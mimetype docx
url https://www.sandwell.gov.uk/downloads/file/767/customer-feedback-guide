--- v1 (2026-03-12)
+++ v2 (2026-04-01)
@@ -896,144 +896,162 @@
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3535680" cy="425450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3CA727C3" w14:textId="421DAC4C" w:rsidR="00941E25" w:rsidRPr="00941E25" w:rsidRDefault="00AF079B">
+                          <w:p w14:paraId="3CA727C3" w14:textId="081D8EBE" w:rsidR="00941E25" w:rsidRPr="00941E25" w:rsidRDefault="00AF079B">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>Complaints Policy upd</w:t>
                             </w:r>
                             <w:r w:rsidR="001A161B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">ated </w:t>
                             </w:r>
+                            <w:r w:rsidR="0021411B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">April </w:t>
+                            </w:r>
                             <w:r w:rsidR="009A7B49">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
-                              <w:t>March 2026</w:t>
+                              <w:t>2026</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="11048E0E" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:227.2pt;margin-top:94.2pt;width:278.4pt;height:33.5pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMaVzd+wEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IdK3UEy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbSr++SUhyjvRXVgVhytcOd2eHmejCaHaUPCm3NF7M5Z9IKbJTd1/z7t/s3&#10;a85CBNuARitr/iQDv96+frXpXSWX2KFupGcEYkPVu5p3MbqqKILopIEwQyctJVv0BiJt/b5oPPSE&#10;bnSxnM8vix594zwKGQKd3o1Jvs34bStF/NK2QUama069xbz6vO7SWmw3UO09uE6JqQ34hy4MKEuX&#10;nqDuIAI7ePUXlFHCY8A2zgSaAttWCZk5EJvF/A82jx04mbmQOMGdZAr/D1Z8Pj66r57F4R0ONMBM&#10;IrgHFD8Cs3jbgd3LG++x7yQ0dPEiSVb0LlRTaZI6VCGB7PpP2NCQ4RAxAw2tN0kV4skInQbwdBJd&#10;DpEJOrwoL8rLNaUE5VbLclXmqRRQPVc7H+IHiYaloOaehprR4fgQYuoGqudf0mUW75XWebDasr7m&#10;V+WyzAVnGaMi+U4rU/P1PH2jExLJ97bJxRGUHmO6QNuJdSI6Uo7DbmCqmSRJIuyweSIZPI42o2dB&#10;QYf+F2c9Wazm4ecBvORMf7Qk5dVitUqezJtV+XZJG3+e2Z1nwAqCqnnkbAxvY/bxSPmGJG9VVuOl&#10;k6llsk4WabJ58ub5Pv/18hi3vwEAAP//AwBQSwMEFAAGAAgAAAAhAIflEiPcAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj01PwzAMhu9I+w+RkXZjCVMzldJ0mkC7ghgfEres8dqKxqmabC3/HnOC&#10;o/1ar5+n3M6+FxccYxfIwO1KgUCqg+uoMfD2ur/JQcRkydk+EBr4xgjbanFV2sKFiV7wckiN4BKK&#10;hTXQpjQUUsa6RW/jKgxInJ3C6G3icWykG+3E5b6Xa6U20tuO+ENrB3xosf46nL2B96fT50emnptH&#10;r4cpzEqSv5PGLK/n3T2IhHP6O4ZffEaHipmO4Uwuit4AiyTe5nkGgmOtN2xyNLDWOgNZlfK/QPUD&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATGlc3fsBAADUAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAh+USI9wAAAAIAQAADwAAAAAAAAAAAAAA&#10;AABVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="3CA727C3" w14:textId="421DAC4C" w:rsidR="00941E25" w:rsidRPr="00941E25" w:rsidRDefault="00AF079B">
+                    <w:p w14:paraId="3CA727C3" w14:textId="081D8EBE" w:rsidR="00941E25" w:rsidRPr="00941E25" w:rsidRDefault="00AF079B">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>Complaints Policy upd</w:t>
                       </w:r>
                       <w:r w:rsidR="001A161B">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">ated </w:t>
                       </w:r>
+                      <w:r w:rsidR="0021411B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">April </w:t>
+                      </w:r>
                       <w:r w:rsidR="009A7B49">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t>March 2026</w:t>
+                        <w:t>2026</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="0" w:name="_Hlk167185058" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:id w:val="-1766532299"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
@@ -4709,204 +4727,241 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="101CABF5" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="0075386E" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc95140939"/>
       <w:r w:rsidRPr="0075386E">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>How the Council will deal with your complaint - Formal Stage</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="36FD7EFE" w14:textId="1ECFCCA2" w:rsidR="00C12867" w:rsidRPr="0075386E" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...27 lines deleted...]
-    <w:p w14:paraId="130C9EAF" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="0075386E" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="0197D667" w14:textId="77777777" w:rsidR="00BC2559" w:rsidRPr="003E086B" w:rsidRDefault="00BC2559" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E086B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Corporate Complaints process has two stages, except for Children’s and Public Health complaints, which have approximately three stages, and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E086B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Adult</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E086B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> complaints, which follow a single-stage process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130C9EAF" w14:textId="6348F97B" w:rsidR="00C12867" w:rsidRPr="0075386E" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075386E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Stage One</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66306A80" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>At Stage One the investigation involves the complaint being considered by an experienced officer from the department the complaint is regarding. In cases where the complaint concerns more than one Council service, the Council will ensure that the response is coordinated, and a collective response will be given to all issues raised.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A72A2EA" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="6A72A2EA" w14:textId="26C88F76" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Council will acknowledge receipt of a complaint within 5 working days. The acknowledgement will provide the contact details of the officer investigating the complaint and the time frame for a response.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="4AE0D2DC" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:r w:rsidR="00887700">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE0D2DC" w14:textId="77A2CED7" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">We will respond to a Stage One complaint within 10 working days. We aim to resolve most complaints during this stage. </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="10" w:name="_Hlk55481256"/>
+        <w:t>We will respond to a Stage One complaint within 10 working days. We aim to resolve most complaints during this stage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887700">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00857C32" w:rsidRPr="00887700">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00887700" w:rsidRPr="003E086B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Investigating Officer must decide whether an extension to this timescale is needed when considering the complexity of the complaint and then inform the resident of the expected timescale for response. Any extension must be no more than 10 working days without good reason, and the reason(s) must be clearly explained to the resident</w:t>
+      </w:r>
+      <w:r w:rsidR="00887700" w:rsidRPr="003E086B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A36FBCA" w14:textId="77777777" w:rsidR="00C12867" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>We will agree an extension to this timescale with the complainant if required</w:t>
-[...33 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>they come to light after the Stage 1, and are unrelated or would unreasonably delay the initial complaint response, then they would be logged as a new complaint</w:t>
+        <w:t>If additional complaints are raised during a Stage 1 investigation and they are related to the initial complaint, then they will be incorporated into the response. However, if they come to light after the Stage 1, and are unrelated or would unreasonably delay the initial complaint response, then they would be logged as a new complaint</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="41423C3E" w14:textId="77777777" w:rsidR="00CE2805" w:rsidRDefault="00CE2805" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="4A662802" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00501BB3" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Stage 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C19B456" w14:textId="051DC0EE" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4997,55 +5052,56 @@
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The investigating officer will review the entire case, such as the original complaint, any background information relating to the complaint matter,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the response provided at Stage One and any other information which has relevance to the complaint.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4788F17D" w14:textId="437AE859" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="4788F17D" w14:textId="013B2E83" w:rsidR="00C12867" w:rsidRPr="003E086B" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The timeframe to respond to a Stage Two complaint is 20 working days from the date of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>acknowledgement</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5060,81 +5116,111 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A7B49" w:rsidRPr="00577A11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Public Health</w:t>
       </w:r>
       <w:r w:rsidRPr="00577A11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> We will agree an extension to this timescale with the complainant if required.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00887700" w:rsidRPr="003E086B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Investigating Officer must decide whether an extension to this timescale is needed when considering the complexity of the complaint and then inform the resident of the expected timescale for response. Any extension must be no more than 20 working days without good reason, and the reason(s) must be clearly explained to the resident.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50D18D47" w14:textId="77777777" w:rsidR="001C2EAE" w:rsidRDefault="001C2EAE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7397D812" w14:textId="77777777" w:rsidR="001C2EAE" w:rsidRDefault="001C2EAE">
+    <w:p w14:paraId="7397D812" w14:textId="46949675" w:rsidR="001C2EAE" w:rsidRDefault="001C2EAE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C2EAE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Adult Social Care Complaints Procedure</w:t>
+        <w:t xml:space="preserve">Adult Social Care </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2805" w:rsidRPr="003E086B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statutory </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Complaints Procedure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="773F9286" w14:textId="77777777" w:rsidR="00E9272F" w:rsidRPr="00E9272F" w:rsidRDefault="00E9272F" w:rsidP="00E9272F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E9272F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You may want to talk about your concerns informally with the staff or manager of the service you are complaining about. We encourage you to do this, as you may be able to sort out the problem at this stage.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CE514EA" w14:textId="77777777" w:rsidR="00E9272F" w:rsidRPr="00E9272F" w:rsidRDefault="00E9272F" w:rsidP="00E9272F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5225,51 +5311,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the matter will be dealt with formally.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1795629B" w14:textId="77777777" w:rsidR="00E9272F" w:rsidRPr="00E9272F" w:rsidRDefault="00E9272F" w:rsidP="00E9272F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E9272F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ways of logging a complaint for Adult Social Care</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58F48ED4" w14:textId="77777777" w:rsidR="00E9272F" w:rsidRPr="00E9272F" w:rsidRDefault="00E9272F" w:rsidP="00E9272F">
+    <w:p w14:paraId="6B2B6269" w14:textId="77777777" w:rsidR="00887700" w:rsidRDefault="00E9272F" w:rsidP="00E9272F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E9272F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online: </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00E9272F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Contact us online via MySandwell</w:t>
         </w:r>
@@ -5279,121 +5365,172 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00E9272F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>customer_services@sandwell.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E9272F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E9272F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Phone: 0121 569 7867</w:t>
       </w:r>
       <w:r w:rsidRPr="00E9272F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Write in: Customer Feedback Team, Sandwell Council, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E9272F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Roway</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E9272F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Lane, Oldbury, B69 3ES.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="39182F89" w14:textId="77777777" w:rsidR="00E9272F" w:rsidRPr="00E9272F" w:rsidRDefault="00E9272F" w:rsidP="00E9272F">
+        <w:t xml:space="preserve"> Lane, Oldbury, B69 3ES</w:t>
+      </w:r>
+      <w:r w:rsidR="00887700">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20FCEC62" w14:textId="672AAC93" w:rsidR="00BC2559" w:rsidRPr="003E086B" w:rsidRDefault="00931D95" w:rsidP="00E9272F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E086B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Adult statutory complaints process consists of a single stage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39182F89" w14:textId="2AC381CD" w:rsidR="00E9272F" w:rsidRPr="00E9272F" w:rsidRDefault="00E9272F" w:rsidP="00E9272F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E9272F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Formal stage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE47069" w14:textId="77777777" w:rsidR="00E9272F" w:rsidRPr="00E9272F" w:rsidRDefault="00E9272F" w:rsidP="00E9272F">
+    <w:p w14:paraId="6FE47069" w14:textId="328B710E" w:rsidR="00E9272F" w:rsidRPr="00E9272F" w:rsidRDefault="00E9272F" w:rsidP="00E9272F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E9272F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">We will acknowledge your complaint and give you the details of the officer who will investigate and respond to it. The investigating officer will be independent of the service area you are complaining about. They will contact you to discuss your </w:t>
+        <w:t>We will acknowledge your complaint and</w:t>
+      </w:r>
+      <w:r w:rsidR="008C0901">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C0901" w:rsidRPr="003E086B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>once it is allocated for formal investigation</w:t>
       </w:r>
       <w:r w:rsidRPr="00E9272F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">complaint and agree your complaint and desired outcomes. You will be asked to review and agree the complaints/desired outcomes.  Once this has been agreed with you officers will aim to investigate and issue a response within 30 working days.  If they need more time they will </w:t>
+        <w:t xml:space="preserve"> give you the details of the officer who will investigate and respond to it. The investigating officer will be independent of the service area you are complaining about. They will contact you to discuss your complaint and agree your complaint and desired outcomes. You will be asked to review and agree the complaints/desired outcomes.  Once this has been agreed with you officers will aim to investigate and issue a response within 30 working days.  If they need more time they will </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E9272F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contact</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E9272F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> you.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29B95D96" w14:textId="77777777" w:rsidR="00E9272F" w:rsidRPr="00E9272F" w:rsidRDefault="00E9272F" w:rsidP="00E9272F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -5436,79 +5573,154 @@
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>The Adult Social Care annual complaints feedback report 2023-24</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="74D0FDF2" w14:textId="77777777" w:rsidR="00F613C2" w:rsidRPr="00E9272F" w:rsidRDefault="00F613C2" w:rsidP="00E9272F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EBD06ED" w14:textId="673BEB64" w:rsidR="00C12867" w:rsidRPr="00F613C2" w:rsidRDefault="00C12867" w:rsidP="00F613C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc95140940"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc95140940"/>
       <w:r w:rsidRPr="00F613C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Local Government and Social Care Ombudsman and the Housing Ombudsman Service</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
-[...16 lines deleted...]
-        <w:t>If the complainant remains dissatisfied with the response following the Stage Two response, they can escalate their complaint to the Local Government and Social Care Ombudsman Service or the Housing Ombudsman Service. These free to use services are external to Sandwell MBC. Contact details for the appropriate body will be provided in the Council’s Stage Two response.</w:t>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="5912D898" w14:textId="77777777" w:rsidR="00931D95" w:rsidRPr="003E086B" w:rsidRDefault="00931D95" w:rsidP="00931D95">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E086B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the complainant remains dissatisfied after receiving the Stage Two response, they may escalate their complaint to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E086B">
+        <w:rPr>
+          <w:rStyle w:val="whitespace-normal"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Local Government and Social Care Ombudsman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E086B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E086B">
+        <w:rPr>
+          <w:rStyle w:val="whitespace-normal"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Housing Ombudsman Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E086B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430C3694" w14:textId="77777777" w:rsidR="00931D95" w:rsidRPr="003E086B" w:rsidRDefault="00931D95" w:rsidP="00931D95">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E086B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>For Adult statutory complaints, which follow a single-stage process, the complainant may escalate their complaint to the relevant Ombudsman after the Stage One response.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4696B32B" w14:textId="77777777" w:rsidR="00931D95" w:rsidRPr="003E086B" w:rsidRDefault="00931D95" w:rsidP="00931D95">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E086B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These services are free to use and operate independently of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E086B">
+        <w:rPr>
+          <w:rStyle w:val="whitespace-normal"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Sandwell Metropolitan Borough Council</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E086B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. Contact details for the appropriate Ombudsman will be provided in the Council’s Stage Two response.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="052B938F" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Ombudsman’s service is the final stage for complaints about the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5548,69 +5760,107 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FDBA71F" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If you require further information, please click the following links:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A732A4" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="58A732A4" w14:textId="72D27319" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00AE5145">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Local Government Ombudsman</w:t>
+          <w:t xml:space="preserve">Local </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00AE5145">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Government </w:t>
+        </w:r>
+        <w:r w:rsidR="0048520B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> and</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidR="0048520B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Social Care </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00AE5145">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Ombudsman</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="214EAA73" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00AE5145">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5642,74 +5892,75 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You can access our Ombudsman Code Self-Assessments by going to the Housing Complaints Performance Data Section on our website. Click the following link to go to our webpage:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1389291F" w14:textId="4819A153" w:rsidR="00382A55" w:rsidRDefault="00C12867" w:rsidP="00C217B1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00AE5145">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Complaint Handling Code Self-Assessment form</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A4ECB0A" w14:textId="77777777" w:rsidR="00382A55" w:rsidRDefault="00382A55">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="272975C1" w14:textId="77777777" w:rsidR="0066474A" w:rsidRDefault="0066474A" w:rsidP="00C217B1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="261F91A0" w14:textId="73D4D57A" w:rsidR="00C12867" w:rsidRPr="0066474A" w:rsidRDefault="00C12867" w:rsidP="0066474A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc95140941"/>
+      <w:r w:rsidRPr="0066474A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Complaints that cannot be considered under this policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="24226DC9" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>There are certain types of issues and complaints that fall outside this policy. This list is a general guide but not exhaustive and includes matters such as:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57DA7682" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
@@ -5972,132 +6223,157 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="466D74B8" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a complaint which the complainant has known about for more than twelve months before registering it</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70239B8B" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="70239B8B" w14:textId="77777777" w:rsidR="00C12867" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a complaint that has been previously investigated, responded to and concluded</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1111E236" w14:textId="50CE0553" w:rsidR="008C0901" w:rsidRPr="0066474A" w:rsidRDefault="008C0901" w:rsidP="00C12867">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0066474A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a complaint made by a responsible body (NHS body, primary care provider or independent provider.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="0390E3F1" w14:textId="77777777" w:rsidR="00382A55" w:rsidRDefault="00C12867" w:rsidP="00382A55">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>When the Council cannot consider a complaint under this policy, you will be advised and provided with any alternative options that may be available. A complaint will be accepted by the Council unless there is a valid reason not to do so.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="_Toc95140942"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc95140942"/>
     </w:p>
     <w:p w14:paraId="5DC6F397" w14:textId="77777777" w:rsidR="00382A55" w:rsidRDefault="00382A55">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="39BD5EE4" w14:textId="688552D0" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00382A55">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Complaints and Enquiries from an MP or Councillor</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="30EE317D" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The complaints policy is intended for individual citizens to seek resolution to an issue. A Member of Parliament (MP) or Councillor can make a formal complaint or an enquiry on behalf of a constituent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CED4806" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -6109,105 +6385,115 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Council distinguishes between an enquiry and a complaint made on behalf of a constituent. Complaints made via an MP or Councillor will not be processed through the Complaints process. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75F0F02F" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Enquiries from a MP or Councillor will be handled outside the Complaints process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373B2B65" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="373B2B65" w14:textId="77777777" w:rsidR="00C12867" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you wish to make a complaint about your Councillor concerning a breach of the Members Code of Conduct.  These types of complaints are investigated by the Council’s Monitoring Officer.  The Monitoring Officer who will be in contact with you within 5 working days to acknowledge your complaint and advise what next steps will be. Please click </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00AE5145">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to access the complaint form.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1D6D7715" w14:textId="77777777" w:rsidR="00BC2013" w:rsidRPr="00AE5145" w:rsidRDefault="00BC2013" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="73FC7FF4" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc95140943"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc95140943"/>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Putting things right - remedies and redress</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="38C5B1AC" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The objective of redress is to rectify any mistakes or problems at the earliest opportunity. The Council will acknowledge faults when they occur and take responsibility for putting things right and avoiding a reoccurrence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="133DDB0B" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -6357,175 +6643,197 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. In such cases the Council will seek guidance from the Ombudsman’s service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C4AA329" w14:textId="3753030F" w:rsidR="00382A55" w:rsidRDefault="00C12867" w:rsidP="00382A55">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If any remedy is offered by the Council, this will reflect the impact on the individual as result of any fault identified. The remedy offered will set out what will happen and by when, in agreement with the individual where appropriate. Any remedy proposed is followed through to completion. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="_Toc95140944"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc95140944"/>
     </w:p>
     <w:p w14:paraId="06A93191" w14:textId="77777777" w:rsidR="00382A55" w:rsidRDefault="00382A55">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F6BC6E2" w14:textId="60C65267" w:rsidR="00C12867" w:rsidRPr="00F613C2" w:rsidRDefault="00C12867" w:rsidP="00382A55">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F613C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Statutory Complaints - Children’s Service and </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidR="009A7B49" w:rsidRPr="00F613C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Public Health</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54B9A5DD" w14:textId="78C4FDEC" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>There is a statutory process laid down by law for handling complaints about Public Health and Children’s Services. This includes any relevant service that is commissioned or provided by an external contractor on behalf of the Council.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="711D0059" w14:textId="3354205F" w:rsidR="00C12867" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DE1BAD">
+    <w:p w14:paraId="478E7C78" w14:textId="77777777" w:rsidR="00BC2013" w:rsidRDefault="00BC2013" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Public Health</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DE1BAD">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="711D0059" w14:textId="567E54F7" w:rsidR="00C12867" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Public Health</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00A35A36" w14:textId="39E0EB15" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A statutory Public Health complaint is an expression of dissatisfaction in relation to a service provided, action taken or refusal of service by Public Health or its commissioned Providers. A complaint must qualify under the Public Health complaints legislation</w:t>
       </w:r>
       <w:r w:rsidR="00577A11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="557F59B6" w14:textId="77777777" w:rsidR="00C12867" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="7AA3C571" w14:textId="77777777" w:rsidR="00BC2013" w:rsidRDefault="00BC2013" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="557F59B6" w14:textId="6641854D" w:rsidR="00C12867" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE1BAD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Children’s Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE1BAD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6598,92 +6906,92 @@
       </w:pPr>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Complaints about schools or colleges are not considered by the Council. Schools have their own complaint process. Complaints about a school or a staff member of the school should be made to the school’s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Headteacher and then the Chair of the school’s governing body. You will be informed which procedure you need to follow when making a complaint.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="_Toc95140945"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc95140945"/>
     </w:p>
     <w:p w14:paraId="16A2D31B" w14:textId="77777777" w:rsidR="00382A55" w:rsidRDefault="00382A55">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A23F8E" w14:textId="616263FD" w:rsidR="00C12867" w:rsidRPr="00A437AA" w:rsidRDefault="00C12867" w:rsidP="00382A55">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A437AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Housing Services</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="306CD778" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you wish to make a complaint or a compliment concerning housing, please click into the link below for further information </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1"/>
     </w:p>
     <w:p w14:paraId="5A92E8DD" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
@@ -6739,61 +7047,61 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="00AE5145">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Housing Complaints Performance Data</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="79440149" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc95140946"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc95140946"/>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>How to make a Compliment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40F24A20" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
@@ -7147,60 +7455,60 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DB2D4DB" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc95140947"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc95140947"/>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Managing unreasonable complainant behaviour</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="609CC1C1" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Council want to deal with complainants in way that is open, fair and proportionate. In a minority of cases people pursue their complaints in a way that is unreasonable. Complainants may behave unacceptably or be unreasonably persistent in their contact with the Council. This is resource intensive and hinders our services to other customers. We will not tolerate abusive, offensive, threatening or other forms of unacceptable or unreasonable behaviour. The Council has a policy for managing unreasonable complainants. When we identify that a person is behaving in an unreasonable </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7399,51 +7707,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="00AE5145">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Unreasonably Persistent behaviour procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="613C4E96" w14:textId="77777777" w:rsidR="00382A55" w:rsidRDefault="00C12867" w:rsidP="00382A55">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Hlk156303613"/>
+      <w:bookmarkStart w:id="18" w:name="_Hlk156303613"/>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Any restrictions placed on an individual’s contact due to unacceptable behaviour are proportionate</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
@@ -7493,91 +7801,93 @@
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the provisions of the Equality Act 2010</w:t>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="_Toc95140948"/>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc95140948"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="4AAE92FE" w14:textId="77777777" w:rsidR="00382A55" w:rsidRDefault="00382A55">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E2E77D" w14:textId="619FCDFF" w:rsidR="00C12867" w:rsidRPr="000A1B1C" w:rsidRDefault="00C12867" w:rsidP="00382A55">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="27E2E77D" w14:textId="619FCDFF" w:rsidR="00C12867" w:rsidRPr="00BC2013" w:rsidRDefault="00C12867" w:rsidP="00382A55">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A1B1C">
-        <w:rPr>
+      <w:r w:rsidRPr="00BC2013">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Confidentiality and disclosure</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="46D76A12" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE5145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Council handles complaints in accordance with the requirements of Data Protection Act 2018.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="510D0F34" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -7657,112 +7967,112 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00AE5145">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>If you require further information, click here</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="204FE213" w14:textId="3E83C51F" w:rsidR="00C12867" w:rsidRPr="00605E8F" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc95140949"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc95140949"/>
       <w:r w:rsidRPr="00605E8F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>How long the Council will keep your records</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="33A0B07F" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00605E8F" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605E8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Council will keep information relating to complaints for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">three </w:t>
       </w:r>
       <w:r w:rsidRPr="00605E8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>years following closure of the complaint except Children’s, Adult Service and Public Health complaints. Where legal action has been taken, information will be kept for seven years after completion of the action. Following this retention period all information will be destroyed under confidential conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="369FB774" w14:textId="31120995" w:rsidR="00C12867" w:rsidRPr="00605E8F" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc95140950"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc95140950"/>
       <w:r w:rsidRPr="00605E8F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Whistle Blowing Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="284DA346" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00605E8F" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605E8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Sandwell Council has a whistleblowing policy and reporting form (also known as a Confidential Reporting Code) to allow people to raise serious concerns on a confidential basis. For further information please click on the links below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="457D8EDE" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00605E8F" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
@@ -7966,70 +8276,70 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00605E8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(DOC) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7922CF61" w14:textId="77777777" w:rsidR="00A437AA" w:rsidRDefault="00A437AA" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc95140951"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc95140951"/>
     </w:p>
     <w:p w14:paraId="49AA97A9" w14:textId="77777777" w:rsidR="00A437AA" w:rsidRPr="00A437AA" w:rsidRDefault="00A437AA" w:rsidP="00A437AA"/>
     <w:p w14:paraId="0820812E" w14:textId="4F40845D" w:rsidR="00C12867" w:rsidRPr="00605E8F" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605E8F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Reasonable Adjustments Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="62086CA5" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00605E8F" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605E8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Council is committed to providing excellent customer service and delivering high quality services to our residents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="783CD2D9" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00605E8F" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -8246,61 +8556,61 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Link to Reasonable Adjustment Policy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="006D2AB3" w:rsidRPr="005D079F" w:rsidSect="000A1B1C">
       <w:headerReference w:type="even" r:id="rId44"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="283" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72522A2D" w14:textId="77777777" w:rsidR="00D52ECD" w:rsidRDefault="00D52ECD" w:rsidP="00CE4557">
+    <w:p w14:paraId="7223AAB2" w14:textId="77777777" w:rsidR="000464DE" w:rsidRDefault="000464DE" w:rsidP="00CE4557">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D4F7DB4" w14:textId="77777777" w:rsidR="00D52ECD" w:rsidRDefault="00D52ECD" w:rsidP="00CE4557">
+    <w:p w14:paraId="2588020D" w14:textId="77777777" w:rsidR="000464DE" w:rsidRDefault="000464DE" w:rsidP="00CE4557">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8332,75 +8642,75 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="302FFB64" w14:textId="77777777" w:rsidR="00D52ECD" w:rsidRDefault="00D52ECD" w:rsidP="00CE4557">
+    <w:p w14:paraId="6E455520" w14:textId="77777777" w:rsidR="000464DE" w:rsidRDefault="000464DE" w:rsidP="00CE4557">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BDE0095" w14:textId="77777777" w:rsidR="00D52ECD" w:rsidRDefault="00D52ECD" w:rsidP="00CE4557">
+    <w:p w14:paraId="40B47844" w14:textId="77777777" w:rsidR="000464DE" w:rsidRDefault="000464DE" w:rsidP="00CE4557">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6CC05D88" w14:textId="45C4636E" w:rsidR="00B354E3" w:rsidRPr="00600254" w:rsidRDefault="00E46F4F" w:rsidP="00B354E3">
+  <w:p w14:paraId="6CC05D88" w14:textId="45C4636E" w:rsidR="00B354E3" w:rsidRPr="00600254" w:rsidRDefault="00BC2013" w:rsidP="00B354E3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="758487576"/>
         <w:placeholder>
           <w:docPart w:val="8002C51E2F7E40F789A2BEBC39806909"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00B354E3">
           <w:t>[Type here]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
@@ -10613,241 +10923,263 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00927ACC"/>
     <w:rsid w:val="00015D64"/>
+    <w:rsid w:val="00036DE9"/>
     <w:rsid w:val="00041A22"/>
+    <w:rsid w:val="000464DE"/>
     <w:rsid w:val="00060CA0"/>
     <w:rsid w:val="000A1B1C"/>
+    <w:rsid w:val="000D1C6B"/>
     <w:rsid w:val="000E22DD"/>
     <w:rsid w:val="000F034A"/>
     <w:rsid w:val="00112411"/>
     <w:rsid w:val="00121FA8"/>
     <w:rsid w:val="001308D8"/>
     <w:rsid w:val="00155E71"/>
     <w:rsid w:val="00162197"/>
     <w:rsid w:val="0018786E"/>
     <w:rsid w:val="00192924"/>
     <w:rsid w:val="001A161B"/>
     <w:rsid w:val="001A560F"/>
     <w:rsid w:val="001B648E"/>
     <w:rsid w:val="001C16AD"/>
     <w:rsid w:val="001C2EAE"/>
     <w:rsid w:val="001E3115"/>
     <w:rsid w:val="00201C8D"/>
     <w:rsid w:val="00202CA1"/>
+    <w:rsid w:val="0021411B"/>
     <w:rsid w:val="0024048D"/>
     <w:rsid w:val="00252E93"/>
     <w:rsid w:val="00254364"/>
     <w:rsid w:val="002557E9"/>
     <w:rsid w:val="00264BDC"/>
     <w:rsid w:val="00264D74"/>
     <w:rsid w:val="00280CA1"/>
     <w:rsid w:val="00294152"/>
     <w:rsid w:val="0029575F"/>
     <w:rsid w:val="002B6212"/>
     <w:rsid w:val="002D23B2"/>
+    <w:rsid w:val="002E5CC3"/>
     <w:rsid w:val="002E6FD5"/>
     <w:rsid w:val="00302A2F"/>
     <w:rsid w:val="003323D8"/>
+    <w:rsid w:val="00337E1F"/>
     <w:rsid w:val="003422EF"/>
     <w:rsid w:val="00347AB3"/>
     <w:rsid w:val="00354672"/>
     <w:rsid w:val="00362003"/>
     <w:rsid w:val="0037001F"/>
     <w:rsid w:val="00372AE7"/>
     <w:rsid w:val="00382A55"/>
     <w:rsid w:val="0039557A"/>
     <w:rsid w:val="00396A9E"/>
     <w:rsid w:val="00397ACE"/>
     <w:rsid w:val="003B00B3"/>
     <w:rsid w:val="003B69C7"/>
     <w:rsid w:val="003B6D88"/>
+    <w:rsid w:val="003E086B"/>
     <w:rsid w:val="00406476"/>
     <w:rsid w:val="00410A52"/>
     <w:rsid w:val="0041251D"/>
     <w:rsid w:val="00416683"/>
     <w:rsid w:val="004348F9"/>
     <w:rsid w:val="004359A6"/>
     <w:rsid w:val="00457717"/>
     <w:rsid w:val="004641DA"/>
     <w:rsid w:val="00470139"/>
     <w:rsid w:val="004762BA"/>
     <w:rsid w:val="00484551"/>
+    <w:rsid w:val="0048520B"/>
     <w:rsid w:val="004A0E2F"/>
     <w:rsid w:val="004A2A76"/>
     <w:rsid w:val="004B0561"/>
     <w:rsid w:val="004B1915"/>
     <w:rsid w:val="004D49B3"/>
     <w:rsid w:val="004F0CDF"/>
     <w:rsid w:val="004F7B17"/>
     <w:rsid w:val="00501BB3"/>
     <w:rsid w:val="00502296"/>
     <w:rsid w:val="00577A11"/>
     <w:rsid w:val="00592E21"/>
     <w:rsid w:val="00595460"/>
     <w:rsid w:val="005B0F77"/>
     <w:rsid w:val="005B2FD7"/>
     <w:rsid w:val="005C0F8F"/>
     <w:rsid w:val="005D079F"/>
     <w:rsid w:val="005E4E41"/>
     <w:rsid w:val="005F2D22"/>
     <w:rsid w:val="005F34F4"/>
     <w:rsid w:val="00600254"/>
     <w:rsid w:val="00605E8F"/>
     <w:rsid w:val="00614724"/>
     <w:rsid w:val="00645C35"/>
+    <w:rsid w:val="0066474A"/>
     <w:rsid w:val="00666630"/>
     <w:rsid w:val="00685864"/>
     <w:rsid w:val="00685931"/>
     <w:rsid w:val="0069290C"/>
     <w:rsid w:val="006A6132"/>
     <w:rsid w:val="006B500F"/>
     <w:rsid w:val="006D105F"/>
     <w:rsid w:val="006D2AB3"/>
     <w:rsid w:val="00704CFA"/>
     <w:rsid w:val="0071133F"/>
     <w:rsid w:val="007117A5"/>
     <w:rsid w:val="0071366E"/>
     <w:rsid w:val="0072494F"/>
     <w:rsid w:val="007312F7"/>
     <w:rsid w:val="00744739"/>
     <w:rsid w:val="0074522B"/>
     <w:rsid w:val="00745B88"/>
     <w:rsid w:val="00747474"/>
     <w:rsid w:val="0075386E"/>
     <w:rsid w:val="00756764"/>
     <w:rsid w:val="007576A3"/>
     <w:rsid w:val="00772CC9"/>
     <w:rsid w:val="00786D17"/>
     <w:rsid w:val="007A3B29"/>
     <w:rsid w:val="007A60B1"/>
     <w:rsid w:val="007C2383"/>
     <w:rsid w:val="008109B2"/>
     <w:rsid w:val="00813C63"/>
     <w:rsid w:val="00815B97"/>
     <w:rsid w:val="008163A5"/>
     <w:rsid w:val="0082180F"/>
     <w:rsid w:val="008344A2"/>
     <w:rsid w:val="00834CF5"/>
+    <w:rsid w:val="00857C32"/>
     <w:rsid w:val="0086234F"/>
     <w:rsid w:val="0086699A"/>
+    <w:rsid w:val="00887700"/>
     <w:rsid w:val="008957CF"/>
     <w:rsid w:val="008B0E12"/>
+    <w:rsid w:val="008C0901"/>
     <w:rsid w:val="008C3DD6"/>
     <w:rsid w:val="008C7562"/>
     <w:rsid w:val="008F6CCE"/>
     <w:rsid w:val="00911657"/>
     <w:rsid w:val="00927ACC"/>
+    <w:rsid w:val="00931D95"/>
     <w:rsid w:val="009410E8"/>
     <w:rsid w:val="00941E25"/>
     <w:rsid w:val="009662BC"/>
     <w:rsid w:val="00975330"/>
     <w:rsid w:val="00981C7F"/>
     <w:rsid w:val="00983FC9"/>
     <w:rsid w:val="0098685F"/>
     <w:rsid w:val="009A7B49"/>
     <w:rsid w:val="009C7CE3"/>
     <w:rsid w:val="009E7CA2"/>
     <w:rsid w:val="00A01F60"/>
     <w:rsid w:val="00A05D49"/>
     <w:rsid w:val="00A155C1"/>
     <w:rsid w:val="00A271C2"/>
     <w:rsid w:val="00A36766"/>
     <w:rsid w:val="00A43083"/>
     <w:rsid w:val="00A437AA"/>
     <w:rsid w:val="00A7146B"/>
     <w:rsid w:val="00A760E2"/>
     <w:rsid w:val="00AB2024"/>
     <w:rsid w:val="00AC5FCF"/>
     <w:rsid w:val="00AE5145"/>
     <w:rsid w:val="00AE5D62"/>
     <w:rsid w:val="00AF079B"/>
     <w:rsid w:val="00AF1A26"/>
     <w:rsid w:val="00AF34DF"/>
     <w:rsid w:val="00B0201F"/>
     <w:rsid w:val="00B354E3"/>
     <w:rsid w:val="00B41102"/>
     <w:rsid w:val="00B43592"/>
     <w:rsid w:val="00B46D91"/>
+    <w:rsid w:val="00B51F2D"/>
     <w:rsid w:val="00B75E29"/>
     <w:rsid w:val="00B7613A"/>
     <w:rsid w:val="00B83D99"/>
     <w:rsid w:val="00B93389"/>
     <w:rsid w:val="00B97443"/>
+    <w:rsid w:val="00BC2013"/>
+    <w:rsid w:val="00BC2559"/>
     <w:rsid w:val="00BC63A6"/>
     <w:rsid w:val="00BD402D"/>
     <w:rsid w:val="00BE3158"/>
     <w:rsid w:val="00BF6442"/>
     <w:rsid w:val="00C00E1F"/>
     <w:rsid w:val="00C04FC2"/>
+    <w:rsid w:val="00C103A9"/>
     <w:rsid w:val="00C12867"/>
     <w:rsid w:val="00C1322D"/>
     <w:rsid w:val="00C1329C"/>
     <w:rsid w:val="00C217B1"/>
     <w:rsid w:val="00C40F29"/>
+    <w:rsid w:val="00C42059"/>
     <w:rsid w:val="00C465CF"/>
+    <w:rsid w:val="00C62DC1"/>
     <w:rsid w:val="00C62E82"/>
     <w:rsid w:val="00C82925"/>
+    <w:rsid w:val="00C91814"/>
     <w:rsid w:val="00CB7AB1"/>
     <w:rsid w:val="00CD1833"/>
+    <w:rsid w:val="00CE2805"/>
     <w:rsid w:val="00CE4557"/>
     <w:rsid w:val="00CF47A9"/>
     <w:rsid w:val="00CF579E"/>
     <w:rsid w:val="00D210F5"/>
     <w:rsid w:val="00D31EA6"/>
     <w:rsid w:val="00D3363B"/>
     <w:rsid w:val="00D375F1"/>
     <w:rsid w:val="00D42CF4"/>
     <w:rsid w:val="00D52ECD"/>
     <w:rsid w:val="00D64B71"/>
     <w:rsid w:val="00D65226"/>
     <w:rsid w:val="00D74EA9"/>
     <w:rsid w:val="00D87FDC"/>
     <w:rsid w:val="00DB1D8A"/>
     <w:rsid w:val="00DB662C"/>
     <w:rsid w:val="00DC05DD"/>
+    <w:rsid w:val="00DC7EBB"/>
     <w:rsid w:val="00DE1BAD"/>
     <w:rsid w:val="00DE3DD5"/>
     <w:rsid w:val="00DF1D07"/>
     <w:rsid w:val="00E0092C"/>
     <w:rsid w:val="00E46F4F"/>
     <w:rsid w:val="00E478EC"/>
     <w:rsid w:val="00E51DD7"/>
     <w:rsid w:val="00E561D8"/>
     <w:rsid w:val="00E65417"/>
     <w:rsid w:val="00E7740E"/>
     <w:rsid w:val="00E810F3"/>
     <w:rsid w:val="00E81794"/>
     <w:rsid w:val="00E9272F"/>
     <w:rsid w:val="00E951A8"/>
     <w:rsid w:val="00EA45CC"/>
     <w:rsid w:val="00EB5E09"/>
     <w:rsid w:val="00ED0C4A"/>
     <w:rsid w:val="00EE6DC2"/>
     <w:rsid w:val="00EE76B3"/>
     <w:rsid w:val="00EF34AA"/>
     <w:rsid w:val="00EF6E27"/>
     <w:rsid w:val="00F12A63"/>
     <w:rsid w:val="00F24FD4"/>
     <w:rsid w:val="00F613C2"/>
     <w:rsid w:val="00F70736"/>
@@ -11610,50 +11942,72 @@
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="LineNumber">
     <w:name w:val="line number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00772CC9"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00E9272F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00931D95"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="whitespace-normal">
+    <w:name w:val="whitespace-normal"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00931D95"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="421924736">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1460998379">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
@@ -12116,50 +12470,52 @@
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1982231317">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.sandwell.gov.uk/en/AchieveForms/?form_uri=sandbox-publish://AF-Process-85d7e187-e1b9-4d15-908e-b104e268ac01/AF-Stage-8c7c894b-16df-45a5-8f8a-8bdc5c1f1156/definition.json&amp;redirectlink=/en&amp;cancelRedirectLink=/en" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/privacynotice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sandwell.gov.uk/downloads/file/4843/housing_complaints_and_compliments_procedure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.sandwell.gov.uk/service/Whistleblowing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgo.org.uk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:customer_services@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/file/2183/complaints-form-jan-2024-pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:customer_services@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/file/483/whistleblowing-policy-2017-updated-october-17" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.svg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.sandwell.gov.uk/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/download/242/asc-annual-complaints-report-2023-2024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/download/344/housing-complaints-performance-data" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.svg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/download/344/housing-complaints-performance-data" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/info/200195/contact_the_council/1149/contact_us_by_phone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:customer_services@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.housing-ombudsman.org.uk/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/info/200195/contact_the_council/4942/how_to_log_a_complaint" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/housing/reasonable-adjustments-policy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.svg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/council/website/5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwellchildrenstrust.org/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sandwell.moderngov.co.uk/ecSDDisplay.aspx?NAME=SD532&amp;ID=532&amp;RPID=572039" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.gif"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8002C51E2F7E40F789A2BEBC39806909"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
@@ -12250,60 +12606,67 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D323B0"/>
     <w:rsid w:val="00015D64"/>
+    <w:rsid w:val="00036DE9"/>
+    <w:rsid w:val="000B2AF4"/>
     <w:rsid w:val="00121FA8"/>
     <w:rsid w:val="002967B1"/>
+    <w:rsid w:val="00337E1F"/>
     <w:rsid w:val="00406476"/>
     <w:rsid w:val="00484551"/>
     <w:rsid w:val="005B0F77"/>
     <w:rsid w:val="006B500F"/>
     <w:rsid w:val="009E7CA2"/>
     <w:rsid w:val="00A01F60"/>
     <w:rsid w:val="00B0201F"/>
+    <w:rsid w:val="00B51F2D"/>
+    <w:rsid w:val="00C103A9"/>
+    <w:rsid w:val="00C62DC1"/>
     <w:rsid w:val="00C82925"/>
+    <w:rsid w:val="00C91814"/>
     <w:rsid w:val="00D323B0"/>
     <w:rsid w:val="00D42CF4"/>
     <w:rsid w:val="00EA45CC"/>
     <w:rsid w:val="00F918A2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
@@ -13041,73 +13404,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{291771A2-B67C-4543-96B2-CFCEFDBD3466}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>3959</Words>
-  <Characters>20777</Characters>
+  <Words>4525</Words>
+  <Characters>23802</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>466</Lines>
-  <Paragraphs>202</Paragraphs>
+  <Lines>540</Lines>
+  <Paragraphs>267</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sandwell MBC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24624</CharactersWithSpaces>
+  <CharactersWithSpaces>28060</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sean Russell</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>