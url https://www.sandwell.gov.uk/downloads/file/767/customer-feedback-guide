--- v2 (2026-04-01)
+++ v3 (2026-06-27)
@@ -896,153 +896,153 @@
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3535680" cy="425450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3CA727C3" w14:textId="081D8EBE" w:rsidR="00941E25" w:rsidRPr="00941E25" w:rsidRDefault="00AF079B">
+                          <w:p w14:paraId="3CA727C3" w14:textId="6C75A9E5" w:rsidR="00941E25" w:rsidRPr="00941E25" w:rsidRDefault="00AF079B">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>Complaints Policy upd</w:t>
                             </w:r>
                             <w:r w:rsidR="001A161B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">ated </w:t>
                             </w:r>
-                            <w:r w:rsidR="0021411B">
+                            <w:r w:rsidR="00182964">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">April </w:t>
+                              <w:t xml:space="preserve">June </w:t>
                             </w:r>
                             <w:r w:rsidR="009A7B49">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>2026</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="11048E0E" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:227.2pt;margin-top:94.2pt;width:278.4pt;height:33.5pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMaVzd+wEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IdK3UEy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbSr++SUhyjvRXVgVhytcOd2eHmejCaHaUPCm3NF7M5Z9IKbJTd1/z7t/s3&#10;a85CBNuARitr/iQDv96+frXpXSWX2KFupGcEYkPVu5p3MbqqKILopIEwQyctJVv0BiJt/b5oPPSE&#10;bnSxnM8vix594zwKGQKd3o1Jvs34bStF/NK2QUama069xbz6vO7SWmw3UO09uE6JqQ34hy4MKEuX&#10;nqDuIAI7ePUXlFHCY8A2zgSaAttWCZk5EJvF/A82jx04mbmQOMGdZAr/D1Z8Pj66r57F4R0ONMBM&#10;IrgHFD8Cs3jbgd3LG++x7yQ0dPEiSVb0LlRTaZI6VCGB7PpP2NCQ4RAxAw2tN0kV4skInQbwdBJd&#10;DpEJOrwoL8rLNaUE5VbLclXmqRRQPVc7H+IHiYaloOaehprR4fgQYuoGqudf0mUW75XWebDasr7m&#10;V+WyzAVnGaMi+U4rU/P1PH2jExLJ97bJxRGUHmO6QNuJdSI6Uo7DbmCqmSRJIuyweSIZPI42o2dB&#10;QYf+F2c9Wazm4ecBvORMf7Qk5dVitUqezJtV+XZJG3+e2Z1nwAqCqnnkbAxvY/bxSPmGJG9VVuOl&#10;k6llsk4WabJ58ub5Pv/18hi3vwEAAP//AwBQSwMEFAAGAAgAAAAhAIflEiPcAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj01PwzAMhu9I+w+RkXZjCVMzldJ0mkC7ghgfEres8dqKxqmabC3/HnOC&#10;o/1ar5+n3M6+FxccYxfIwO1KgUCqg+uoMfD2ur/JQcRkydk+EBr4xgjbanFV2sKFiV7wckiN4BKK&#10;hTXQpjQUUsa6RW/jKgxInJ3C6G3icWykG+3E5b6Xa6U20tuO+ENrB3xosf46nL2B96fT50emnptH&#10;r4cpzEqSv5PGLK/n3T2IhHP6O4ZffEaHipmO4Uwuit4AiyTe5nkGgmOtN2xyNLDWOgNZlfK/QPUD&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATGlc3fsBAADUAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAh+USI9wAAAAIAQAADwAAAAAAAAAAAAAA&#10;AABVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="3CA727C3" w14:textId="081D8EBE" w:rsidR="00941E25" w:rsidRPr="00941E25" w:rsidRDefault="00AF079B">
+                    <w:p w14:paraId="3CA727C3" w14:textId="6C75A9E5" w:rsidR="00941E25" w:rsidRPr="00941E25" w:rsidRDefault="00AF079B">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>Complaints Policy upd</w:t>
                       </w:r>
                       <w:r w:rsidR="001A161B">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">ated </w:t>
                       </w:r>
-                      <w:r w:rsidR="0021411B">
+                      <w:r w:rsidR="00182964">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">April </w:t>
+                        <w:t xml:space="preserve">June </w:t>
                       </w:r>
                       <w:r w:rsidR="009A7B49">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>2026</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="0" w:name="_Hlk167185058" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1093,1442 +1093,1300 @@
         <w:p w14:paraId="53A1C963" w14:textId="77777777" w:rsidR="001A560F" w:rsidRPr="00CF579E" w:rsidRDefault="001A560F" w:rsidP="001A560F">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="auto"/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="1" w:name="_Hlk161404665"/>
           <w:r w:rsidRPr="00CF579E">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="auto"/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:lastRenderedPageBreak/>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
+        <w:bookmarkEnd w:id="0"/>
         <w:bookmarkEnd w:id="1"/>
-        <w:bookmarkEnd w:id="0"/>
         <w:p w14:paraId="38819FB9" w14:textId="77777777" w:rsidR="004F0CDF" w:rsidRPr="007A60B1" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="44"/>
               <w:szCs w:val="36"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="5FD95C0A" w14:textId="3E7AB249" w:rsidR="004F0CDF" w:rsidRPr="00501BB3" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
+        <w:p w14:paraId="5FD95C0A" w14:textId="3E7AB249" w:rsidR="004F0CDF" w:rsidRPr="00B92736" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00501BB3">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00501BB3">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00501BB3">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:hyperlink w:anchor="_Toc95140932" w:history="1">
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Introduction</w:t>
             </w:r>
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc95140932 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD7FE4">
+            <w:r w:rsidR="00FD7FE4" w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="30ACD1B0" w14:textId="02CF6204" w:rsidR="004F0CDF" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
+        <w:p w14:paraId="30ACD1B0" w14:textId="02CF6204" w:rsidR="004F0CDF" w:rsidRPr="00B92736" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc95140933" w:history="1">
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>What is a complaint?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc95140933 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD7FE4">
+            <w:r w:rsidR="00FD7FE4" w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="07D4CE17" w14:textId="4A50B245" w:rsidR="00BC63A6" w:rsidRPr="00BC63A6" w:rsidRDefault="00BC63A6" w:rsidP="00BC63A6">
+        <w:p w14:paraId="07D4CE17" w14:textId="4A50B245" w:rsidR="00BC63A6" w:rsidRPr="00B92736" w:rsidRDefault="00BC63A6" w:rsidP="00BC63A6">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00BC63A6">
+          <w:r w:rsidRPr="00B92736">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t>Building Safety Act 2022</w:t>
+            <w:t>Building Safety Act 2022…………………………………………………….</w:t>
           </w:r>
-          <w:r>
-[...7 lines deleted...]
-          <w:r w:rsidR="00B354E3">
+          <w:r w:rsidR="00B354E3" w:rsidRPr="00B92736">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00B92736">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="70F50F8C" w14:textId="1BB9DB44" w:rsidR="004F0CDF" w:rsidRPr="00501BB3" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
+        <w:p w14:paraId="70F50F8C" w14:textId="1BB9DB44" w:rsidR="004F0CDF" w:rsidRPr="00B92736" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc95140934" w:history="1">
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Initial </w:t>
+              <w:t>Initial Triage</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00B97443">
+            <w:r w:rsidR="00B97443" w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="04625A0F" w14:textId="3B5F4049" w:rsidR="004F0CDF" w:rsidRPr="00501BB3" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
+        <w:p w14:paraId="04625A0F" w14:textId="3B5F4049" w:rsidR="004F0CDF" w:rsidRPr="00B92736" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc95140935" w:history="1">
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Who can make a complaint?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00B97443">
+            <w:r w:rsidR="00B97443" w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4C25B004" w14:textId="621C9B32" w:rsidR="004F0CDF" w:rsidRPr="00501BB3" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
+        <w:p w14:paraId="4C25B004" w14:textId="621C9B32" w:rsidR="004F0CDF" w:rsidRPr="00B92736" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc95140936" w:history="1">
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Timescales for making a complaint</w:t>
             </w:r>
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00B97443">
+            <w:r w:rsidR="00B97443" w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5CDE56A1" w14:textId="47116D3C" w:rsidR="004F0CDF" w:rsidRPr="00501BB3" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
+        <w:p w14:paraId="5CDE56A1" w14:textId="47116D3C" w:rsidR="004F0CDF" w:rsidRPr="00B92736" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc95140937" w:history="1">
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>How to make a complaint</w:t>
             </w:r>
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00B97443">
+            <w:r w:rsidR="00B97443" w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="58AE3BC6" w14:textId="2EE65AB7" w:rsidR="004F0CDF" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
+        <w:p w14:paraId="58AE3BC6" w14:textId="2EE65AB7" w:rsidR="004F0CDF" w:rsidRPr="00B92736" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc95140938" w:history="1">
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Accessibility</w:t>
             </w:r>
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00B97443">
+            <w:r w:rsidR="00B97443" w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2F37FA3D" w14:textId="71893802" w:rsidR="004F0CDF" w:rsidRPr="00ED0C4A" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
+        <w:p w14:paraId="2F37FA3D" w14:textId="27BC8FC3" w:rsidR="004F0CDF" w:rsidRPr="00B92736" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
           <w:pPr>
-            <w:rPr>
-[...4 lines deleted...]
-          <w:r w:rsidRPr="00EE6DC2">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t>Social Media …</w:t>
-[...1 lines deleted...]
-          <w:r>
+          </w:pPr>
+          <w:r w:rsidRPr="00B92736">
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t>….</w:t>
+            <w:t>Social Media …….…………………………………</w:t>
           </w:r>
-          <w:r w:rsidRPr="00ED0C4A">
+          <w:r w:rsidR="00B92736">
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t>………………………………………………………………………………………</w:t>
+            <w:t>…………………………</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00B92736">
             <w:rPr>
-              <w:sz w:val="28"/>
-[...5 lines deleted...]
-            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
-          <w:r w:rsidR="0069290C">
+          <w:r w:rsidR="0069290C" w:rsidRPr="00B92736">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1187D1CD" w14:textId="1FB33AA1" w:rsidR="004F0CDF" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
+        <w:p w14:paraId="1187D1CD" w14:textId="1FB33AA1" w:rsidR="004F0CDF" w:rsidRPr="00B92736" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc95140939" w:history="1">
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>How the Council will deal with your complaint - Formal Stage</w:t>
             </w:r>
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0069290C">
+            <w:r w:rsidR="0069290C" w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="22885E92" w14:textId="6CC20BA1" w:rsidR="004F0CDF" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
+        <w:p w14:paraId="22885E92" w14:textId="6CC20BA1" w:rsidR="004F0CDF" w:rsidRPr="00B92736" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00EE6DC2">
+          <w:r w:rsidRPr="00B92736">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t>Stage 1</w:t>
+            <w:t>Stage 1…………………………………………………………………………</w:t>
           </w:r>
-          <w:r>
-[...7 lines deleted...]
-          <w:r w:rsidR="0069290C">
+          <w:r w:rsidR="0069290C" w:rsidRPr="00B92736">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
-          <w:r w:rsidRPr="00EE6DC2">
+          <w:r w:rsidRPr="00B92736">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="64A0CA3F" w14:textId="54708B65" w:rsidR="004F0CDF" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
+        <w:p w14:paraId="64A0CA3F" w14:textId="027F88B9" w:rsidR="004F0CDF" w:rsidRPr="00B92736" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00EE6DC2">
+          <w:r w:rsidRPr="00B92736">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t>Stage</w:t>
+            <w:t>Stage 2…………………………………………………..………………</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00B92736">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
+            <w:t>……..</w:t>
           </w:r>
-          <w:r w:rsidRPr="00EE6DC2">
-[...22 lines deleted...]
-          <w:r w:rsidR="0069290C">
+          <w:r w:rsidR="0069290C" w:rsidRPr="00B92736">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>7</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="307BEB60" w14:textId="357ECCD1" w:rsidR="009A7B49" w:rsidRPr="00E9272F" w:rsidRDefault="00E9272F" w:rsidP="004F0CDF">
+        <w:p w14:paraId="307BEB60" w14:textId="7787D977" w:rsidR="009A7B49" w:rsidRPr="00B92736" w:rsidRDefault="00E9272F" w:rsidP="004F0CDF">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E9272F">
+          <w:r w:rsidRPr="00B92736">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t>Adult Social Care Complaints</w:t>
+            <w:t>Adult Social Care Complaints Procedure…………………………………..</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00241C6A" w:rsidRPr="00B92736">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-            <w:t>……………………………..7</w:t>
+            <w:t>8</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="077BD078" w14:textId="3753382D" w:rsidR="004F0CDF" w:rsidRPr="00501BB3" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
+        <w:p w14:paraId="077BD078" w14:textId="4C20EE01" w:rsidR="004F0CDF" w:rsidRPr="00B92736" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc95140940" w:history="1">
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Local Government and Social Care Ombudsman and the Housing Ombudsman Service</w:t>
             </w:r>
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0069290C">
-[...8 lines deleted...]
-            </w:r>
           </w:hyperlink>
+          <w:r w:rsidR="00B92736" w:rsidRPr="00B92736">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>9</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="33F94F8E" w14:textId="038526B3" w:rsidR="004F0CDF" w:rsidRPr="00501BB3" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
+        <w:p w14:paraId="33F94F8E" w14:textId="1661CEDF" w:rsidR="004F0CDF" w:rsidRPr="00B92736" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc95140941" w:history="1">
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Complaints that cannot be considered under this policy</w:t>
             </w:r>
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0069290C">
-[...8 lines deleted...]
-            </w:r>
           </w:hyperlink>
+          <w:r w:rsidR="00B92736" w:rsidRPr="00B92736">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>10</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="7E6DCAC1" w14:textId="1D0A7950" w:rsidR="004F0CDF" w:rsidRPr="00501BB3" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
+        <w:p w14:paraId="7E6DCAC1" w14:textId="1622F783" w:rsidR="004F0CDF" w:rsidRPr="00B92736" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc95140942" w:history="1">
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Complaints and Enquiries from an MP or Councillor</w:t>
             </w:r>
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0069290C">
+            <w:r w:rsidR="0069290C" w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:hyperlink>
+          <w:r w:rsidR="00B92736" w:rsidRPr="00B92736">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="55085BF4" w14:textId="06F989F7" w:rsidR="004F0CDF" w:rsidRPr="00501BB3" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
+        <w:p w14:paraId="55085BF4" w14:textId="4E26BD39" w:rsidR="004F0CDF" w:rsidRPr="00B92736" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc95140943" w:history="1">
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Putting things right - remedies and redress</w:t>
             </w:r>
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0069290C">
+            <w:r w:rsidR="0069290C" w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:hyperlink>
+          <w:r w:rsidR="00B92736" w:rsidRPr="00B92736">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="3CBC73A3" w14:textId="31B32070" w:rsidR="004F0CDF" w:rsidRPr="00501BB3" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
+        <w:p w14:paraId="3CBC73A3" w14:textId="3CC55327" w:rsidR="004F0CDF" w:rsidRPr="00B92736" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc95140944" w:history="1">
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Statutory Complaints - Children’s Service and </w:t>
             </w:r>
-            <w:r w:rsidR="009A7B49">
+            <w:r w:rsidR="009A7B49" w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Public Health</w:t>
             </w:r>
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...17 lines deleted...]
-              </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:hyperlink>
+          <w:r w:rsidR="00B92736" w:rsidRPr="00B92736">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="24ACFF72" w14:textId="6DBA98BE" w:rsidR="004F0CDF" w:rsidRPr="00501BB3" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
+        <w:p w14:paraId="24ACFF72" w14:textId="6DBA98BE" w:rsidR="004F0CDF" w:rsidRPr="00B92736" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc95140945" w:history="1">
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Housing Services</w:t>
             </w:r>
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="0069290C">
+            <w:r w:rsidR="0069290C" w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1BD079FB" w14:textId="729C5267" w:rsidR="004F0CDF" w:rsidRPr="00501BB3" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
+        <w:p w14:paraId="1BD079FB" w14:textId="05FAFB9F" w:rsidR="004F0CDF" w:rsidRPr="00B92736" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc95140946" w:history="1">
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>How to make a Compliment</w:t>
             </w:r>
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="0069290C">
-[...8 lines deleted...]
-            </w:r>
           </w:hyperlink>
+          <w:r w:rsidR="00B92736" w:rsidRPr="00B92736">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="27E44330" w14:textId="3C4E27B8" w:rsidR="004F0CDF" w:rsidRPr="00501BB3" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
+        <w:p w14:paraId="27E44330" w14:textId="3C4E27B8" w:rsidR="004F0CDF" w:rsidRPr="00B92736" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc95140947" w:history="1">
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Managing unreasonable complainant behaviour</w:t>
             </w:r>
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="0069290C">
+            <w:r w:rsidR="0069290C" w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7AF25A55" w14:textId="1D1FF098" w:rsidR="004F0CDF" w:rsidRPr="00501BB3" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
+        <w:p w14:paraId="7AF25A55" w14:textId="1D1FF098" w:rsidR="004F0CDF" w:rsidRPr="00B92736" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc95140948" w:history="1">
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Confidentiality and disclosure</w:t>
             </w:r>
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="0069290C">
+            <w:r w:rsidR="0069290C" w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3E805D2C" w14:textId="2DB4C472" w:rsidR="004F0CDF" w:rsidRPr="00501BB3" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
+        <w:p w14:paraId="3E805D2C" w14:textId="2DB4C472" w:rsidR="004F0CDF" w:rsidRPr="00B92736" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc95140949" w:history="1">
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>How long the Council will keep your records</w:t>
             </w:r>
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00155E71">
+            <w:r w:rsidR="00155E71" w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5D834935" w14:textId="7BED3AFA" w:rsidR="004F0CDF" w:rsidRPr="00501BB3" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
+        <w:p w14:paraId="5D834935" w14:textId="280D7974" w:rsidR="004F0CDF" w:rsidRPr="00B92736" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc95140950" w:history="1">
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Whistle Blowing Policy</w:t>
             </w:r>
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00155E71">
-[...8 lines deleted...]
-            </w:r>
           </w:hyperlink>
+          <w:r w:rsidR="00B92736" w:rsidRPr="00B92736">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>5</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="109C697F" w14:textId="6A28BB47" w:rsidR="004F0CDF" w:rsidRPr="00501BB3" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
+        <w:p w14:paraId="109C697F" w14:textId="6A28BB47" w:rsidR="004F0CDF" w:rsidRPr="00B92736" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc95140951" w:history="1">
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Reasonable Adjustments Policy</w:t>
             </w:r>
-            <w:r w:rsidRPr="00501BB3">
+            <w:r w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="0069290C">
+            <w:r w:rsidR="0069290C" w:rsidRPr="00B92736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="783003A8" w14:textId="5B87EE8C" w:rsidR="001A560F" w:rsidRPr="00D210F5" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00501BB3">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2546,5596 +2404,5753 @@
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BF0CD22" w14:textId="373CEAAE" w:rsidR="00D31EA6" w:rsidRDefault="004F0CDF" w:rsidP="004F0CDF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16DBFA53" w14:textId="77777777" w:rsidR="00D210F5" w:rsidRPr="007312F7" w:rsidRDefault="00D210F5" w:rsidP="007312F7"/>
-    <w:p w14:paraId="101F0657" w14:textId="77777777" w:rsidR="00927ACC" w:rsidRPr="0075386E" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
+    <w:p w14:paraId="101F0657" w14:textId="77777777" w:rsidR="00927ACC" w:rsidRPr="00182964" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc95140932"/>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="1142F653" w14:textId="77777777" w:rsidR="00927ACC" w:rsidRPr="00B354E3" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B354E3">
+    <w:p w14:paraId="1142F653" w14:textId="77777777" w:rsidR="00927ACC" w:rsidRPr="00182964" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Council aims to provide excellent services to customers and deliver those services right first time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F082E7" w14:textId="77777777" w:rsidR="00927ACC" w:rsidRPr="00B354E3" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B354E3">
+    <w:p w14:paraId="50F082E7" w14:textId="77777777" w:rsidR="00927ACC" w:rsidRPr="00182964" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Occasionally things do go wrong and so we welcome and recognise the importance of customer feedback.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35DAACF6" w14:textId="77777777" w:rsidR="00927ACC" w:rsidRPr="00B354E3" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B354E3">
+    <w:p w14:paraId="35DAACF6" w14:textId="77777777" w:rsidR="00927ACC" w:rsidRPr="00182964" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Council will ensure officers take ownership of complaints and respond positively to our customers’ needs</w:t>
       </w:r>
-      <w:r w:rsidR="00756764" w:rsidRPr="00B354E3">
+      <w:r w:rsidR="00756764" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B354E3">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and expectations. We will work with you to resolve issues. This is an integral part of the service we provide.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212A396D" w14:textId="77777777" w:rsidR="00927ACC" w:rsidRPr="00B354E3" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B354E3">
+    <w:p w14:paraId="212A396D" w14:textId="77777777" w:rsidR="00927ACC" w:rsidRPr="00182964" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Council will respond to complaints promptly and efficiently, resolving complaints quickly wherever</w:t>
       </w:r>
-      <w:r w:rsidR="00756764" w:rsidRPr="00B354E3">
+      <w:r w:rsidR="00756764" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B354E3">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>possible. We will use the information received from complaints to drive improvements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE9DF30" w14:textId="77777777" w:rsidR="00927ACC" w:rsidRPr="00B354E3" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
+    <w:p w14:paraId="6BE9DF30" w14:textId="77777777" w:rsidR="00927ACC" w:rsidRPr="00182964" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B354E3">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For the purpose of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00B354E3">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> this document, the term complainant refers to any person making a complaint, for</w:t>
       </w:r>
-      <w:r w:rsidR="00756764" w:rsidRPr="00B354E3">
+      <w:r w:rsidR="00756764" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B354E3">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>example, a resident or a service user.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0624376A" w14:textId="77777777" w:rsidR="00927ACC" w:rsidRPr="0075386E" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
+    <w:p w14:paraId="0624376A" w14:textId="77777777" w:rsidR="00927ACC" w:rsidRPr="00182964" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc95140933"/>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>What is a complaint?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="366EA477" w14:textId="3114E115" w:rsidR="00927ACC" w:rsidRPr="00B354E3" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B354E3">
+    <w:p w14:paraId="366EA477" w14:textId="3114E115" w:rsidR="00927ACC" w:rsidRPr="00182964" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Council has adopted the following defin</w:t>
       </w:r>
-      <w:r w:rsidR="00813C63" w:rsidRPr="00B354E3">
+      <w:r w:rsidR="00813C63" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ition from the Local Government, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B354E3">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and Social Care </w:t>
       </w:r>
-      <w:r w:rsidR="00813C63" w:rsidRPr="00B354E3">
+      <w:r w:rsidR="00813C63" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and Housing </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B354E3">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ombudsman.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12CE82BD" w14:textId="2CF7190C" w:rsidR="00B93389" w:rsidRPr="00B354E3" w:rsidRDefault="00B93389" w:rsidP="00B93389">
+    <w:p w14:paraId="12CE82BD" w14:textId="6E6DD0C7" w:rsidR="00B93389" w:rsidRPr="00182964" w:rsidRDefault="00B93389" w:rsidP="00B93389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B354E3">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">“An expression of dissatisfaction, however made, about the standard of service, actions or lack of action by the organisation, its own staff, or those acting on its behalf, affecting an individual or group of individuals.” </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="1F83967D" w14:textId="69E4873B" w:rsidR="00983FC9" w:rsidRPr="00B354E3" w:rsidRDefault="00983FC9" w:rsidP="00AB2024">
+      <w:r w:rsidR="00744DBD" w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A resident does not have to use the word ‘Complaint’ for it to be treated as such.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F83967D" w14:textId="69E4873B" w:rsidR="00983FC9" w:rsidRPr="00182964" w:rsidRDefault="00983FC9" w:rsidP="00AB2024">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B354E3">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">An individual or group of individuals receiving a service from the Council can make a complaint if they feel that there has been a failure in the service they have received or an issue with the standard of service they have received. This can be </w:t>
       </w:r>
-      <w:r w:rsidR="00D64B71" w:rsidRPr="00B354E3">
+      <w:r w:rsidR="00D64B71" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>because of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B354E3">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> certain actions or a lack of action by the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B354E3">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>organisation as a whole, its</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00B354E3">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> staff or those acting on its behalf.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70D0653D" w14:textId="4F80B5A4" w:rsidR="00927ACC" w:rsidRPr="00B354E3" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B354E3">
+    <w:p w14:paraId="70D0653D" w14:textId="42400BD2" w:rsidR="00927ACC" w:rsidRPr="00182964" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A request for a service, a comment or a suggestion </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B354E3">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00B354E3">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> all distinct from a complaint. The Council will deal</w:t>
       </w:r>
-      <w:r w:rsidR="00756764" w:rsidRPr="00B354E3">
+      <w:r w:rsidR="00756764" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B354E3">
-[...7 lines deleted...]
-      <w:r w:rsidR="00756764" w:rsidRPr="00B354E3">
+      <w:r w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidR="00744DBD" w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>first time reports</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of a single service failure</w:t>
+      </w:r>
+      <w:r w:rsidR="00744DBD" w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or a first request for service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a service request, for example, a report of a missed refuse</w:t>
+      </w:r>
+      <w:r w:rsidR="00756764" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B354E3">
-[...15 lines deleted...]
-      <w:r w:rsidR="00B354E3" w:rsidRPr="00B354E3">
+      <w:r w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>collection. We will ensure that there is a mechanism in place to monitor</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC63A6" w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any repetition of failures and take appropriate action to remedy this. A complaint will be raised if an individual </w:t>
+      </w:r>
+      <w:r w:rsidR="00B354E3" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>expresses</w:t>
       </w:r>
-      <w:r w:rsidR="00382A55">
+      <w:r w:rsidR="00382A55" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> d</w:t>
       </w:r>
-      <w:r w:rsidR="00E81794" w:rsidRPr="00B354E3">
+      <w:r w:rsidR="00E81794" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>issatisfaction with the response to their service request, even if the handling of the service request remains ongoing.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="05C8CC60" w14:textId="07654C01" w:rsidR="004762BA" w:rsidRPr="00B354E3" w:rsidRDefault="00927ACC" w:rsidP="00DE1BAD">
+      <w:r w:rsidR="00744DBD" w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Council will also treat reports of repeat service failure as a complaint. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C8CC60" w14:textId="07654C01" w:rsidR="004762BA" w:rsidRPr="00182964" w:rsidRDefault="00927ACC" w:rsidP="00DE1BAD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B354E3">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Complaints about Council services will be processed in accordance with the requirements of the General</w:t>
       </w:r>
-      <w:r w:rsidR="00756764" w:rsidRPr="00B354E3">
+      <w:r w:rsidR="00756764" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B354E3">
-[...16 lines deleted...]
-      <w:r w:rsidR="00EF34AA" w:rsidRPr="00B354E3">
+      <w:r w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Data Protection Regulations, the Data Protection Act and associated Council policies.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF34AA" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> We</w:t>
       </w:r>
-      <w:r w:rsidR="00EF34AA" w:rsidRPr="00B354E3">
+      <w:r w:rsidR="00EF34AA" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EF34AA" w:rsidRPr="00B354E3">
+      <w:r w:rsidR="00EF34AA" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
-      <w:r w:rsidR="00EF34AA" w:rsidRPr="00B354E3">
+      <w:r w:rsidR="00EF34AA" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EF34AA" w:rsidRPr="00B354E3">
+      <w:r w:rsidR="00EF34AA" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidR="00EF34AA" w:rsidRPr="00B354E3">
+      <w:r w:rsidR="00EF34AA" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EF34AA" w:rsidRPr="00B354E3">
+      <w:r w:rsidR="00EF34AA" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>exclude</w:t>
       </w:r>
-      <w:r w:rsidR="00EF34AA" w:rsidRPr="00B354E3">
+      <w:r w:rsidR="00EF34AA" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EF34AA" w:rsidRPr="00B354E3">
+      <w:r w:rsidR="00EF34AA" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>complaints</w:t>
       </w:r>
-      <w:r w:rsidR="00EF34AA" w:rsidRPr="00B354E3">
+      <w:r w:rsidR="00EF34AA" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EF34AA" w:rsidRPr="00B354E3">
+      <w:r w:rsidR="00EF34AA" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">about safeguarding, or health and safety </w:t>
       </w:r>
-      <w:r w:rsidR="00EF34AA" w:rsidRPr="00B354E3">
+      <w:r w:rsidR="00EF34AA" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>issues.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="304D4A1B" w14:textId="77777777" w:rsidR="00BC63A6" w:rsidRDefault="00BC63A6" w:rsidP="00BC63A6">
+    <w:p w14:paraId="304D4A1B" w14:textId="77777777" w:rsidR="00BC63A6" w:rsidRPr="00182964" w:rsidRDefault="00BC63A6" w:rsidP="00BC63A6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="666AD8E0" w14:textId="07F07F38" w:rsidR="00BC63A6" w:rsidRPr="0075386E" w:rsidRDefault="00BC63A6" w:rsidP="00BC63A6">
+    <w:p w14:paraId="666AD8E0" w14:textId="07F07F38" w:rsidR="00BC63A6" w:rsidRPr="00182964" w:rsidRDefault="00BC63A6" w:rsidP="00BC63A6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Complaints falling under the Building Safety Act 2022 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="557CA0A1" w14:textId="77777777" w:rsidR="00BC63A6" w:rsidRPr="0075386E" w:rsidRDefault="00BC63A6" w:rsidP="00BC63A6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0075386E">
+    <w:p w14:paraId="557CA0A1" w14:textId="77777777" w:rsidR="00BC63A6" w:rsidRPr="00182964" w:rsidRDefault="00BC63A6" w:rsidP="00BC63A6">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Residents of High-Rise Buildings, 7 storeys or more, under the above legislation can also escalate their complaints to the Building Safety Regulator, BSR. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFE4615" w14:textId="21648106" w:rsidR="00BC63A6" w:rsidRPr="0075386E" w:rsidRDefault="00BC63A6" w:rsidP="00BC63A6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0075386E">
+    <w:p w14:paraId="5CFE4615" w14:textId="21648106" w:rsidR="00BC63A6" w:rsidRPr="00182964" w:rsidRDefault="00BC63A6" w:rsidP="00BC63A6">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">You can complain to Building Safety Regulator about:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D3897E" w14:textId="342528BA" w:rsidR="00BC63A6" w:rsidRPr="0075386E" w:rsidRDefault="00BC63A6" w:rsidP="00BC63A6">
+    <w:p w14:paraId="21D3897E" w14:textId="342528BA" w:rsidR="00BC63A6" w:rsidRPr="00182964" w:rsidRDefault="00BC63A6" w:rsidP="00BC63A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">issues in a high-rise residential building that could lead to fire spreading.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0DCB34" w14:textId="2F4B6026" w:rsidR="00BC63A6" w:rsidRPr="0075386E" w:rsidRDefault="00BC63A6" w:rsidP="00BC63A6">
+    <w:p w14:paraId="1C0DCB34" w14:textId="2F4B6026" w:rsidR="00BC63A6" w:rsidRPr="00182964" w:rsidRDefault="00BC63A6" w:rsidP="00BC63A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">issues in a high-rise residential building that could lead to part or all the building collapsing.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F699AC" w14:textId="405C73CA" w:rsidR="00BC63A6" w:rsidRPr="0075386E" w:rsidRDefault="00BC63A6" w:rsidP="00BC63A6">
+    <w:p w14:paraId="28F699AC" w14:textId="405C73CA" w:rsidR="00BC63A6" w:rsidRPr="00182964" w:rsidRDefault="00BC63A6" w:rsidP="00BC63A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">issues with fire safety or structural integrity in a high-rise residential building that is being designed, built or renovated.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1212F2BC" w14:textId="1418C9D7" w:rsidR="00BC63A6" w:rsidRPr="0075386E" w:rsidRDefault="00BC63A6" w:rsidP="00BC63A6">
+    <w:p w14:paraId="1212F2BC" w14:textId="1418C9D7" w:rsidR="00BC63A6" w:rsidRPr="00182964" w:rsidRDefault="00BC63A6" w:rsidP="00BC63A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">people and organisations the BSR regulate, for example building inspectors and people accountable for safety in a building.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46CF9548" w14:textId="43313B3A" w:rsidR="00BC63A6" w:rsidRPr="0075386E" w:rsidRDefault="00BC63A6" w:rsidP="00BC63A6">
+    <w:p w14:paraId="46CF9548" w14:textId="43313B3A" w:rsidR="00BC63A6" w:rsidRPr="00182964" w:rsidRDefault="00BC63A6" w:rsidP="00BC63A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BSR itself </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798B0138" w14:textId="77777777" w:rsidR="00BC63A6" w:rsidRPr="00BC63A6" w:rsidRDefault="00BC63A6" w:rsidP="00BC63A6">
+    <w:p w14:paraId="798B0138" w14:textId="77777777" w:rsidR="00BC63A6" w:rsidRPr="00182964" w:rsidRDefault="00BC63A6" w:rsidP="00BC63A6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC63A6">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">When not to complain?  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0764F3" w14:textId="489B8A97" w:rsidR="00BC63A6" w:rsidRPr="0075386E" w:rsidRDefault="00BC63A6" w:rsidP="00BC63A6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0075386E">
+    <w:p w14:paraId="6C0764F3" w14:textId="489B8A97" w:rsidR="00BC63A6" w:rsidRPr="00182964" w:rsidRDefault="00BC63A6" w:rsidP="00BC63A6">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">You must use the complaints process as detailed in this document first.  If you are not happy with the outcomes, then you can escalate to the BSR on matters as listed above if you live in a High-Rise Building. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="306E14AD" w14:textId="77777777" w:rsidR="00BC63A6" w:rsidRPr="00BC63A6" w:rsidRDefault="00BC63A6" w:rsidP="00BC63A6">
+    <w:p w14:paraId="306E14AD" w14:textId="77777777" w:rsidR="00BC63A6" w:rsidRPr="00182964" w:rsidRDefault="00BC63A6" w:rsidP="00BC63A6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC63A6">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Extract from the regulations: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1DE744" w14:textId="77777777" w:rsidR="00BC63A6" w:rsidRPr="0075386E" w:rsidRDefault="00BC63A6" w:rsidP="00BC63A6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0075386E">
+    <w:p w14:paraId="6F1DE744" w14:textId="77777777" w:rsidR="00BC63A6" w:rsidRPr="00182964" w:rsidRDefault="00BC63A6" w:rsidP="00BC63A6">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are a resident and want to complain about the building you live in, first raise your issue with a person accountable for building safety.  For example, the building’s landlord or management company. Use this service if they have not dealt with your issue.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ABB4EB5" w14:textId="0AD3524C" w:rsidR="00BC63A6" w:rsidRDefault="00BC63A6" w:rsidP="00BC63A6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0075386E">
+    <w:p w14:paraId="4ABB4EB5" w14:textId="0AD3524C" w:rsidR="00BC63A6" w:rsidRPr="00182964" w:rsidRDefault="00BC63A6" w:rsidP="00BC63A6">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Do not use this service to report concerns about anti-social behaviour or the general cleanliness of a building. Report these issues to your landlord or management company.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A08841B" w14:textId="77777777" w:rsidR="00AE5145" w:rsidRDefault="00AE5145" w:rsidP="00BC63A6">
-[...19 lines deleted...]
-    <w:p w14:paraId="01C8901E" w14:textId="77777777" w:rsidR="000A1B1C" w:rsidRDefault="000A1B1C">
+    <w:p w14:paraId="7A08841B" w14:textId="77777777" w:rsidR="00AE5145" w:rsidRPr="00182964" w:rsidRDefault="00AE5145" w:rsidP="00BC63A6">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B980288" w14:textId="77777777" w:rsidR="00AE5145" w:rsidRPr="00182964" w:rsidRDefault="00AE5145" w:rsidP="00BC63A6">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01C8901E" w14:textId="77777777" w:rsidR="000A1B1C" w:rsidRPr="00182964" w:rsidRDefault="000A1B1C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc95140934"/>
-      <w:r>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0355320E" w14:textId="24B2FE0A" w:rsidR="00927ACC" w:rsidRPr="0075386E" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
+    <w:p w14:paraId="0355320E" w14:textId="24B2FE0A" w:rsidR="00927ACC" w:rsidRPr="00182964" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Initial </w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidR="004D49B3" w:rsidRPr="0075386E">
+      <w:r w:rsidR="004D49B3" w:rsidRPr="00182964">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00D64B71" w:rsidRPr="0075386E">
+      <w:r w:rsidR="00D64B71" w:rsidRPr="00182964">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>riage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766DF8E2" w14:textId="77777777" w:rsidR="00927ACC" w:rsidRPr="0075386E" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0075386E">
+    <w:p w14:paraId="766DF8E2" w14:textId="77777777" w:rsidR="00927ACC" w:rsidRPr="00182964" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Council takes complaints seriously and places a strong emphasis on contacting the customer at the early</w:t>
       </w:r>
-      <w:r w:rsidR="00756764" w:rsidRPr="0075386E">
+      <w:r w:rsidR="00756764" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>stage of receiving a complaint. At this stage, whenever possible, we will contact you by telephone</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A26" w:rsidRPr="0075386E">
+      <w:r w:rsidR="00AF1A26" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or email</w:t>
       </w:r>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and talk</w:t>
       </w:r>
-      <w:r w:rsidR="00756764" w:rsidRPr="0075386E">
+      <w:r w:rsidR="00756764" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to you about the issue you have complained about. We will look to resolve the matter for you quickly and</w:t>
       </w:r>
-      <w:r w:rsidR="00756764" w:rsidRPr="0075386E">
+      <w:r w:rsidR="00756764" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>without the need for escalation to the formal complaints process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F1DFFA" w14:textId="43768BA4" w:rsidR="00927ACC" w:rsidRPr="0075386E" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0075386E">
+    <w:p w14:paraId="73F1DFFA" w14:textId="43768BA4" w:rsidR="00927ACC" w:rsidRPr="00182964" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Matters that are reported to the Council to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>take action</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, for example reporting fly tipping, </w:t>
       </w:r>
-      <w:r w:rsidR="004641DA" w:rsidRPr="0075386E">
+      <w:r w:rsidR="004641DA" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00041A22" w:rsidRPr="0075386E">
+      <w:r w:rsidR="00041A22" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D64B71" w:rsidRPr="0075386E">
+      <w:r w:rsidR="00D64B71" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>streetlight</w:t>
       </w:r>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> not</w:t>
       </w:r>
-      <w:r w:rsidR="00A05D49" w:rsidRPr="0075386E">
+      <w:r w:rsidR="00A05D49" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>working etc. will not be considered as a complaint unless these issues have been reported previously with no</w:t>
       </w:r>
-      <w:r w:rsidR="00A05D49" w:rsidRPr="0075386E">
+      <w:r w:rsidR="00A05D49" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">resolution. The Council will aim to deal with such </w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A26" w:rsidRPr="0075386E">
+      <w:r w:rsidR="00AF1A26" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>issues informally.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212A5D8D" w14:textId="74C23813" w:rsidR="00F70736" w:rsidRPr="0075386E" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0075386E">
+    <w:p w14:paraId="212A5D8D" w14:textId="74C23813" w:rsidR="00F70736" w:rsidRPr="00182964" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>When a matter remains unresolved or complex and needs further investigation, we will register the matter</w:t>
       </w:r>
-      <w:r w:rsidR="00A05D49" w:rsidRPr="0075386E">
+      <w:r w:rsidR="00A05D49" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">as a formal complaint. Your complaint will be passed to the relevant department to </w:t>
       </w:r>
-      <w:r w:rsidR="004B1915" w:rsidRPr="0075386E">
+      <w:r w:rsidR="004B1915" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>consider,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and a formal</w:t>
       </w:r>
-      <w:r w:rsidR="00A05D49" w:rsidRPr="0075386E">
+      <w:r w:rsidR="00A05D49" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>response will be sent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7153BB11" w14:textId="77777777" w:rsidR="00927ACC" w:rsidRPr="0075386E" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
+    <w:p w14:paraId="7153BB11" w14:textId="77777777" w:rsidR="00927ACC" w:rsidRPr="00182964" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc95140935"/>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Who can make a complaint?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="343C7B01" w14:textId="77777777" w:rsidR="00927ACC" w:rsidRPr="0075386E" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0075386E">
+    <w:p w14:paraId="343C7B01" w14:textId="77777777" w:rsidR="00927ACC" w:rsidRPr="00182964" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A complaint may be made by:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F47AAB6" w14:textId="5FAD5828" w:rsidR="00927ACC" w:rsidRPr="0075386E" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
+    <w:p w14:paraId="0F47AAB6" w14:textId="5FAD5828" w:rsidR="00927ACC" w:rsidRPr="00182964" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a person who is affected by our </w:t>
       </w:r>
-      <w:r w:rsidR="00D64B71" w:rsidRPr="0075386E">
+      <w:r w:rsidR="00D64B71" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6CB752" w14:textId="77777777" w:rsidR="00927ACC" w:rsidRPr="0075386E" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
+    <w:p w14:paraId="4B6CB752" w14:textId="77777777" w:rsidR="00927ACC" w:rsidRPr="00182964" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>an individual or organisation acting on behalf of someone (written consent is required)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C1AF44" w14:textId="5AEC62D5" w:rsidR="0071133F" w:rsidRPr="0075386E" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
+    <w:p w14:paraId="24C1AF44" w14:textId="5AEC62D5" w:rsidR="0071133F" w:rsidRPr="00182964" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">an organisation that has been impacted by our </w:t>
       </w:r>
-      <w:r w:rsidR="00D64B71" w:rsidRPr="0075386E">
+      <w:r w:rsidR="00D64B71" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="356D7B73" w14:textId="01AC40D1" w:rsidR="00C217B1" w:rsidRPr="0075386E" w:rsidRDefault="00C217B1" w:rsidP="00B97443">
+    <w:p w14:paraId="356D7B73" w14:textId="01AC40D1" w:rsidR="00C217B1" w:rsidRPr="00182964" w:rsidRDefault="00C217B1" w:rsidP="00B97443">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc54706626"/>
       <w:bookmarkStart w:id="7" w:name="_Toc95140936"/>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Timescales for making a </w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidR="00D64B71" w:rsidRPr="0075386E">
+      <w:r w:rsidR="00D64B71" w:rsidRPr="00182964">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>complaint.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1E99F4" w14:textId="77777777" w:rsidR="00382A55" w:rsidRDefault="00C217B1" w:rsidP="00382A55">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00ED0C4A">
+    <w:p w14:paraId="2B1E99F4" w14:textId="77777777" w:rsidR="00382A55" w:rsidRPr="00182964" w:rsidRDefault="00C217B1" w:rsidP="00382A55">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Complaints must be made no later than twelve months after the date on which the matter occurred.</w:t>
       </w:r>
-      <w:r w:rsidR="00ED0C4A">
+      <w:r w:rsidR="00ED0C4A" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED0C4A">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If there are good reasons for not having made the complaint within the above time frame and, if it is still possible for the Council to investigate the complaint effectively and fairly, we may decide to still consider the complaint.</w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Toc95140937"/>
     </w:p>
-    <w:p w14:paraId="65E1BBDE" w14:textId="77777777" w:rsidR="00382A55" w:rsidRDefault="00382A55">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="65E1BBDE" w14:textId="77777777" w:rsidR="00382A55" w:rsidRPr="00182964" w:rsidRDefault="00382A55">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1036115D" w14:textId="5004DEBC" w:rsidR="00927ACC" w:rsidRPr="007C2383" w:rsidRDefault="00927ACC" w:rsidP="00382A55">
+    <w:p w14:paraId="1036115D" w14:textId="5004DEBC" w:rsidR="00927ACC" w:rsidRPr="00182964" w:rsidRDefault="00927ACC" w:rsidP="00382A55">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C2383">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>How to make a complaint</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="0544D822" w14:textId="77777777" w:rsidR="00A05D49" w:rsidRPr="00ED0C4A" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00ED0C4A">
+    <w:p w14:paraId="0544D822" w14:textId="77777777" w:rsidR="00A05D49" w:rsidRPr="00182964" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you wish to talk about an issue you are </w:t>
       </w:r>
-      <w:r w:rsidR="00A05D49" w:rsidRPr="00ED0C4A">
+      <w:r w:rsidR="00A05D49" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>experiencing,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED0C4A">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> please first speak to an officer in the department that</w:t>
       </w:r>
-      <w:r w:rsidR="00A05D49" w:rsidRPr="00ED0C4A">
+      <w:r w:rsidR="00A05D49" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED0C4A">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>you have an issue with. We will try and resolve matters promptly and prevent them from escalating. You can</w:t>
       </w:r>
-      <w:r w:rsidR="00A05D49" w:rsidRPr="00ED0C4A">
+      <w:r w:rsidR="00A05D49" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED0C4A">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">do this by telephoning the </w:t>
       </w:r>
-      <w:r w:rsidR="00A05D49" w:rsidRPr="00ED0C4A">
+      <w:r w:rsidR="00A05D49" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Council’s contact centre. Please see </w:t>
       </w:r>
-      <w:r w:rsidR="00F24FD4" w:rsidRPr="00ED0C4A">
+      <w:r w:rsidR="00F24FD4" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00A05D49" w:rsidRPr="00ED0C4A">
+      <w:r w:rsidR="00A05D49" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>link</w:t>
       </w:r>
-      <w:r w:rsidR="00F24FD4" w:rsidRPr="00ED0C4A">
+      <w:r w:rsidR="00F24FD4" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> below</w:t>
       </w:r>
-      <w:r w:rsidR="00A05D49" w:rsidRPr="00ED0C4A">
+      <w:r w:rsidR="00A05D49" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
-      <w:r w:rsidR="00F24FD4" w:rsidRPr="00ED0C4A">
+      <w:r w:rsidR="00F24FD4" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">contact </w:t>
       </w:r>
-      <w:r w:rsidR="00A05D49" w:rsidRPr="00ED0C4A">
+      <w:r w:rsidR="00A05D49" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>details</w:t>
       </w:r>
-      <w:r w:rsidR="00F24FD4" w:rsidRPr="00ED0C4A">
+      <w:r w:rsidR="00F24FD4" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of our service areas</w:t>
       </w:r>
-      <w:r w:rsidR="00A05D49" w:rsidRPr="00ED0C4A">
+      <w:r w:rsidR="00A05D49" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D243E6F" w14:textId="77777777" w:rsidR="001E3115" w:rsidRPr="00ED0C4A" w:rsidRDefault="0071366E" w:rsidP="00AB2024">
+    <w:p w14:paraId="3D243E6F" w14:textId="77777777" w:rsidR="001E3115" w:rsidRPr="00182964" w:rsidRDefault="0071366E" w:rsidP="00AB2024">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="00ED0C4A">
+        <w:r w:rsidRPr="00182964">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Sandwell Council Contact Us</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BB56BE9" w14:textId="42D9CA92" w:rsidR="00B46D91" w:rsidRPr="00ED0C4A" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
+    <w:p w14:paraId="1BB56BE9" w14:textId="42D9CA92" w:rsidR="00B46D91" w:rsidRPr="00182964" w:rsidRDefault="00927ACC" w:rsidP="00AB2024">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED0C4A">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>However, if you wish to make a complaint, the quickest and easiest way to do this is by completing the</w:t>
       </w:r>
-      <w:r w:rsidR="00A05D49" w:rsidRPr="00ED0C4A">
+      <w:r w:rsidR="00A05D49" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007A3B29" w:rsidRPr="00ED0C4A">
+      <w:r w:rsidR="007A3B29" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>online complaints form at</w:t>
       </w:r>
-      <w:r w:rsidR="0071366E" w:rsidRPr="00ED0C4A">
+      <w:r w:rsidR="0071366E" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> My Sandwell click on the link below to log on to your account or to set up an account with us</w:t>
       </w:r>
-      <w:r w:rsidR="007A3B29" w:rsidRPr="00ED0C4A">
+      <w:r w:rsidR="007A3B29" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="001E3115" w:rsidRPr="00ED0C4A">
+      <w:r w:rsidR="001E3115" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58BF8A33" w14:textId="77777777" w:rsidR="0071366E" w:rsidRPr="00ED0C4A" w:rsidRDefault="0071366E" w:rsidP="00AB2024">
+    <w:p w14:paraId="58BF8A33" w14:textId="77777777" w:rsidR="0071366E" w:rsidRPr="00182964" w:rsidRDefault="0071366E" w:rsidP="00AB2024">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="00ED0C4A">
+        <w:r w:rsidRPr="00182964">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>My Sandwell</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="01025C96" w14:textId="1B759651" w:rsidR="00397ACE" w:rsidRPr="00ED0C4A" w:rsidRDefault="00B46D91" w:rsidP="00397ACE">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00ED0C4A">
+    <w:p w14:paraId="01025C96" w14:textId="1B759651" w:rsidR="00397ACE" w:rsidRPr="00182964" w:rsidRDefault="00B46D91" w:rsidP="00397ACE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You can also make a comment, complaint, suggestion or compliment in writing to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="704B6293" w14:textId="77777777" w:rsidR="00B46D91" w:rsidRDefault="00B46D91" w:rsidP="00B46D91">
+    <w:p w14:paraId="704B6293" w14:textId="77777777" w:rsidR="00B46D91" w:rsidRPr="00182964" w:rsidRDefault="00B46D91" w:rsidP="00B46D91">
       <w:pPr>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED0C4A">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Customer Feedback Team</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED0C4A">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br/>
         <w:t>Sandwell Council</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED0C4A">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00ED0C4A">
+        <w:t>Roway Lane</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Roway</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00ED0C4A">
+        <w:br/>
+        <w:t>Oldbury</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Lane</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:br/>
         <w:t>B69 3ES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3136DC6A" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="3136DC6A" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidRPr="00AE5145">
+        <w:r w:rsidRPr="00182964">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:spacing w:val="4"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en" w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>customer_services@sandwell.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C996E" w14:textId="7A62DFEB" w:rsidR="00C12867" w:rsidRPr="00C12867" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="311C996E" w14:textId="7A62DFEB" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Or Telephone 0121 569 78</w:t>
       </w:r>
-      <w:r w:rsidR="00BF6442">
+      <w:r w:rsidR="00BF6442" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>67</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4087ACD8" w14:textId="5107411B" w:rsidR="00397ACE" w:rsidRPr="00ED0C4A" w:rsidRDefault="00397ACE" w:rsidP="00397ACE">
+    <w:p w14:paraId="4087ACD8" w14:textId="5107411B" w:rsidR="00397ACE" w:rsidRPr="00182964" w:rsidRDefault="00397ACE" w:rsidP="00397ACE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED0C4A">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you wish to submit a complaint anonymously, please note that we will accept these, but that we will not be able to issue a response to you directly, as we won’t have your name or contact details. The response will be recorded on our system for you to access if you want to come forward in the future. We will always investigate and respond to an anonymous complaint in the same way as any other complaint, with the information we have been provided with. However, it is important to note that the Council’s ability to investigate and respond to an anonymous complaint may be limited in some anonymous cases due to a difficulty with </w:t>
       </w:r>
-      <w:r w:rsidR="00D64B71" w:rsidRPr="00ED0C4A">
+      <w:r w:rsidR="00D64B71" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>exploring</w:t>
       </w:r>
-      <w:r w:rsidR="007C2383">
+      <w:r w:rsidR="007C2383" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED0C4A">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>further issues and obtaining evidence due to a lack of information. We therefore advise, wherever possible, that you try and give your name and contact details with any complaint so that we can try and facilitate the best outcome for you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4377F2" w14:textId="77777777" w:rsidR="00ED0C4A" w:rsidRPr="0075386E" w:rsidRDefault="00ED0C4A" w:rsidP="00ED0C4A">
+    <w:p w14:paraId="6C4377F2" w14:textId="77777777" w:rsidR="00ED0C4A" w:rsidRPr="00182964" w:rsidRDefault="00ED0C4A" w:rsidP="00ED0C4A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Accessibility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="735D6EA1" w14:textId="77777777" w:rsidR="00ED0C4A" w:rsidRPr="0075386E" w:rsidRDefault="00ED0C4A" w:rsidP="00ED0C4A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0075386E">
+    <w:p w14:paraId="735D6EA1" w14:textId="77777777" w:rsidR="00ED0C4A" w:rsidRPr="00182964" w:rsidRDefault="00ED0C4A" w:rsidP="00ED0C4A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In the event you wish to make a complaint it is useful to put the details of your complaint in writing. If this is something you do not feel comfortable doing or have difficulty in </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>doing</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> you can: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="355578B5" w14:textId="77777777" w:rsidR="0039557A" w:rsidRDefault="00ED0C4A" w:rsidP="00ED0C4A">
+    <w:p w14:paraId="355578B5" w14:textId="77777777" w:rsidR="0039557A" w:rsidRPr="00182964" w:rsidRDefault="00ED0C4A" w:rsidP="00ED0C4A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>appoint an advocate to act on your behalf</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74BCDDD7" w14:textId="77777777" w:rsidR="0075386E" w:rsidRPr="0075386E" w:rsidRDefault="0075386E" w:rsidP="0075386E">
+    <w:p w14:paraId="74BCDDD7" w14:textId="77777777" w:rsidR="0075386E" w:rsidRPr="00182964" w:rsidRDefault="0075386E" w:rsidP="0075386E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ask your local Councillor to act on your behalf.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C976630" w14:textId="77777777" w:rsidR="0075386E" w:rsidRPr="0075386E" w:rsidRDefault="0075386E" w:rsidP="0075386E">
+    <w:p w14:paraId="0C976630" w14:textId="77777777" w:rsidR="0075386E" w:rsidRPr="00182964" w:rsidRDefault="0075386E" w:rsidP="0075386E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ask a friend, carer, or family member to help you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2737F444" w14:textId="77777777" w:rsidR="0075386E" w:rsidRPr="0075386E" w:rsidRDefault="0075386E" w:rsidP="0075386E">
+    <w:p w14:paraId="2737F444" w14:textId="77777777" w:rsidR="0075386E" w:rsidRPr="00182964" w:rsidRDefault="0075386E" w:rsidP="0075386E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ask an organisation like Citizens Advice Bureau to help you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A28A5B" w14:textId="77777777" w:rsidR="0075386E" w:rsidRPr="0075386E" w:rsidRDefault="0075386E" w:rsidP="0075386E">
+    <w:p w14:paraId="29703553" w14:textId="77A5221B" w:rsidR="0075386E" w:rsidRPr="00182964" w:rsidRDefault="0075386E" w:rsidP="00203913">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>have someone accompany you to a meeting with us.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29703553" w14:textId="77777777" w:rsidR="0075386E" w:rsidRDefault="0075386E" w:rsidP="0075386E">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="0075386E">
+    <w:p w14:paraId="1DBB37BC" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Council does not require consent of an individual to disclose their personal information to a Councillor. It is considered that the individual has provided implied consent to the processing of their personal data that is reasonably necessary to pursue the complaint. We will require written consent from any other 3rd party to act on behalf of an individual.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32420A85" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="0075386E" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="040C65B5" w14:textId="271D9784" w:rsidR="005B2EAE" w:rsidRPr="00182964" w:rsidRDefault="005B2EAE" w:rsidP="005B2EAE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Copies of this complaints policy are available online via our website and social media and at our offices. The Council will consider residents requests to make this complaints policy available in an accessible format where required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32420A85" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Social Media</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A9A6A62" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="0075386E" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="2A9A6A62" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Please contact us via our official social media pages on Facebook and X (formerly Twitter). Please note, only our official social media pages are monitored. Where a complaint is received via social media, we will only communicate with you via </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>the direct</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> messaging (DM) or private messaging function in line with Data Protection legislation and to ensure that your privacy and confidentiality is maintained.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00EFF1D2" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="0075386E" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="00EFF1D2" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">You can access our </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:proofErr w:type="gramStart"/>
-        <w:r w:rsidRPr="0075386E">
+        <w:r w:rsidRPr="00182964">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en" w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>Social Media Pages</w:t>
         </w:r>
         <w:proofErr w:type="gramEnd"/>
       </w:hyperlink>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="101CABF5" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="0075386E" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="101CABF5" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc95140939"/>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>How the Council will deal with your complaint - Formal Stage</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="0197D667" w14:textId="77777777" w:rsidR="00BC2559" w:rsidRPr="003E086B" w:rsidRDefault="00BC2559" w:rsidP="00C12867">
+    <w:p w14:paraId="0197D667" w14:textId="77777777" w:rsidR="00BC2559" w:rsidRPr="00182964" w:rsidRDefault="00BC2559" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E086B">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Corporate Complaints process has two stages, except for Children’s and Public Health complaints, which have approximately three stages, and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="003E086B">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adult</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="003E086B">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> complaints, which follow a single-stage process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="130C9EAF" w14:textId="6348F97B" w:rsidR="00C12867" w:rsidRPr="0075386E" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="130C9EAF" w14:textId="6348F97B" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075386E">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Stage One</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66306A80" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AE5145">
+    <w:p w14:paraId="66306A80" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>At Stage One the investigation involves the complaint being considered by an experienced officer from the department the complaint is regarding. In cases where the complaint concerns more than one Council service, the Council will ensure that the response is coordinated, and a collective response will be given to all issues raised.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A72A2EA" w14:textId="26C88F76" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AE5145">
+    <w:p w14:paraId="6A72A2EA" w14:textId="4F9FC073" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Council will acknowledge receipt of a complaint within 5 working days. The acknowledgement will provide the contact details of the officer investigating the complaint and the time frame for a response.</w:t>
       </w:r>
-      <w:r w:rsidR="00887700">
+      <w:r w:rsidR="00887700" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00887700">
+      <w:r w:rsidR="005B2EAE" w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The acknowledgement will set out our understanding of the complaint, the outcomes the resident is seeking, and what aspects we will and will not consider. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CA6994" w14:textId="01179B3F" w:rsidR="005B2EAE" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We will respond to a Stage One complaint within 10 working days</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2EAE" w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the complaint being acknowledged</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. We aim to resolve most complaints during this stage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00857C32" w:rsidRPr="00887700">
+      <w:r w:rsidR="00857C32" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00887700" w:rsidRPr="003E086B">
+      <w:r w:rsidR="00887700" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The Investigating Officer must decide whether an extension to this timescale is needed when considering the complexity of the complaint and then inform the resident of the expected timescale for response. Any extension must be no more than 10 working days without good reason, and the reason(s) must be clearly explained to the resident</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">The Investigating Officer must decide whether an extension to this timescale is needed </w:t>
+      </w:r>
+      <w:r w:rsidR="00887700" w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>If additional complaints are raised during a Stage 1 investigation and they are related to the initial complaint, then they will be incorporated into the response. However, if they come to light after the Stage 1, and are unrelated or would unreasonably delay the initial complaint response, then they would be logged as a new complaint</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="4A662802" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00501BB3" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+        <w:t>when considering the complexity of the complaint and then inform the resident of the expected timescale for response. Any extension must be no more than 10 working days without good reason, and the reason(s) must be clearly explained to the residen</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2EAE" w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27919962" w14:textId="3BF4D419" w:rsidR="005B2EAE" w:rsidRPr="00182964" w:rsidRDefault="005B2EAE" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">During the investigation the Council will agree with the resident suitable intervals for being updated on their complaint. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A36FBCA" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If additional complaints are raised during a Stage 1 investigation and they are related to the initial complaint, then they will be incorporated into the response. However, if they come to light after the Stage 1, and are unrelated or would unreasonably delay the initial complaint response, then they would be logged as a new complaint.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E31D86" w14:textId="30821D90" w:rsidR="000A107B" w:rsidRPr="00182964" w:rsidRDefault="000A107B" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Stage 1 complaint response will be provided to the resident when the answer is known, not when all outstanding actions are completed. If there are any outstanding actions following the Stage 1 response the Council will provide updates to the resident. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41423C3E" w14:textId="77777777" w:rsidR="00CE2805" w:rsidRPr="00182964" w:rsidRDefault="00CE2805" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A662802" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Stage 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C19B456" w14:textId="051DC0EE" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="4C19B456" w14:textId="051DC0EE" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If the complainant is dissatisfied with the outcome of the Stage One response, they can request to escalate their complaint to Stage Two which is the final stage of the complaints process. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11281865" w14:textId="1BA52357" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AE5145">
+    <w:p w14:paraId="11281865" w14:textId="566BB28C" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A Stage Two request should be made within 28 working days</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of the date of the Stage One response. </w:t>
       </w:r>
-      <w:r w:rsidR="00DB1D8A">
-[...60 lines deleted...]
-    <w:p w14:paraId="4788F17D" w14:textId="013B2E83" w:rsidR="00C12867" w:rsidRPr="003E086B" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:r w:rsidR="00DB1D8A" w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Stage 2 complaint will be </w:t>
+      </w:r>
+      <w:r w:rsidR="000A107B" w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>logged, acknowledged and defined</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1D8A" w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within 5 working days</w:t>
+      </w:r>
+      <w:r w:rsidR="000A107B" w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the escalation request being received. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A3C834D" w14:textId="24223D65" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="000A107B" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Following a Stage 2 complaint being logged</w:t>
+      </w:r>
+      <w:r w:rsidR="00C12867" w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, an investigating officer will be appointed. The investigating officer will not have had any previous involvement with the case.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E860C0C" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The investigating officer will review the entire case, such as the original complaint, any background information relating to the complaint matter, the response provided at Stage One and any other information which has relevance to the complaint.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4788F17D" w14:textId="013B2E83" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
-[...55 lines deleted...]
-      <w:r w:rsidR="00887700" w:rsidRPr="003E086B">
+      <w:r w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The timeframe to respond to a Stage Two complaint is 20 working days from the date of acknowledgement except for Children Trust and</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7B49" w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Public Health</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00887700" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Investigating Officer must decide whether an extension to this timescale is needed when considering the complexity of the complaint and then inform the resident of the expected timescale for response. Any extension must be no more than 20 working days without good reason, and the reason(s) must be clearly explained to the resident.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D18D47" w14:textId="77777777" w:rsidR="001C2EAE" w:rsidRDefault="001C2EAE">
-      <w:pPr>
+    <w:p w14:paraId="50D18D47" w14:textId="07B5521C" w:rsidR="001C2EAE" w:rsidRPr="00182964" w:rsidRDefault="000A107B" w:rsidP="000A107B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7397D812" w14:textId="46949675" w:rsidR="001C2EAE" w:rsidRDefault="001C2EAE">
+      <w:r w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Stage 2 complaint response will be provided to the resident when the answer is known, not when all outstanding actions are completed. If there are any outstanding </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">actions following the Stage 2 response the Council will provide updates to the resident. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7397D812" w14:textId="46949675" w:rsidR="001C2EAE" w:rsidRPr="00182964" w:rsidRDefault="001C2EAE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C2EAE">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Adult Social Care </w:t>
       </w:r>
-      <w:r w:rsidR="00CE2805" w:rsidRPr="003E086B">
+      <w:r w:rsidR="00CE2805" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Statutory </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C2EAE">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Complaints Procedure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="773F9286" w14:textId="77777777" w:rsidR="00E9272F" w:rsidRPr="00E9272F" w:rsidRDefault="00E9272F" w:rsidP="00E9272F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E9272F">
+    <w:p w14:paraId="773F9286" w14:textId="77777777" w:rsidR="00E9272F" w:rsidRPr="00182964" w:rsidRDefault="00E9272F" w:rsidP="00E9272F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You may want to talk about your concerns informally with the staff or manager of the service you are complaining about. We encourage you to do this, as you may be able to sort out the problem at this stage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE514EA" w14:textId="77777777" w:rsidR="00E9272F" w:rsidRPr="00E9272F" w:rsidRDefault="00E9272F" w:rsidP="00E9272F">
+    <w:p w14:paraId="5CE514EA" w14:textId="77777777" w:rsidR="00E9272F" w:rsidRPr="00182964" w:rsidRDefault="00E9272F" w:rsidP="00E9272F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E9272F">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Similarly</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E9272F">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> if you ring to register your </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E9272F">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>complaint</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E9272F">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> we will ask an officer to contact you </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E9272F">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E9272F">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> try and sort the matter out to your satisfaction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B60471F" w14:textId="77777777" w:rsidR="00E9272F" w:rsidRPr="00E9272F" w:rsidRDefault="00E9272F" w:rsidP="00E9272F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E9272F">
+    <w:p w14:paraId="5B60471F" w14:textId="77777777" w:rsidR="00E9272F" w:rsidRPr="00182964" w:rsidRDefault="00E9272F" w:rsidP="00E9272F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you find you cannot sort out the problem within 48 hours (two days) of making the complaint, you can then contact </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E9272F">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E9272F">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the matter will be dealt with formally.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1795629B" w14:textId="77777777" w:rsidR="00E9272F" w:rsidRPr="00E9272F" w:rsidRDefault="00E9272F" w:rsidP="00E9272F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E9272F">
+    <w:p w14:paraId="1795629B" w14:textId="77777777" w:rsidR="00E9272F" w:rsidRPr="00182964" w:rsidRDefault="00E9272F" w:rsidP="00E9272F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ways of logging a complaint for Adult Social Care</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B2B6269" w14:textId="77777777" w:rsidR="00887700" w:rsidRDefault="00E9272F" w:rsidP="00E9272F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E9272F">
+    <w:p w14:paraId="6B2B6269" w14:textId="77777777" w:rsidR="00887700" w:rsidRPr="00182964" w:rsidRDefault="00E9272F" w:rsidP="00E9272F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online: </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidRPr="00E9272F">
+        <w:r w:rsidRPr="00182964">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Contact us online via MySandwell</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E9272F">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidRPr="00E9272F">
+        <w:r w:rsidRPr="00182964">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>customer_services@sandwell.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E9272F">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Phone: 0121 569 7867</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E9272F">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Write in: Customer Feedback Team, Sandwell Council, </w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="00887700">
+        <w:t>Write in: Customer Feedback Team, Sandwell Council, Roway Lane, Oldbury, B69 3ES</w:t>
+      </w:r>
+      <w:r w:rsidR="00887700" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20FCEC62" w14:textId="672AAC93" w:rsidR="00BC2559" w:rsidRPr="003E086B" w:rsidRDefault="00931D95" w:rsidP="00E9272F">
+    <w:p w14:paraId="20FCEC62" w14:textId="672AAC93" w:rsidR="00BC2559" w:rsidRPr="00182964" w:rsidRDefault="00931D95" w:rsidP="00E9272F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E086B">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Adult statutory complaints process consists of a single stage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39182F89" w14:textId="2AC381CD" w:rsidR="00E9272F" w:rsidRPr="00E9272F" w:rsidRDefault="00E9272F" w:rsidP="00E9272F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E9272F">
+    <w:p w14:paraId="39182F89" w14:textId="2AC381CD" w:rsidR="00E9272F" w:rsidRPr="00182964" w:rsidRDefault="00E9272F" w:rsidP="00E9272F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Formal stage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE47069" w14:textId="328B710E" w:rsidR="00E9272F" w:rsidRPr="00E9272F" w:rsidRDefault="00E9272F" w:rsidP="00E9272F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E9272F">
+    <w:p w14:paraId="6FE47069" w14:textId="328B710E" w:rsidR="00E9272F" w:rsidRPr="00182964" w:rsidRDefault="00E9272F" w:rsidP="00E9272F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We will acknowledge your complaint and</w:t>
       </w:r>
-      <w:r w:rsidR="008C0901">
+      <w:r w:rsidR="008C0901" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008C0901" w:rsidRPr="003E086B">
+      <w:r w:rsidR="008C0901" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>once it is allocated for formal investigation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E9272F">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> give you the details of the officer who will investigate and respond to it. The investigating officer will be independent of the service area you are complaining about. They will contact you to discuss your complaint and agree your complaint and desired outcomes. You will be asked to review and agree the complaints/desired outcomes.  Once this has been agreed with you officers will aim to investigate and issue a response within 30 working days.  If they need more time they will </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E9272F">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contact</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E9272F">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> you.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B95D96" w14:textId="77777777" w:rsidR="00E9272F" w:rsidRPr="00E9272F" w:rsidRDefault="00E9272F" w:rsidP="00E9272F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E9272F">
+    <w:p w14:paraId="29B95D96" w14:textId="77777777" w:rsidR="00E9272F" w:rsidRPr="00182964" w:rsidRDefault="00E9272F" w:rsidP="00E9272F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Once they have investigated your complaint they will send you a written response. This will advise you that if you are not satisfied with the response you can go to the Local Government Ombudsman.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77089452" w14:textId="77777777" w:rsidR="00E9272F" w:rsidRPr="00E9272F" w:rsidRDefault="00E9272F" w:rsidP="00E9272F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E9272F">
+    <w:p w14:paraId="77089452" w14:textId="77777777" w:rsidR="00E9272F" w:rsidRPr="00182964" w:rsidRDefault="00E9272F" w:rsidP="00E9272F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You may also be interested in...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F2EF62B" w14:textId="77777777" w:rsidR="00E9272F" w:rsidRDefault="00E9272F" w:rsidP="00E9272F">
+    <w:p w14:paraId="1F2EF62B" w14:textId="013317ED" w:rsidR="00E9272F" w:rsidRDefault="00E9272F" w:rsidP="00E9272F">
       <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidRPr="00E9272F">
+        <w:r w:rsidR="00FA644B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>The Adult Social Care annual complaints feedback report 2023-24</w:t>
+          <w:t>The Adult Social Care annual complaints fee</w:t>
+        </w:r>
+        <w:r w:rsidR="00FA644B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>d</w:t>
+        </w:r>
+        <w:r w:rsidR="00FA644B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>back report 2024-25</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="74D0FDF2" w14:textId="77777777" w:rsidR="00F613C2" w:rsidRPr="00E9272F" w:rsidRDefault="00F613C2" w:rsidP="00E9272F">
-[...8 lines deleted...]
-    <w:p w14:paraId="4EBD06ED" w14:textId="673BEB64" w:rsidR="00C12867" w:rsidRPr="00F613C2" w:rsidRDefault="00C12867" w:rsidP="00F613C2">
+    <w:p w14:paraId="1A077FE4" w14:textId="77777777" w:rsidR="00FA644B" w:rsidRDefault="00FA644B" w:rsidP="00E9272F"/>
+    <w:p w14:paraId="74D0FDF2" w14:textId="77777777" w:rsidR="00F613C2" w:rsidRPr="00182964" w:rsidRDefault="00F613C2" w:rsidP="00E9272F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="653FBB91" w14:textId="77777777" w:rsidR="00241C6A" w:rsidRDefault="00241C6A" w:rsidP="00F613C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc95140940"/>
-      <w:r w:rsidRPr="00F613C2">
+    </w:p>
+    <w:p w14:paraId="2C5652E2" w14:textId="77777777" w:rsidR="00241C6A" w:rsidRDefault="00241C6A" w:rsidP="00F613C2">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E81FBD1" w14:textId="77777777" w:rsidR="00241C6A" w:rsidRDefault="00241C6A" w:rsidP="00F613C2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EBD06ED" w14:textId="06B6665F" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00F613C2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Local Government and Social Care Ombudsman and the Housing Ombudsman Service</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="5912D898" w14:textId="77777777" w:rsidR="00931D95" w:rsidRPr="003E086B" w:rsidRDefault="00931D95" w:rsidP="00931D95">
+    <w:p w14:paraId="5912D898" w14:textId="77777777" w:rsidR="00931D95" w:rsidRPr="00182964" w:rsidRDefault="00931D95" w:rsidP="00931D95">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E086B">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">If the complainant remains dissatisfied after receiving the Stage Two response, they may escalate their complaint to the </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E086B">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rStyle w:val="whitespace-normal"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Local Government and Social Care Ombudsman</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E086B">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E086B">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rStyle w:val="whitespace-normal"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Housing Ombudsman Service</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E086B">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430C3694" w14:textId="77777777" w:rsidR="00931D95" w:rsidRPr="003E086B" w:rsidRDefault="00931D95" w:rsidP="00931D95">
+    <w:p w14:paraId="430C3694" w14:textId="77777777" w:rsidR="00931D95" w:rsidRPr="00182964" w:rsidRDefault="00931D95" w:rsidP="00931D95">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E086B">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>For Adult statutory complaints, which follow a single-stage process, the complainant may escalate their complaint to the relevant Ombudsman after the Stage One response.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4696B32B" w14:textId="77777777" w:rsidR="00931D95" w:rsidRPr="003E086B" w:rsidRDefault="00931D95" w:rsidP="00931D95">
+    <w:p w14:paraId="4696B32B" w14:textId="77777777" w:rsidR="00931D95" w:rsidRPr="00182964" w:rsidRDefault="00931D95" w:rsidP="00931D95">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E086B">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">These services are free to use and operate independently of </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E086B">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rStyle w:val="whitespace-normal"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Sandwell Metropolitan Borough Council</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E086B">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. Contact details for the appropriate Ombudsman will be provided in the Council’s Stage Two response.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="052B938F" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AE5145">
+    <w:p w14:paraId="052B938F" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Ombudsman’s service is the final stage for complaints about the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Council,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> their investigations are independent to the Council. The Ombudsman service will assess the complaint and advise the Council if they decide to initiate an investigation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C88D25" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AE5145">
+    <w:p w14:paraId="73C88D25" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Ombudsman can be approached at any stage of the Council’s complaints process. However, the Ombudsman will normally only consider complaints once complainants have exhausted the Council’s complaints process</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FDBA71F" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AE5145">
+    <w:p w14:paraId="6FDBA71F" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If you require further information, please click the following links:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A732A4" w14:textId="72D27319" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="58A732A4" w14:textId="72D27319" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidRPr="00AE5145">
+        <w:r w:rsidRPr="00182964">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">Local </w:t>
         </w:r>
         <w:proofErr w:type="gramStart"/>
-        <w:r w:rsidRPr="00AE5145">
+        <w:r w:rsidRPr="00182964">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">Government </w:t>
         </w:r>
-        <w:r w:rsidR="0048520B">
+        <w:r w:rsidR="0048520B" w:rsidRPr="00182964">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> and</w:t>
         </w:r>
         <w:proofErr w:type="gramEnd"/>
-        <w:r w:rsidR="0048520B">
+        <w:r w:rsidR="0048520B" w:rsidRPr="00182964">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> Social Care </w:t>
         </w:r>
-        <w:r w:rsidRPr="00AE5145">
+        <w:r w:rsidRPr="00182964">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Ombudsman</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="214EAA73" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="214EAA73" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidRPr="00AE5145">
+        <w:r w:rsidRPr="00182964">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>The Housing Ombudsman</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61EDD4B1" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AE5145">
+    <w:p w14:paraId="61EDD4B1" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You can access our Ombudsman Code Self-Assessments by going to the Housing Complaints Performance Data Section on our website. Click the following link to go to our webpage:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1389291F" w14:textId="4819A153" w:rsidR="00382A55" w:rsidRDefault="00C12867" w:rsidP="00C217B1">
+    <w:p w14:paraId="1389291F" w14:textId="4819A153" w:rsidR="00382A55" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C217B1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidRPr="00AE5145">
+        <w:r w:rsidRPr="00182964">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Complaint Handling Code Self-Assessment form</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="272975C1" w14:textId="77777777" w:rsidR="0066474A" w:rsidRDefault="0066474A" w:rsidP="00C217B1">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="0066474A">
+    <w:p w14:paraId="272975C1" w14:textId="77777777" w:rsidR="0066474A" w:rsidRPr="00182964" w:rsidRDefault="0066474A" w:rsidP="00C217B1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3531C2B1" w14:textId="77777777" w:rsidR="00241C6A" w:rsidRDefault="00241C6A" w:rsidP="0066474A">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc95140941"/>
+    </w:p>
+    <w:p w14:paraId="0B8D0F8D" w14:textId="77777777" w:rsidR="00241C6A" w:rsidRDefault="00241C6A" w:rsidP="0066474A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63F9A179" w14:textId="77777777" w:rsidR="00241C6A" w:rsidRDefault="00241C6A" w:rsidP="0066474A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7987F066" w14:textId="77777777" w:rsidR="00241C6A" w:rsidRDefault="00241C6A" w:rsidP="0066474A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C78493E" w14:textId="77777777" w:rsidR="00241C6A" w:rsidRDefault="00241C6A" w:rsidP="0066474A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DD683E0" w14:textId="77777777" w:rsidR="00241C6A" w:rsidRDefault="00241C6A" w:rsidP="0066474A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="046892A7" w14:textId="77777777" w:rsidR="00241C6A" w:rsidRDefault="00241C6A" w:rsidP="0066474A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2983EE66" w14:textId="77777777" w:rsidR="00241C6A" w:rsidRDefault="00241C6A" w:rsidP="0066474A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="261F91A0" w14:textId="3ACEC5B8" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="0066474A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Complaints that cannot be considered under this policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="24226DC9" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AE5145">
+    <w:p w14:paraId="24226DC9" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>There are certain types of issues and complaints that fall outside this policy. This list is a general guide but not exhaustive and includes matters such as:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57DA7682" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="57DA7682" w14:textId="0E57E0D4" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
-[...8 lines deleted...]
-    <w:p w14:paraId="730145CB" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:r w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a request for a service (e.g. a report of a single service failure)</w:t>
+      </w:r>
+      <w:r w:rsidR="00744DBD" w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730145CB" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>objections about a provision for which there is an alternative process, e.g. appeals, reviews or tribunal processes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12DF8485" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="12DF8485" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a complaint where the complainant or Council has started legal proceedings in respect of the matter being complained about</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23EB9AE4" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="23EB9AE4" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a complaint that has already been decided by a court or independent tribunal,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A1D5A0" w14:textId="50C8630E" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="20A1D5A0" w14:textId="50C8630E" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a Statutory complaint about</w:t>
       </w:r>
-      <w:r w:rsidR="009A7B49">
+      <w:r w:rsidR="009A7B49" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Public Health or Children’s Services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8D28D3" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="7B8D28D3" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>allegations of fraud or corruption (which would be more appropriate to be dealt with by the Council’s Anti-Fraud or Whistle Blowing procedure)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71640E5A" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="71640E5A" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a complaint about a Councillor. The Council’s Monitoring Officer will consider these complaints.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26877B86" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="26877B86" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a complaint about a personnel matter, including appointments, terms and conditions of employment (or disciplinary issues)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="369A7BA7" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="369A7BA7" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a complaint about a Council policy e.g. The Council’s implementation of a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Government</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F868371" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="5F868371" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Insurance claims</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="466D74B8" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="466D74B8" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a complaint which the complainant has known about for more than twelve months before registering it</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70239B8B" w14:textId="77777777" w:rsidR="00C12867" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="70239B8B" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a complaint that has been previously investigated, responded to and concluded</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1111E236" w14:textId="50CE0553" w:rsidR="008C0901" w:rsidRPr="0066474A" w:rsidRDefault="008C0901" w:rsidP="00C12867">
+    <w:p w14:paraId="1111E236" w14:textId="50CE0553" w:rsidR="008C0901" w:rsidRPr="00182964" w:rsidRDefault="008C0901" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066474A">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a complaint made by a responsible body (NHS body, primary care provider or independent provider.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0390E3F1" w14:textId="77777777" w:rsidR="00382A55" w:rsidRDefault="00C12867" w:rsidP="00382A55">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AE5145">
+    <w:p w14:paraId="0390E3F1" w14:textId="77777777" w:rsidR="00382A55" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00382A55">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>When the Council cannot consider a complaint under this policy, you will be advised and provided with any alternative options that may be available. A complaint will be accepted by the Council unless there is a valid reason not to do so.</w:t>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="_Toc95140942"/>
     </w:p>
-    <w:p w14:paraId="5DC6F397" w14:textId="77777777" w:rsidR="00382A55" w:rsidRDefault="00382A55">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5DC6F397" w14:textId="77777777" w:rsidR="00382A55" w:rsidRPr="00182964" w:rsidRDefault="00382A55">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BD5EE4" w14:textId="688552D0" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00382A55">
+    <w:p w14:paraId="39BD5EE4" w14:textId="688552D0" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00382A55">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Complaints and Enquiries from an MP or Councillor</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="30EE317D" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AE5145">
+    <w:p w14:paraId="30EE317D" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The complaints policy is intended for individual citizens to seek resolution to an issue. A Member of Parliament (MP) or Councillor can make a formal complaint or an enquiry on behalf of a constituent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CED4806" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AE5145">
+    <w:p w14:paraId="3CED4806" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Council distinguishes between an enquiry and a complaint made on behalf of a constituent. Complaints made via an MP or Councillor will not be processed through the Complaints process. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F0F02F" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AE5145">
+    <w:p w14:paraId="75F0F02F" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Enquiries from a MP or Councillor will be handled outside the Complaints process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373B2B65" w14:textId="77777777" w:rsidR="00C12867" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AE5145">
+    <w:p w14:paraId="373B2B65" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you wish to make a complaint about your Councillor concerning a breach of the Members Code of Conduct.  These types of complaints are investigated by the Council’s Monitoring Officer.  The Monitoring Officer who will be in contact with you within 5 working days to acknowledge your complaint and advise what next steps will be. Please click </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidRPr="00AE5145">
+        <w:r w:rsidRPr="00182964">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to access the complaint form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D6D7715" w14:textId="77777777" w:rsidR="00BC2013" w:rsidRPr="00AE5145" w:rsidRDefault="00BC2013" w:rsidP="00C12867">
-[...9 lines deleted...]
-    <w:p w14:paraId="73FC7FF4" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="1D6D7715" w14:textId="77777777" w:rsidR="00BC2013" w:rsidRPr="00182964" w:rsidRDefault="00BC2013" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73FC7FF4" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc95140943"/>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Putting things right - remedies and redress</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="38C5B1AC" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AE5145">
+    <w:p w14:paraId="38C5B1AC" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The objective of redress is to rectify any mistakes or problems at the earliest opportunity. The Council will acknowledge faults when they occur and take responsibility for putting things right and avoiding a reoccurrence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="133DDB0B" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AE5145">
+    <w:p w14:paraId="133DDB0B" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Following an investigation into a complaint, if it is recognised that the service did not meet the required standards, the Council will:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4708FA61" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="4708FA61" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apologise where appropriate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E7A3CB8" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="3E7A3CB8" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rectify the mistake or problem within an agreed time frame and provide you with the service you should have received</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="727844BE" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="727844BE" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>make a decision that should have been made earlier</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF22E6E" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="0AF22E6E" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>review practice, policy or procedure as appropriate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07EBD9C0" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AE5145">
+    <w:p w14:paraId="07EBD9C0" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in some cases, it may be appropriate to offer financial recompense to recognise time and trouble taken to resolve an issue, or for any distress that may have been caused due to incorrect action or failure to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>take</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>action</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. In such cases the Council will seek guidance from the Ombudsman’s service.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C4AA329" w14:textId="3753030F" w:rsidR="00382A55" w:rsidRDefault="00C12867" w:rsidP="00382A55">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AE5145">
+    <w:p w14:paraId="3C4AA329" w14:textId="3753030F" w:rsidR="00382A55" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00382A55">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If any remedy is offered by the Council, this will reflect the impact on the individual as result of any fault identified. The remedy offered will set out what will happen and by when, in agreement with the individual where appropriate. Any remedy proposed is followed through to completion. </w:t>
       </w:r>
       <w:bookmarkStart w:id="14" w:name="_Toc95140944"/>
     </w:p>
-    <w:p w14:paraId="06A93191" w14:textId="77777777" w:rsidR="00382A55" w:rsidRDefault="00382A55">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="06A93191" w14:textId="77777777" w:rsidR="00382A55" w:rsidRPr="00182964" w:rsidRDefault="00382A55">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6BC6E2" w14:textId="60C65267" w:rsidR="00C12867" w:rsidRPr="00F613C2" w:rsidRDefault="00C12867" w:rsidP="00382A55">
+    <w:p w14:paraId="2F6BC6E2" w14:textId="60C65267" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00382A55">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F613C2">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Statutory Complaints - Children’s Service and </w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
-      <w:r w:rsidR="009A7B49" w:rsidRPr="00F613C2">
+      <w:r w:rsidR="009A7B49" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Public Health</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B9A5DD" w14:textId="78C4FDEC" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AE5145">
+    <w:p w14:paraId="54B9A5DD" w14:textId="78C4FDEC" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>There is a statutory process laid down by law for handling complaints about Public Health and Children’s Services. This includes any relevant service that is commissioned or provided by an external contractor on behalf of the Council.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478E7C78" w14:textId="77777777" w:rsidR="00BC2013" w:rsidRDefault="00BC2013" w:rsidP="00C12867">
+    <w:p w14:paraId="478E7C78" w14:textId="77777777" w:rsidR="00BC2013" w:rsidRPr="00182964" w:rsidRDefault="00BC2013" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="711D0059" w14:textId="567E54F7" w:rsidR="00C12867" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="711D0059" w14:textId="567E54F7" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1BAD">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Public Health</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1BAD">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A35A36" w14:textId="39E0EB15" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AE5145">
+    <w:p w14:paraId="00A35A36" w14:textId="39E0EB15" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A statutory Public Health complaint is an expression of dissatisfaction in relation to a service provided, action taken or refusal of service by Public Health or its commissioned Providers. A complaint must qualify under the Public Health complaints legislation</w:t>
       </w:r>
-      <w:r w:rsidR="00577A11">
+      <w:r w:rsidR="00577A11" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA3C571" w14:textId="77777777" w:rsidR="00BC2013" w:rsidRDefault="00BC2013" w:rsidP="00C12867">
+    <w:p w14:paraId="7AA3C571" w14:textId="77777777" w:rsidR="00BC2013" w:rsidRPr="00182964" w:rsidRDefault="00BC2013" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="557F59B6" w14:textId="6641854D" w:rsidR="00C12867" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="557F59B6" w14:textId="6641854D" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1BAD">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Children’s Services</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1BAD">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A188D1" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AE5145">
+    <w:p w14:paraId="11A188D1" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A statutory children’s complaint is an expression of dissatisfaction in relation to the Council’s duties under the Children Act 1989, to ensure children are safeguarded and their welfare is promoted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D0A6A67" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="7D0A6A67" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId33" w:history="1">
-        <w:r w:rsidRPr="00AE5145">
+        <w:r w:rsidRPr="00182964">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Further information on Sandwell Council’s Children Trust can be found on the website by clicking here</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13A0DF44" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AE5145">
+    <w:p w14:paraId="13A0DF44" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If your complaint is regarding one of these departments, you will be advised under which process your complaint will be considered.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A07984" w14:textId="77777777" w:rsidR="00382A55" w:rsidRDefault="00C12867" w:rsidP="00382A55">
-[...30 lines deleted...]
-        <w:t>Headteacher and then the Chair of the school’s governing body. You will be informed which procedure you need to follow when making a complaint.</w:t>
+    <w:p w14:paraId="02A07984" w14:textId="77777777" w:rsidR="00382A55" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00382A55">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Complaints about schools or colleges are not considered by the Council. Schools have their own complaint process. Complaints about a school or a staff member of the school should be made to the school’s Headteacher and then the Chair of the school’s governing body. You will be informed which procedure you need to follow when making a complaint.</w:t>
       </w:r>
       <w:bookmarkStart w:id="15" w:name="_Toc95140945"/>
     </w:p>
-    <w:p w14:paraId="16A2D31B" w14:textId="77777777" w:rsidR="00382A55" w:rsidRDefault="00382A55">
-[...18 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="71F6CA44" w14:textId="77777777" w:rsidR="00241C6A" w:rsidRDefault="00241C6A" w:rsidP="00241C6A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09A23F8E" w14:textId="66700182" w:rsidR="00C12867" w:rsidRPr="00241C6A" w:rsidRDefault="00C12867" w:rsidP="00241C6A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Housing Services</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="306CD778" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="306CD778" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you wish to make a complaint or a compliment concerning housing, please click into the link below for further information </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1"/>
     </w:p>
-    <w:p w14:paraId="5A92E8DD" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="5A92E8DD" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidRPr="00AE5145">
+        <w:r w:rsidRPr="00182964">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Housing Complaint and Compliment Guide</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50FC510F" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="50FC510F" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>For information on our housing complaints performance please click on the link below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ABE8011" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="7ABE8011" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId36" w:history="1">
-        <w:r w:rsidRPr="00AE5145">
+        <w:r w:rsidRPr="00182964">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Housing Complaints Performance Data</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79440149" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="79440149" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc95140946"/>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>How to make a Compliment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F24A20" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="40F24A20" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>How to pay us a compliment if you feel that the council has given you the best service we can.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A128A2A" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="2A128A2A" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="244B2D40" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="244B2D40" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Compliments about a service you have received from a department or a person are always welcome. We will then ensure that the people, or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>service,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> you are complimenting are informed and congratulated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7313A85E" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="7313A85E" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>How to send a compliment:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="542F2039" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="542F2039" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Mysandwellportal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>https:my.sandwell.gov.uk</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF41123" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="2EF41123" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
-        <w:r w:rsidRPr="00AE5145">
+        <w:r w:rsidRPr="00182964">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:spacing w:val="4"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en" w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>customer_services@sandwell.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64422ACD" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="64422ACD" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Compliments can also be made in writing to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5970F86D" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="5970F86D" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Customer Services Team</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br/>
         <w:t>SMBC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br/>
         <w:t>Direct 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AE5145">
+        <w:t>Roway Lane</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Roway</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AE5145">
+        <w:br/>
+        <w:t>Oldbury</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Lane</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AE5145">
+        <w:br/>
+        <w:t>B69 3ES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF75466" w14:textId="6EADC5F9" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:br/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AE5145">
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:br/>
-[...5 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:t>Or Telephone 0121 569 78</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF6442" w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>67</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DCD4FEA" w14:textId="2649EE92" w:rsidR="00382A55" w:rsidRDefault="00382A55">
+    <w:p w14:paraId="3516A9BE" w14:textId="77777777" w:rsidR="00241C6A" w:rsidRDefault="00241C6A" w:rsidP="00241C6A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc95140947"/>
+    </w:p>
+    <w:p w14:paraId="3702AB14" w14:textId="7C69F315" w:rsidR="00241C6A" w:rsidRPr="00241C6A" w:rsidRDefault="00C12867" w:rsidP="00241C6A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...6 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00241C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Managing unreasonable complainant behaviour</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="609CC1C1" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AE5145">
+    <w:p w14:paraId="609CC1C1" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Council want to deal with complainants in way that is open, fair and proportionate. In a minority of cases people pursue their complaints in a way that is unreasonable. Complainants may behave unacceptably or be unreasonably persistent in their contact with the Council. This is resource intensive and hinders our services to other customers. We will not tolerate abusive, offensive, threatening or other forms of unacceptable or unreasonable behaviour. The Council has a policy for managing unreasonable complainants. When we identify that a person is behaving in an unreasonable </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>manner</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> we will inform the complainant and may take some or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>all of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the following steps:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C1EE0A" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="78C1EE0A" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>review the case and ensure that the issues in hand have been considered properly</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D5E92C" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="42D5E92C" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>decide whether the policy is appropriate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="235F1A6C" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="235F1A6C" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>decide what restrictions will be placed on future contacts and for how long</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1285681F" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="1285681F" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>decide what type of contact we will continue to have with the complainant and the frequency of that contact</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F81A4C" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="22F81A4C" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>decide when restrictions will be lifted or whether it should continue</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23158F75" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="23158F75" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>provide details of your right of review against the decision to restrict contact</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2D37AD" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0D2D37AD" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Further information regarding Unreasonably Persistent behaviour can be found by clicking on the link below:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ABD95DB" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="1ABD95DB" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId38" w:history="1">
-        <w:r w:rsidRPr="00AE5145">
+        <w:r w:rsidRPr="00182964">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Unreasonably Persistent behaviour procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="613C4E96" w14:textId="77777777" w:rsidR="00382A55" w:rsidRDefault="00C12867" w:rsidP="00382A55">
+    <w:p w14:paraId="613C4E96" w14:textId="77777777" w:rsidR="00382A55" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00382A55">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Hlk156303613"/>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Any restrictions placed on an individual’s contact due to unacceptable behaviour are proportionate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>have</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>regard</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the provisions of the Equality Act 2010</w:t>
       </w:r>
       <w:bookmarkStart w:id="19" w:name="_Toc95140948"/>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="4AAE92FE" w14:textId="77777777" w:rsidR="00382A55" w:rsidRDefault="00382A55">
-[...18 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="35F68C34" w14:textId="77777777" w:rsidR="00241C6A" w:rsidRDefault="00241C6A" w:rsidP="00241C6A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27E2E77D" w14:textId="08BF824D" w:rsidR="00C12867" w:rsidRPr="00241C6A" w:rsidRDefault="00C12867" w:rsidP="00241C6A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Confidentiality and disclosure</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="46D76A12" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AE5145">
+    <w:p w14:paraId="46D76A12" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Council handles complaints in accordance with the requirements of Data Protection Act 2018.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="510D0F34" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AE5145">
+    <w:p w14:paraId="510D0F34" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>It is necessary to collect, store and use personal data to administer and investigate any complaint made to the Council. The Council will only use this information to deal with your complaint.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D0D0F7C" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="7D0D0F7C" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE5145">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All complaints information will be collected and held on a system which will only be accessible by staff handling and responding to complaints.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791800D4" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AE5145">
+    <w:p w14:paraId="791800D4" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Complainants can make a subject access request (SAR’s) under the Data Protection Act for information that is held on them by the Council. The Council will follow the Information Commissioner’s guidance that states material on complaint files constitutes the complainant’s personal data, so any material sent to the Council is usually disclosable under the Act.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E4BDBA" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AE5145">
+    <w:p w14:paraId="28E4BDBA" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Council will not share your information with other organisations without your consent, except for organisations that the Council are contracted with or where the Council is required to do so by law.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A4F5405" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00AE5145" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="6A4F5405" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId39" w:history="1">
-        <w:r w:rsidRPr="00AE5145">
+        <w:r w:rsidRPr="00182964">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>If you require further information, click here</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="204FE213" w14:textId="3E83C51F" w:rsidR="00C12867" w:rsidRPr="00605E8F" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="59DCA90E" w14:textId="77777777" w:rsidR="00241C6A" w:rsidRDefault="00241C6A" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc95140949"/>
-      <w:r w:rsidRPr="00605E8F">
+    </w:p>
+    <w:p w14:paraId="204FE213" w14:textId="79D0C9DA" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>How long the Council will keep your records</w:t>
-[...40 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>How long the Council will keep your records</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="76DF9129" w14:textId="014E577B" w:rsidR="00241C6A" w:rsidRPr="00241C6A" w:rsidRDefault="00C12867" w:rsidP="00241C6A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Council will keep information relating to complaints for three years following closure of the complaint except Children’s, Adult Service and Public Health complaints. Where legal action has been taken, information will be kept for seven years after completion of the action. Following this retention period all information will be destroyed under confidential conditions.</w:t>
+      </w:r>
       <w:bookmarkStart w:id="21" w:name="_Toc95140950"/>
-      <w:r w:rsidRPr="00605E8F">
+    </w:p>
+    <w:p w14:paraId="586E139D" w14:textId="77777777" w:rsidR="00241C6A" w:rsidRDefault="00241C6A" w:rsidP="00C12867">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="369FB774" w14:textId="357EB18C" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Whistle Blowing Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="284DA346" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00605E8F" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="284DA346" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00605E8F">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Sandwell Council has a whistleblowing policy and reporting form (also known as a Confidential Reporting Code) to allow people to raise serious concerns on a confidential basis. For further information please click on the links below:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457D8EDE" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00605E8F" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="457D8EDE" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId40" w:history="1">
-        <w:r w:rsidRPr="00605E8F">
+        <w:r w:rsidRPr="00182964">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en" w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>Whistleblowing policy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00605E8F">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00605E8F">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="321A9EF1" wp14:editId="42505FA3">
             <wp:extent cx="152400" cy="152400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Picture 3" descr="http://www.sandwell.gov.uk/site/images/file_type_icons/DOC.gif"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="http://www.sandwell.gov.uk/site/images/file_type_icons/DOC.gif"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -8149,101 +8164,101 @@
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="152400" cy="152400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00605E8F">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(DOC) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CDEBDB3" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00605E8F" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="49AA97A9" w14:textId="57691FCD" w:rsidR="00A437AA" w:rsidRDefault="00C12867" w:rsidP="00A437AA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId42" w:history="1">
-        <w:r w:rsidRPr="00605E8F">
+        <w:r w:rsidRPr="00182964">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en" w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>Whistleblowing - reporting form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00605E8F">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00605E8F">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2071D31F" wp14:editId="49BD1D1C">
             <wp:extent cx="152400" cy="152400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Picture 4" descr="http://www.sandwell.gov.uk/site/images/file_type_icons/DOC.gif"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4" descr="http://www.sandwell.gov.uk/site/images/file_type_icons/DOC.gif"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -8257,298 +8272,289 @@
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="152400" cy="152400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00605E8F">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(DOC) </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7922CF61" w14:textId="77777777" w:rsidR="00A437AA" w:rsidRDefault="00A437AA" w:rsidP="00C12867">
+      <w:bookmarkStart w:id="22" w:name="_Toc95140951"/>
+    </w:p>
+    <w:p w14:paraId="51472140" w14:textId="77777777" w:rsidR="00241C6A" w:rsidRPr="00241C6A" w:rsidRDefault="00241C6A" w:rsidP="00241C6A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0820812E" w14:textId="4F40845D" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc95140951"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Reasonable Adjustments Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="62086CA5" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00605E8F" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00605E8F">
+    <w:p w14:paraId="62086CA5" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Council is committed to providing excellent customer service and delivering high quality services to our residents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="783CD2D9" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00605E8F" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00605E8F">
+    <w:p w14:paraId="783CD2D9" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This policy sets out what a reasonable adjustment is, how to make a reasonable adjustment to us, our duties and responsibilities and what considerations we will </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00605E8F">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>take into account</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00605E8F">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> when reviewing your request</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5071D806" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00605E8F" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00605E8F">
+    <w:p w14:paraId="5071D806" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We must take reasonable steps in the way that we work to ensure we are compliant with Equality &amp; Diversity legislation and regulations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A794E7F" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00605E8F" w:rsidRDefault="00C12867" w:rsidP="00C12867">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00605E8F">
+    <w:p w14:paraId="3A794E7F" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This policy does not seek to explain how we will approach every situation, it is intended as a general statement of our policy and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC542B0" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00605E8F" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="5AC542B0" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00605E8F">
-[...18 lines deleted...]
-    <w:p w14:paraId="5C9C50FF" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00605E8F" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+      <w:r w:rsidRPr="00182964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>confirms our commitment to improving accessibility for everybody that we deal with;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C9C50FF" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00605E8F">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sets out some of the basic principles of our legal duty to provide reasonable adjustments; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73DC3886" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00605E8F" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="73DC3886" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00605E8F">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sets out the factors that we will </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00605E8F">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>take into account</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00605E8F">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in dealing with requests for reasonable adjustments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6271707A" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00605E8F" w:rsidRDefault="00C12867" w:rsidP="00C12867">
+    <w:p w14:paraId="6271707A" w14:textId="77777777" w:rsidR="00C12867" w:rsidRPr="00182964" w:rsidRDefault="00C12867" w:rsidP="00C12867">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00605E8F">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For further information please click on the link below</w:t>
       </w:r>
-      <w:r w:rsidRPr="00605E8F">
+      <w:r w:rsidRPr="00182964">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CEC5938" w14:textId="728408D2" w:rsidR="006D2AB3" w:rsidRPr="005D079F" w:rsidRDefault="00C12867" w:rsidP="002F11F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId43" w:history="1">
@@ -8556,61 +8562,61 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Link to Reasonable Adjustment Policy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="006D2AB3" w:rsidRPr="005D079F" w:rsidSect="000A1B1C">
       <w:headerReference w:type="even" r:id="rId44"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="283" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7223AAB2" w14:textId="77777777" w:rsidR="000464DE" w:rsidRDefault="000464DE" w:rsidP="00CE4557">
+    <w:p w14:paraId="0037ABF3" w14:textId="77777777" w:rsidR="00F36C55" w:rsidRDefault="00F36C55" w:rsidP="00CE4557">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2588020D" w14:textId="77777777" w:rsidR="000464DE" w:rsidRDefault="000464DE" w:rsidP="00CE4557">
+    <w:p w14:paraId="1F9CD14A" w14:textId="77777777" w:rsidR="00F36C55" w:rsidRDefault="00F36C55" w:rsidP="00CE4557">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8642,75 +8648,75 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E455520" w14:textId="77777777" w:rsidR="000464DE" w:rsidRDefault="000464DE" w:rsidP="00CE4557">
+    <w:p w14:paraId="44BBFFC6" w14:textId="77777777" w:rsidR="00F36C55" w:rsidRDefault="00F36C55" w:rsidP="00CE4557">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40B47844" w14:textId="77777777" w:rsidR="000464DE" w:rsidRDefault="000464DE" w:rsidP="00CE4557">
+    <w:p w14:paraId="4D0AE14F" w14:textId="77777777" w:rsidR="00F36C55" w:rsidRDefault="00F36C55" w:rsidP="00CE4557">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6CC05D88" w14:textId="45C4636E" w:rsidR="00B354E3" w:rsidRPr="00600254" w:rsidRDefault="00BC2013" w:rsidP="00B354E3">
+  <w:p w14:paraId="6CC05D88" w14:textId="45C4636E" w:rsidR="00B354E3" w:rsidRPr="00600254" w:rsidRDefault="00F36C55" w:rsidP="00B354E3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="758487576"/>
         <w:placeholder>
           <w:docPart w:val="8002C51E2F7E40F789A2BEBC39806909"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00B354E3">
           <w:t>[Type here]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
@@ -10927,226 +10933,240 @@
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00927ACC"/>
     <w:rsid w:val="00015D64"/>
     <w:rsid w:val="00036DE9"/>
     <w:rsid w:val="00041A22"/>
     <w:rsid w:val="000464DE"/>
     <w:rsid w:val="00060CA0"/>
+    <w:rsid w:val="000A107B"/>
     <w:rsid w:val="000A1B1C"/>
     <w:rsid w:val="000D1C6B"/>
     <w:rsid w:val="000E22DD"/>
     <w:rsid w:val="000F034A"/>
     <w:rsid w:val="00112411"/>
     <w:rsid w:val="00121FA8"/>
     <w:rsid w:val="001308D8"/>
     <w:rsid w:val="00155E71"/>
     <w:rsid w:val="00162197"/>
+    <w:rsid w:val="00182964"/>
     <w:rsid w:val="0018786E"/>
     <w:rsid w:val="00192924"/>
     <w:rsid w:val="001A161B"/>
     <w:rsid w:val="001A560F"/>
     <w:rsid w:val="001B648E"/>
     <w:rsid w:val="001C16AD"/>
     <w:rsid w:val="001C2EAE"/>
     <w:rsid w:val="001E3115"/>
     <w:rsid w:val="00201C8D"/>
     <w:rsid w:val="00202CA1"/>
     <w:rsid w:val="0021411B"/>
+    <w:rsid w:val="0023635D"/>
     <w:rsid w:val="0024048D"/>
+    <w:rsid w:val="00241C6A"/>
     <w:rsid w:val="00252E93"/>
     <w:rsid w:val="00254364"/>
     <w:rsid w:val="002557E9"/>
     <w:rsid w:val="00264BDC"/>
     <w:rsid w:val="00264D74"/>
     <w:rsid w:val="00280CA1"/>
     <w:rsid w:val="00294152"/>
     <w:rsid w:val="0029575F"/>
+    <w:rsid w:val="002B1357"/>
     <w:rsid w:val="002B6212"/>
     <w:rsid w:val="002D23B2"/>
     <w:rsid w:val="002E5CC3"/>
     <w:rsid w:val="002E6FD5"/>
     <w:rsid w:val="00302A2F"/>
+    <w:rsid w:val="0031411B"/>
+    <w:rsid w:val="0032521B"/>
     <w:rsid w:val="003323D8"/>
     <w:rsid w:val="00337E1F"/>
     <w:rsid w:val="003422EF"/>
     <w:rsid w:val="00347AB3"/>
     <w:rsid w:val="00354672"/>
     <w:rsid w:val="00362003"/>
     <w:rsid w:val="0037001F"/>
     <w:rsid w:val="00372AE7"/>
     <w:rsid w:val="00382A55"/>
     <w:rsid w:val="0039557A"/>
     <w:rsid w:val="00396A9E"/>
     <w:rsid w:val="00397ACE"/>
     <w:rsid w:val="003B00B3"/>
     <w:rsid w:val="003B69C7"/>
     <w:rsid w:val="003B6D88"/>
     <w:rsid w:val="003E086B"/>
     <w:rsid w:val="00406476"/>
     <w:rsid w:val="00410A52"/>
     <w:rsid w:val="0041251D"/>
     <w:rsid w:val="00416683"/>
     <w:rsid w:val="004348F9"/>
     <w:rsid w:val="004359A6"/>
     <w:rsid w:val="00457717"/>
     <w:rsid w:val="004641DA"/>
     <w:rsid w:val="00470139"/>
     <w:rsid w:val="004762BA"/>
     <w:rsid w:val="00484551"/>
     <w:rsid w:val="0048520B"/>
     <w:rsid w:val="004A0E2F"/>
     <w:rsid w:val="004A2A76"/>
     <w:rsid w:val="004B0561"/>
     <w:rsid w:val="004B1915"/>
     <w:rsid w:val="004D49B3"/>
     <w:rsid w:val="004F0CDF"/>
     <w:rsid w:val="004F7B17"/>
     <w:rsid w:val="00501BB3"/>
     <w:rsid w:val="00502296"/>
     <w:rsid w:val="00577A11"/>
     <w:rsid w:val="00592E21"/>
     <w:rsid w:val="00595460"/>
     <w:rsid w:val="005B0F77"/>
+    <w:rsid w:val="005B2EAE"/>
     <w:rsid w:val="005B2FD7"/>
     <w:rsid w:val="005C0F8F"/>
     <w:rsid w:val="005D079F"/>
     <w:rsid w:val="005E4E41"/>
     <w:rsid w:val="005F2D22"/>
     <w:rsid w:val="005F34F4"/>
     <w:rsid w:val="00600254"/>
     <w:rsid w:val="00605E8F"/>
     <w:rsid w:val="00614724"/>
     <w:rsid w:val="00645C35"/>
     <w:rsid w:val="0066474A"/>
     <w:rsid w:val="00666630"/>
     <w:rsid w:val="00685864"/>
     <w:rsid w:val="00685931"/>
     <w:rsid w:val="0069290C"/>
     <w:rsid w:val="006A6132"/>
     <w:rsid w:val="006B500F"/>
     <w:rsid w:val="006D105F"/>
     <w:rsid w:val="006D2AB3"/>
     <w:rsid w:val="00704CFA"/>
     <w:rsid w:val="0071133F"/>
     <w:rsid w:val="007117A5"/>
     <w:rsid w:val="0071366E"/>
     <w:rsid w:val="0072494F"/>
     <w:rsid w:val="007312F7"/>
     <w:rsid w:val="00744739"/>
+    <w:rsid w:val="00744DBD"/>
     <w:rsid w:val="0074522B"/>
     <w:rsid w:val="00745B88"/>
     <w:rsid w:val="00747474"/>
     <w:rsid w:val="0075386E"/>
     <w:rsid w:val="00756764"/>
     <w:rsid w:val="007576A3"/>
     <w:rsid w:val="00772CC9"/>
+    <w:rsid w:val="00785E0B"/>
     <w:rsid w:val="00786D17"/>
     <w:rsid w:val="007A3B29"/>
     <w:rsid w:val="007A60B1"/>
     <w:rsid w:val="007C2383"/>
     <w:rsid w:val="008109B2"/>
     <w:rsid w:val="00813C63"/>
     <w:rsid w:val="00815B97"/>
     <w:rsid w:val="008163A5"/>
     <w:rsid w:val="0082180F"/>
     <w:rsid w:val="008344A2"/>
     <w:rsid w:val="00834CF5"/>
     <w:rsid w:val="00857C32"/>
     <w:rsid w:val="0086234F"/>
     <w:rsid w:val="0086699A"/>
     <w:rsid w:val="00887700"/>
     <w:rsid w:val="008957CF"/>
     <w:rsid w:val="008B0E12"/>
     <w:rsid w:val="008C0901"/>
     <w:rsid w:val="008C3DD6"/>
     <w:rsid w:val="008C7562"/>
     <w:rsid w:val="008F6CCE"/>
     <w:rsid w:val="00911657"/>
     <w:rsid w:val="00927ACC"/>
     <w:rsid w:val="00931D95"/>
     <w:rsid w:val="009410E8"/>
     <w:rsid w:val="00941E25"/>
     <w:rsid w:val="009662BC"/>
     <w:rsid w:val="00975330"/>
     <w:rsid w:val="00981C7F"/>
     <w:rsid w:val="00983FC9"/>
     <w:rsid w:val="0098685F"/>
     <w:rsid w:val="009A7B49"/>
     <w:rsid w:val="009C7CE3"/>
     <w:rsid w:val="009E7CA2"/>
     <w:rsid w:val="00A01F60"/>
     <w:rsid w:val="00A05D49"/>
+    <w:rsid w:val="00A12A47"/>
     <w:rsid w:val="00A155C1"/>
     <w:rsid w:val="00A271C2"/>
     <w:rsid w:val="00A36766"/>
     <w:rsid w:val="00A43083"/>
     <w:rsid w:val="00A437AA"/>
     <w:rsid w:val="00A7146B"/>
     <w:rsid w:val="00A760E2"/>
+    <w:rsid w:val="00A84076"/>
     <w:rsid w:val="00AB2024"/>
     <w:rsid w:val="00AC5FCF"/>
     <w:rsid w:val="00AE5145"/>
     <w:rsid w:val="00AE5D62"/>
     <w:rsid w:val="00AF079B"/>
     <w:rsid w:val="00AF1A26"/>
     <w:rsid w:val="00AF34DF"/>
     <w:rsid w:val="00B0201F"/>
     <w:rsid w:val="00B354E3"/>
     <w:rsid w:val="00B41102"/>
     <w:rsid w:val="00B43592"/>
     <w:rsid w:val="00B46D91"/>
     <w:rsid w:val="00B51F2D"/>
     <w:rsid w:val="00B75E29"/>
     <w:rsid w:val="00B7613A"/>
     <w:rsid w:val="00B83D99"/>
+    <w:rsid w:val="00B92736"/>
     <w:rsid w:val="00B93389"/>
     <w:rsid w:val="00B97443"/>
     <w:rsid w:val="00BC2013"/>
     <w:rsid w:val="00BC2559"/>
     <w:rsid w:val="00BC63A6"/>
     <w:rsid w:val="00BD402D"/>
     <w:rsid w:val="00BE3158"/>
     <w:rsid w:val="00BF6442"/>
     <w:rsid w:val="00C00E1F"/>
+    <w:rsid w:val="00C022A4"/>
     <w:rsid w:val="00C04FC2"/>
     <w:rsid w:val="00C103A9"/>
     <w:rsid w:val="00C12867"/>
     <w:rsid w:val="00C1322D"/>
     <w:rsid w:val="00C1329C"/>
     <w:rsid w:val="00C217B1"/>
     <w:rsid w:val="00C40F29"/>
     <w:rsid w:val="00C42059"/>
     <w:rsid w:val="00C465CF"/>
     <w:rsid w:val="00C62DC1"/>
     <w:rsid w:val="00C62E82"/>
     <w:rsid w:val="00C82925"/>
     <w:rsid w:val="00C91814"/>
     <w:rsid w:val="00CB7AB1"/>
     <w:rsid w:val="00CD1833"/>
     <w:rsid w:val="00CE2805"/>
     <w:rsid w:val="00CE4557"/>
     <w:rsid w:val="00CF47A9"/>
     <w:rsid w:val="00CF579E"/>
     <w:rsid w:val="00D210F5"/>
     <w:rsid w:val="00D31EA6"/>
     <w:rsid w:val="00D3363B"/>
     <w:rsid w:val="00D375F1"/>
     <w:rsid w:val="00D42CF4"/>
     <w:rsid w:val="00D52ECD"/>
@@ -11159,58 +11179,60 @@
     <w:rsid w:val="00DC05DD"/>
     <w:rsid w:val="00DC7EBB"/>
     <w:rsid w:val="00DE1BAD"/>
     <w:rsid w:val="00DE3DD5"/>
     <w:rsid w:val="00DF1D07"/>
     <w:rsid w:val="00E0092C"/>
     <w:rsid w:val="00E46F4F"/>
     <w:rsid w:val="00E478EC"/>
     <w:rsid w:val="00E51DD7"/>
     <w:rsid w:val="00E561D8"/>
     <w:rsid w:val="00E65417"/>
     <w:rsid w:val="00E7740E"/>
     <w:rsid w:val="00E810F3"/>
     <w:rsid w:val="00E81794"/>
     <w:rsid w:val="00E9272F"/>
     <w:rsid w:val="00E951A8"/>
     <w:rsid w:val="00EA45CC"/>
     <w:rsid w:val="00EB5E09"/>
     <w:rsid w:val="00ED0C4A"/>
     <w:rsid w:val="00EE6DC2"/>
     <w:rsid w:val="00EE76B3"/>
     <w:rsid w:val="00EF34AA"/>
     <w:rsid w:val="00EF6E27"/>
     <w:rsid w:val="00F12A63"/>
     <w:rsid w:val="00F24FD4"/>
+    <w:rsid w:val="00F36C55"/>
     <w:rsid w:val="00F613C2"/>
     <w:rsid w:val="00F70736"/>
     <w:rsid w:val="00F735A4"/>
     <w:rsid w:val="00F76FDF"/>
     <w:rsid w:val="00F842AD"/>
     <w:rsid w:val="00F90A52"/>
     <w:rsid w:val="00F918A2"/>
     <w:rsid w:val="00F92289"/>
+    <w:rsid w:val="00FA644B"/>
     <w:rsid w:val="00FB1720"/>
     <w:rsid w:val="00FB2D48"/>
     <w:rsid w:val="00FD7FE4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -12609,66 +12631,73 @@
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D323B0"/>
     <w:rsid w:val="00015D64"/>
     <w:rsid w:val="00036DE9"/>
     <w:rsid w:val="000B2AF4"/>
     <w:rsid w:val="00121FA8"/>
+    <w:rsid w:val="0023635D"/>
     <w:rsid w:val="002967B1"/>
+    <w:rsid w:val="002B1357"/>
+    <w:rsid w:val="0032521B"/>
     <w:rsid w:val="00337E1F"/>
     <w:rsid w:val="00406476"/>
     <w:rsid w:val="00484551"/>
+    <w:rsid w:val="00546014"/>
     <w:rsid w:val="005B0F77"/>
     <w:rsid w:val="006B500F"/>
     <w:rsid w:val="009E7CA2"/>
     <w:rsid w:val="00A01F60"/>
+    <w:rsid w:val="00A84076"/>
     <w:rsid w:val="00B0201F"/>
     <w:rsid w:val="00B51F2D"/>
     <w:rsid w:val="00C103A9"/>
     <w:rsid w:val="00C62DC1"/>
     <w:rsid w:val="00C82925"/>
     <w:rsid w:val="00C91814"/>
+    <w:rsid w:val="00CB5BE8"/>
     <w:rsid w:val="00D323B0"/>
     <w:rsid w:val="00D42CF4"/>
+    <w:rsid w:val="00D772F2"/>
     <w:rsid w:val="00EA45CC"/>
     <w:rsid w:val="00F918A2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -13404,73 +13433,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{291771A2-B67C-4543-96B2-CFCEFDBD3466}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>4525</Words>
-  <Characters>23802</Characters>
+  <Words>4415</Words>
+  <Characters>25172</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>540</Lines>
-  <Paragraphs>267</Paragraphs>
+  <Lines>209</Lines>
+  <Paragraphs>59</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sandwell MBC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28060</CharactersWithSpaces>
+  <CharactersWithSpaces>29528</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sean Russell</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>