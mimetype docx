--- v0 (2025-10-08)
+++ v1 (2026-04-08)
@@ -8,51 +8,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/customizations.xml" ContentType="application/vnd.ms-word.keyMapCustomizations+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2FE2E513" w14:textId="77777777" w:rsidR="00860531" w:rsidRPr="00056E71" w:rsidRDefault="00056E71">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk5971527"/>
       <w:r w:rsidRPr="00056E71">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Switch off Application Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E7AE88A" w14:textId="77777777" w:rsidR="00056E71" w:rsidRDefault="00056E71">
@@ -266,113 +266,125 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="533F866E" w14:textId="77777777" w:rsidR="00056E71" w:rsidRDefault="00056E71" w:rsidP="00056E71">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:ind w:right="226"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk5971668"/>
     </w:p>
-    <w:p w14:paraId="67B23ABB" w14:textId="6A734C89" w:rsidR="003773D7" w:rsidRPr="003773D7" w:rsidRDefault="00B320B4" w:rsidP="00CB7CB2">
+    <w:p w14:paraId="67B23ABB" w14:textId="01762507" w:rsidR="003773D7" w:rsidRPr="00860376" w:rsidRDefault="00B320B4" w:rsidP="00CB7CB2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB7CB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>There</w:t>
       </w:r>
       <w:r w:rsidR="00F36351" w:rsidRPr="00CB7CB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> are permanent traffic signals/pedestrian crossing signals within the vicinity of your proposed works. To facilitate safe working these will need to be switched off by Highway Network Se</w:t>
       </w:r>
       <w:r w:rsidR="000B3A6F" w:rsidRPr="00CB7CB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>rvices. There is a charge of £</w:t>
       </w:r>
       <w:r w:rsidR="00DE2E69" w:rsidRPr="00CB7CB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
+      <w:r w:rsidR="00860376">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
       <w:r w:rsidR="003B0460">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3A6F" w:rsidRPr="00CB7CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on weekdays and £</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2E69" w:rsidRPr="00CB7CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00860376">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
         <w:t>75</w:t>
-      </w:r>
-[...10 lines deleted...]
-        <w:t>750</w:t>
       </w:r>
       <w:r w:rsidR="005A1723" w:rsidRPr="00CB7CB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B3A6F" w:rsidRPr="00CB7CB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00641781" w:rsidRPr="00CB7CB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>ut of hours a</w:t>
       </w:r>
       <w:r w:rsidR="000B3A6F" w:rsidRPr="00CB7CB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
@@ -380,60 +392,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="000B3A6F" w:rsidRPr="00CB7CB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> weekends</w:t>
       </w:r>
       <w:r w:rsidR="00F36351" w:rsidRPr="00CB7CB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for this service</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00CB7CB2" w:rsidRPr="00CB7CB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B44BEC" w14:textId="77777777" w:rsidR="003773D7" w:rsidRPr="003E7B89" w:rsidRDefault="003773D7" w:rsidP="003773D7">
+    <w:p w14:paraId="07B44BEC" w14:textId="77777777" w:rsidR="003773D7" w:rsidRPr="003E7B89" w:rsidRDefault="003773D7" w:rsidP="001820DE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B824770" w14:textId="3B84082D" w:rsidR="00CB7CB2" w:rsidRPr="003E7B89" w:rsidRDefault="00CB7CB2" w:rsidP="003773D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
@@ -633,759 +644,714 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5385"/>
         <w:gridCol w:w="5236"/>
       </w:tblGrid>
       <w:tr w:rsidR="00156018" w:rsidRPr="000B4114" w14:paraId="6F1D9BE6" w14:textId="77777777" w:rsidTr="002E413A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6D694C1D" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="000B4114" w:rsidRDefault="00156018" w:rsidP="000B4114">
+          <w:p w14:paraId="6D694C1D" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="00860376" w:rsidRDefault="00156018" w:rsidP="000B4114">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:ind w:right="226"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk5971719"/>
             <w:bookmarkEnd w:id="2"/>
-            <w:r w:rsidRPr="000B4114">
+            <w:r w:rsidRPr="00860376">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Date &amp; time of SWITCH</w:t>
             </w:r>
-            <w:r w:rsidRPr="000B4114">
+            <w:r w:rsidRPr="00860376">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> OFF:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B99F0D6" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="000B4114" w:rsidRDefault="00156018" w:rsidP="000B4114">
+          <w:p w14:paraId="7B99F0D6" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="00860376" w:rsidRDefault="00156018" w:rsidP="000B4114">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:ind w:right="226"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5BB94F21" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="00EE3900" w:rsidRDefault="005343EE" w:rsidP="000B4114">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:ind w:right="226"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE3900">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>DD/MM/YYYY              HH:MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00156018" w:rsidRPr="000B4114" w14:paraId="424364BA" w14:textId="77777777" w:rsidTr="002E413A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5DF2AA82" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="000B4114" w:rsidRDefault="00156018" w:rsidP="000B4114">
+          <w:p w14:paraId="5DF2AA82" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="00860376" w:rsidRDefault="00156018" w:rsidP="000B4114">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:ind w:right="226"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B4114">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Date &amp; time of </w:t>
+            <w:r w:rsidRPr="00860376">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Date &amp; time of SWITCH</w:t>
             </w:r>
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="000B4114">
+            <w:r w:rsidRPr="00860376">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>:</w:t>
+              <w:t xml:space="preserve"> ON:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4184230E" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="000B4114" w:rsidRDefault="00156018" w:rsidP="000B4114">
+          <w:p w14:paraId="4184230E" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="00860376" w:rsidRDefault="00156018" w:rsidP="000B4114">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:ind w:right="226"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0541A429" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="00EE3900" w:rsidRDefault="00EE3900" w:rsidP="000B4114">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:ind w:right="226"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE3900">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>DD/MM/YYYY              HH:MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF08A7" w:rsidRPr="000B4114" w14:paraId="440D9CC6" w14:textId="77777777" w:rsidTr="002E413A">
         <w:trPr>
           <w:trHeight w:val="463"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2E7C1760" w14:textId="77777777" w:rsidR="00CF08A7" w:rsidRPr="000B4114" w:rsidRDefault="005B3FFB" w:rsidP="000B4114">
+          <w:p w14:paraId="2E7C1760" w14:textId="77777777" w:rsidR="00CF08A7" w:rsidRPr="00860376" w:rsidRDefault="005B3FFB" w:rsidP="000B4114">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:ind w:right="226"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B3FFB">
+            <w:r w:rsidRPr="00860376">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Additional Details (If applicable):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6999959D" w14:textId="77777777" w:rsidR="00CF08A7" w:rsidRPr="008600D1" w:rsidRDefault="00CF08A7" w:rsidP="000B4114">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:ind w:right="226"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00965620" w:rsidRPr="000B4114" w14:paraId="638C3DC4" w14:textId="77777777" w:rsidTr="002E413A">
         <w:trPr>
           <w:trHeight w:val="463"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5944319E" w14:textId="77777777" w:rsidR="00965620" w:rsidRPr="005B3FFB" w:rsidRDefault="00965620" w:rsidP="000B4114">
+          <w:p w14:paraId="480ED8E2" w14:textId="77777777" w:rsidR="00965620" w:rsidRDefault="00965620" w:rsidP="000B4114">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:ind w:right="226"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00860376">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Permit </w:t>
             </w:r>
-            <w:r w:rsidR="008600D1">
+            <w:r w:rsidR="008600D1" w:rsidRPr="00860376">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Number associated with this switch off </w:t>
             </w:r>
-            <w:r w:rsidR="008600D1" w:rsidRPr="008600D1">
+            <w:r w:rsidR="008600D1" w:rsidRPr="00860376">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:i/>
               </w:rPr>
               <w:t>(required)</w:t>
             </w:r>
-            <w:r w:rsidR="008600D1">
+            <w:r w:rsidR="008600D1" w:rsidRPr="00860376">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="5944319E" w14:textId="77777777" w:rsidR="00860376" w:rsidRPr="00860376" w:rsidRDefault="00860376" w:rsidP="000B4114">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="2835"/>
+              </w:tabs>
+              <w:ind w:right="226"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="28306480" w14:textId="77777777" w:rsidR="00965620" w:rsidRPr="00EE3900" w:rsidRDefault="00965620" w:rsidP="000B4114">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:ind w:right="226"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00156018" w:rsidRPr="000B4114" w14:paraId="2D1B742D" w14:textId="77777777" w:rsidTr="002E413A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="162A7C0C" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="000B4114" w:rsidRDefault="00156018" w:rsidP="000B4114">
+          <w:p w14:paraId="162A7C0C" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="00860376" w:rsidRDefault="00156018" w:rsidP="000B4114">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:ind w:right="226"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B4114">
+            <w:r w:rsidRPr="00860376">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact name </w:t>
             </w:r>
-            <w:r w:rsidRPr="000B4114">
+            <w:r w:rsidRPr="00860376">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:i/>
               </w:rPr>
               <w:t>(person available on site)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DB2609">
+            <w:r w:rsidRPr="00860376">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76E584CA" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="000B4114" w:rsidRDefault="00156018" w:rsidP="000B4114">
+          <w:p w14:paraId="76E584CA" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="00860376" w:rsidRDefault="00156018" w:rsidP="000B4114">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:ind w:right="226"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E242E92" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="000B4114" w:rsidRDefault="00156018" w:rsidP="000B4114">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:ind w:right="226"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00156018" w:rsidRPr="000B4114" w14:paraId="466B01A0" w14:textId="77777777" w:rsidTr="002E413A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1144B3B9" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="000B4114" w:rsidRDefault="00156018" w:rsidP="000B4114">
+          <w:p w14:paraId="1144B3B9" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="00860376" w:rsidRDefault="00156018" w:rsidP="000B4114">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:ind w:right="226"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B4114">
+            <w:r w:rsidRPr="00860376">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact number </w:t>
             </w:r>
-            <w:r w:rsidRPr="000B4114">
+            <w:r w:rsidRPr="00860376">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:i/>
               </w:rPr>
               <w:t>(on site)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DB2609">
+            <w:r w:rsidRPr="00860376">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13AF7DBA" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="000B4114" w:rsidRDefault="00156018" w:rsidP="000B4114">
+          <w:p w14:paraId="13AF7DBA" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="00860376" w:rsidRDefault="00156018" w:rsidP="000B4114">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:ind w:right="226"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E7700EA" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="000B4114" w:rsidRDefault="00156018" w:rsidP="000B4114">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:ind w:right="226"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC2161" w:rsidRPr="000B4114" w14:paraId="6537977A" w14:textId="77777777" w:rsidTr="002E413A">
         <w:trPr>
           <w:trHeight w:val="1170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="122A3131" w14:textId="77777777" w:rsidR="00CC2161" w:rsidRPr="000B4114" w:rsidRDefault="00CC2161" w:rsidP="000B4114">
+          <w:p w14:paraId="122A3131" w14:textId="77777777" w:rsidR="00CC2161" w:rsidRPr="00860376" w:rsidRDefault="00CC2161" w:rsidP="000B4114">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:ind w:right="226"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B4114">
+            <w:r w:rsidRPr="00860376">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Billing address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77ADE503" w14:textId="77777777" w:rsidR="00682FF8" w:rsidRPr="000B4114" w:rsidRDefault="00682FF8" w:rsidP="000B4114">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:ind w:right="226"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00156018" w:rsidRPr="000B4114" w14:paraId="6F4BC0D4" w14:textId="77777777" w:rsidTr="002E413A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="20BB1909" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="000B4114" w:rsidRDefault="00156018" w:rsidP="000B4114">
+          <w:p w14:paraId="20BB1909" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="00860376" w:rsidRDefault="00156018" w:rsidP="000B4114">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:ind w:right="226"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B4114">
+            <w:r w:rsidRPr="00860376">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Contact name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44BC2F75" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="000B4114" w:rsidRDefault="00156018" w:rsidP="000B4114">
+          <w:p w14:paraId="44BC2F75" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="00860376" w:rsidRDefault="00156018" w:rsidP="000B4114">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:ind w:right="226"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02757665" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="000B4114" w:rsidRDefault="00156018" w:rsidP="000B4114">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:ind w:right="226"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00156018" w:rsidRPr="000B4114" w14:paraId="341EDC99" w14:textId="77777777" w:rsidTr="002E413A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="48317170" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="000B4114" w:rsidRDefault="00A47694" w:rsidP="000B4114">
+          <w:p w14:paraId="48317170" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="00860376" w:rsidRDefault="00A47694" w:rsidP="000B4114">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:ind w:right="226"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00860376">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Telephone</w:t>
             </w:r>
-            <w:r w:rsidR="00156018" w:rsidRPr="000B4114">
+            <w:r w:rsidR="00156018" w:rsidRPr="00860376">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BD9C02A" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="000B4114" w:rsidRDefault="00156018" w:rsidP="000B4114">
+          <w:p w14:paraId="2BD9C02A" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="00860376" w:rsidRDefault="00156018" w:rsidP="000B4114">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:ind w:right="226"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5BADC301" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="000B4114" w:rsidRDefault="00156018" w:rsidP="000B4114">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:ind w:right="226"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00156018" w:rsidRPr="000B4114" w14:paraId="1A0E3169" w14:textId="77777777" w:rsidTr="002E413A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1F01AE41" w14:textId="77777777" w:rsidR="00396389" w:rsidRDefault="00AB3DE2" w:rsidP="000B4114">
+          <w:p w14:paraId="1F01AE41" w14:textId="77777777" w:rsidR="00396389" w:rsidRPr="00860376" w:rsidRDefault="00AB3DE2" w:rsidP="000B4114">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:ind w:right="226"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00860376">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Purchase </w:t>
             </w:r>
-            <w:r w:rsidR="00A47694">
+            <w:r w:rsidR="00A47694" w:rsidRPr="00860376">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Order Number</w:t>
             </w:r>
-            <w:r w:rsidR="00156018" w:rsidRPr="000B4114">
+            <w:r w:rsidR="00156018" w:rsidRPr="00860376">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00396389">
+            <w:r w:rsidR="00396389" w:rsidRPr="00860376">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E86B0D5" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="00663BDF" w:rsidRDefault="00EC56AF" w:rsidP="000B4114">
+          <w:p w14:paraId="1E86B0D5" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="00860376" w:rsidRDefault="00EC56AF" w:rsidP="000B4114">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:ind w:right="226"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00663BDF">
+            <w:r w:rsidRPr="00860376">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00B318B5">
+            <w:r w:rsidR="00B318B5" w:rsidRPr="00860376">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>required for invoicing</w:t>
             </w:r>
-            <w:r w:rsidR="00215488" w:rsidRPr="00663BDF">
+            <w:r w:rsidR="00215488" w:rsidRPr="00860376">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> purposes</w:t>
             </w:r>
-            <w:r w:rsidR="00156018" w:rsidRPr="00663BDF">
+            <w:r w:rsidR="00156018" w:rsidRPr="00860376">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="303A9E37" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="000B4114" w:rsidRDefault="00156018" w:rsidP="000B4114">
+          <w:p w14:paraId="303A9E37" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="00860376" w:rsidRDefault="00156018" w:rsidP="000B4114">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:ind w:right="226"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53D47EB8" w14:textId="77777777" w:rsidR="00156018" w:rsidRPr="000B4114" w:rsidRDefault="00156018" w:rsidP="000B4114">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:ind w:right="226"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="3"/>
     </w:tbl>
     <w:p w14:paraId="2D8A5772" w14:textId="77777777" w:rsidR="00C45BF8" w:rsidRDefault="00C45BF8" w:rsidP="004112BE">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
@@ -1480,50 +1446,51 @@
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4133DB12" w14:textId="77777777" w:rsidR="00BE3D4E" w:rsidRPr="00542B8D" w:rsidRDefault="00BE3D4E" w:rsidP="00542B8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:ind w:right="226"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE3D4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>If a set of permanent traffic sig</w:t>
       </w:r>
       <w:r w:rsidR="001D5B8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>nals requires switching off, a purchase order n</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE3D4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>umber is required for invoicing purposes</w:t>
       </w:r>
       <w:r w:rsidR="001D5B8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and a</w:t>
@@ -1651,117 +1618,117 @@
         </w:rPr>
         <w:t>, weekends and bank holidays.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F36351" w:rsidRPr="00780FA4" w:rsidSect="004112BE">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11899" w:h="16838"/>
       <w:pgMar w:top="1276" w:right="559" w:bottom="851" w:left="709" w:header="170" w:footer="113" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/customizations.xml><?xml version="1.0" encoding="utf-8"?>
 <wne:tcg xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <wne:toolbars>
     <wne:toolbarData r:id="rId1"/>
   </wne:toolbars>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7494FAED" w14:textId="77777777" w:rsidR="00A2628C" w:rsidRDefault="00A2628C">
+    <w:p w14:paraId="75B0D4FE" w14:textId="77777777" w:rsidR="0086244D" w:rsidRDefault="0086244D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37BB7DAC" w14:textId="77777777" w:rsidR="00A2628C" w:rsidRDefault="00A2628C">
+    <w:p w14:paraId="317D5D09" w14:textId="77777777" w:rsidR="0086244D" w:rsidRDefault="0086244D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5B0595AB" w14:textId="77777777" w:rsidR="00B84411" w:rsidRPr="00056E71" w:rsidRDefault="00256F60" w:rsidP="00056E71">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="2268"/>
         <w:tab w:val="left" w:pos="3119"/>
         <w:tab w:val="left" w:pos="8080"/>
         <w:tab w:val="left" w:pos="9072"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00056E71">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Highway Services</w:t>
     </w:r>
@@ -1885,70 +1852,70 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6621780" cy="419100"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B1A6D1F" w14:textId="77777777" w:rsidR="00A2628C" w:rsidRDefault="00A2628C">
+    <w:p w14:paraId="5C78FEFE" w14:textId="77777777" w:rsidR="0086244D" w:rsidRDefault="0086244D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45FFF4CF" w14:textId="77777777" w:rsidR="00A2628C" w:rsidRDefault="00A2628C">
+    <w:p w14:paraId="7CC02F78" w14:textId="77777777" w:rsidR="0086244D" w:rsidRDefault="0086244D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="249064A1" w14:textId="0A6113A6" w:rsidR="00B84411" w:rsidRDefault="00B43FC8" w:rsidP="007763AF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="7230"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="5" w:name="_Hlk5971587"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A8DD35C" wp14:editId="49BD9DF1">
           <wp:extent cx="2026920" cy="693420"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1"/>
@@ -1980,132 +1947,134 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2026920" cy="693420"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:bookmarkEnd w:id="5"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1978423A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D84ED8A8"/>
+    <w:tmpl w:val="71BCA4FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1456563283">
     <w:abstractNumId w:val="0"/>
-    <w:lvlOverride w:ilvl="0">
-[...1 lines deleted...]
-    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="6" w:dllVersion="2" w:checkStyle="1"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="31745"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001239E3"/>
     <w:rsid w:val="0001444D"/>
     <w:rsid w:val="00055790"/>
     <w:rsid w:val="00056E71"/>
     <w:rsid w:val="0009707B"/>
     <w:rsid w:val="000A348E"/>
     <w:rsid w:val="000A68EC"/>
     <w:rsid w:val="000B3A6F"/>
     <w:rsid w:val="000B4114"/>
     <w:rsid w:val="001239E3"/>
+    <w:rsid w:val="001371F1"/>
     <w:rsid w:val="00156018"/>
     <w:rsid w:val="00161EBB"/>
     <w:rsid w:val="001666EE"/>
     <w:rsid w:val="00180684"/>
+    <w:rsid w:val="001820DE"/>
     <w:rsid w:val="001A0054"/>
     <w:rsid w:val="001B07F0"/>
     <w:rsid w:val="001D5B8A"/>
     <w:rsid w:val="001F2EE9"/>
     <w:rsid w:val="00215488"/>
     <w:rsid w:val="00217316"/>
     <w:rsid w:val="00227F92"/>
     <w:rsid w:val="00256F60"/>
     <w:rsid w:val="00261F3E"/>
     <w:rsid w:val="0026398E"/>
     <w:rsid w:val="00264121"/>
     <w:rsid w:val="002E413A"/>
     <w:rsid w:val="003773D7"/>
     <w:rsid w:val="00396389"/>
     <w:rsid w:val="003B0460"/>
     <w:rsid w:val="003C38AF"/>
     <w:rsid w:val="003D3DE5"/>
     <w:rsid w:val="003E7B89"/>
     <w:rsid w:val="003F2785"/>
     <w:rsid w:val="004038A6"/>
     <w:rsid w:val="004112BE"/>
     <w:rsid w:val="00417744"/>
     <w:rsid w:val="00421C1C"/>
     <w:rsid w:val="00436858"/>
     <w:rsid w:val="0049211A"/>
@@ -2119,54 +2088,57 @@
     <w:rsid w:val="005910D1"/>
     <w:rsid w:val="005A1723"/>
     <w:rsid w:val="005B3FFB"/>
     <w:rsid w:val="005F2C40"/>
     <w:rsid w:val="00630D13"/>
     <w:rsid w:val="00640070"/>
     <w:rsid w:val="00641781"/>
     <w:rsid w:val="00643F7E"/>
     <w:rsid w:val="00663BDF"/>
     <w:rsid w:val="00673A19"/>
     <w:rsid w:val="006800A6"/>
     <w:rsid w:val="00682FF8"/>
     <w:rsid w:val="006A52A9"/>
     <w:rsid w:val="006D141C"/>
     <w:rsid w:val="006F612A"/>
     <w:rsid w:val="007320BA"/>
     <w:rsid w:val="007763AF"/>
     <w:rsid w:val="00780FA4"/>
     <w:rsid w:val="007813C7"/>
     <w:rsid w:val="007849B2"/>
     <w:rsid w:val="007D7126"/>
     <w:rsid w:val="007E4E58"/>
     <w:rsid w:val="007E571E"/>
     <w:rsid w:val="0082439E"/>
     <w:rsid w:val="008600D1"/>
+    <w:rsid w:val="00860376"/>
     <w:rsid w:val="00860531"/>
+    <w:rsid w:val="0086244D"/>
     <w:rsid w:val="008D0E02"/>
     <w:rsid w:val="008E1827"/>
     <w:rsid w:val="00900685"/>
+    <w:rsid w:val="00913E42"/>
     <w:rsid w:val="009167D6"/>
     <w:rsid w:val="00965620"/>
     <w:rsid w:val="00975D1B"/>
     <w:rsid w:val="00992ED8"/>
     <w:rsid w:val="009B6A04"/>
     <w:rsid w:val="009E28FB"/>
     <w:rsid w:val="009F5225"/>
     <w:rsid w:val="00A2628C"/>
     <w:rsid w:val="00A35D3E"/>
     <w:rsid w:val="00A37619"/>
     <w:rsid w:val="00A41F31"/>
     <w:rsid w:val="00A47694"/>
     <w:rsid w:val="00A778DB"/>
     <w:rsid w:val="00A81DD5"/>
     <w:rsid w:val="00AB1198"/>
     <w:rsid w:val="00AB3DE2"/>
     <w:rsid w:val="00AB46AE"/>
     <w:rsid w:val="00AB78DF"/>
     <w:rsid w:val="00B318B5"/>
     <w:rsid w:val="00B320B4"/>
     <w:rsid w:val="00B43FC8"/>
     <w:rsid w:val="00B84411"/>
     <w:rsid w:val="00B853B6"/>
     <w:rsid w:val="00B92793"/>
     <w:rsid w:val="00B97EA3"/>
@@ -2202,69 +2174,66 @@
     <w:rsid w:val="00EC56AF"/>
     <w:rsid w:val="00EE3900"/>
     <w:rsid w:val="00F023AD"/>
     <w:rsid w:val="00F05C7F"/>
     <w:rsid w:val="00F36351"/>
     <w:rsid w:val="00FB2F60"/>
     <w:rsid w:val="00FD1422"/>
     <w:rsid w:val="00FD3A04"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
-[...1 lines deleted...]
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="31745"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="00415418"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752FAA35-6916-4F93-9A21-83877926AF67}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -2682,55 +2651,66 @@
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="00261F3E"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="00261F3E"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00860376"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="344480875">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="950623223">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3057,74 +3037,74 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <sisl xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns="http://www.boldonjames.com/2008/01/sie/internal/label" sislVersion="0" policy="c1522a0d-8b67-48f3-9f04-651e495f9c50"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0201207-0E07-46B8-8220-1D81E37C747B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://www.boldonjames.com/2008/01/sie/internal/label"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>CORPOR~2</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>296</Words>
-  <Characters>1746</Characters>
+  <Characters>1747</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Date:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>PHWT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2038</CharactersWithSpaces>
+  <CharactersWithSpaces>2039</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Date:</dc:title>
   <dc:subject/>
   <dc:creator>dcaveney</dc:creator>
   <cp:keywords>[]</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="docIndexRef">
     <vt:lpwstr>7187ce70-bec1-4f94-8d88-c90178fe34c8</vt:lpwstr>
   </property>