--- v0 (2025-10-08)
+++ v1 (2026-04-08)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="75C8AFAF" w14:textId="77777777" w:rsidR="00103CA5" w:rsidRDefault="00103CA5" w:rsidP="00103CA5">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="16"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58F8D0FC" wp14:editId="5C763660">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>152400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1851660" cy="594360"/>
                 <wp:effectExtent l="0" t="0" r="15240" b="15240"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -168,51 +168,51 @@
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r w:rsidRPr="002F0D41">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53962DDF" wp14:editId="436AB800">
                             <wp:extent cx="1659890" cy="558269"/>
                             <wp:effectExtent l="0" t="0" r="0" b="0"/>
                             <wp:docPr id="3" name="Picture 3"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 1"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId7">
+                                    <a:blip r:embed="rId8">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1659890" cy="558269"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
@@ -286,51 +286,51 @@
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r w:rsidRPr="002F0D41">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7021B8BB" wp14:editId="58B8CAE1">
                                   <wp:extent cx="1318260" cy="502195"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                                   <wp:docPr id="50" name="Picture 50"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 2"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId8">
+                                          <a:blip r:embed="rId9">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="1348133" cy="513575"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
@@ -366,51 +366,51 @@
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r w:rsidRPr="002F0D41">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7021B8BB" wp14:editId="58B8CAE1">
                             <wp:extent cx="1318260" cy="502195"/>
                             <wp:effectExtent l="0" t="0" r="0" b="0"/>
                             <wp:docPr id="50" name="Picture 50"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 2"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId8">
+                                    <a:blip r:embed="rId10">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1348133" cy="513575"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
@@ -1678,51 +1678,55 @@
                                   <w:permStart w:id="788075788" w:edGrp="everyone"/>
                                   <w:permEnd w:id="788075788"/>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="10500EDE" id="Text Box 13" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:161.8pt;margin-top:2.1pt;width:191.65pt;height:24.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjAcjoOQIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxzn0a1GnCJLkWFA&#10;0BZIh54VWYqFyaImKbGzXz9KebbdadhFJkXqI/mR9OSuazTZCecVmJLmvT4lwnColNmU9Mfz4tMX&#10;SnxgpmIajCjpXnh6N/34YdLaQgygBl0JRxDE+KK1Ja1DsEWWeV6LhvkeWGHQKME1LKDqNlnlWIvo&#10;jc4G/f5N1oKrrAMuvMfb+4ORThO+lIKHRym9CESXFHML6XTpXMczm05YsXHM1oof02D/kEXDlMGg&#10;Z6h7FhjZOvUOqlHcgQcZehyaDKRUXKQasJq8/6aaVc2sSLUgOd6eafL/D5Y/7Fb2yZHQfYUOGxgJ&#10;aa0vPF7GejrpmvjFTAnakcL9mTbRBcLxcjAaDm/HY0o42oZ5no8Tr9nltXU+fBPQkCiU1GFbElts&#10;t/QBI6LrySUG86BVtVBaJyWOgphrR3YMm6hDyhFfvPLShrQlvRli6HcIEfr8fq0Z/xmrfI2AmjZ4&#10;eak9SqFbd0RVWOKJlzVUe6TLwWGSvOULhfBL5sMTczg6yBCuQ3jEQ2rAnOAoUVKD+/23++iPHUUr&#10;JS2OYkn9ry1zghL93WCvb/PRKM5uUkbjzwNU3LVlfW0x22YOSFSOi2d5EqN/0CdROmhecGtmMSqa&#10;mOEYu6ThJM7DYUFw67iYzZITTqtlYWlWlkfoyHGk9bl7Yc4e2xpwIB7gNLSseNPdg298aWC2DSBV&#10;an3k+cDqkX6c9NSd41bGVbrWk9fl3zH9AwAA//8DAFBLAwQUAAYACAAAACEAL98KXtwAAAAIAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBSEdyT+g/WQ2KhDAiENeakAFRYmCmJ+jV3bIrYj203D&#10;v8dMMJ7udPddt1nsyGYZovEO4XpVAJNu8MI4hfDx/nzVAIuJnKDRO4nwLSNs+vOzjlrhT+5Nzruk&#10;WC5xsSUEndLUch4HLS3FlZ+ky97BB0spy6C4CHTK5XbkZVHU3JJxeUHTJJ+0HL52R4uwfVRrNTQU&#10;9LYRxszL5+FVvSBeXiwP98CSXNJfGH7xMzr0mWnvj05ENiJUZVXnKMJNCSz7d0W9BrZHuK1K4H3H&#10;/x/ofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBjAcjoOQIAAIMEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAv3wpe3AAAAAgBAAAPAAAAAAAA&#10;AAAAAAAAAJMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                    <v:shapetype w14:anchorId="10500EDE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                      <v:stroke joinstyle="miter"/>
+                      <v:path gradientshapeok="t" o:connecttype="rect"/>
+                    </v:shapetype>
+                    <v:shape id="Text Box 13" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:161.8pt;margin-top:2.1pt;width:191.65pt;height:24.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjAcjoOQIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxzn0a1GnCJLkWFA&#10;0BZIh54VWYqFyaImKbGzXz9KebbdadhFJkXqI/mR9OSuazTZCecVmJLmvT4lwnColNmU9Mfz4tMX&#10;SnxgpmIajCjpXnh6N/34YdLaQgygBl0JRxDE+KK1Ja1DsEWWeV6LhvkeWGHQKME1LKDqNlnlWIvo&#10;jc4G/f5N1oKrrAMuvMfb+4ORThO+lIKHRym9CESXFHML6XTpXMczm05YsXHM1oof02D/kEXDlMGg&#10;Z6h7FhjZOvUOqlHcgQcZehyaDKRUXKQasJq8/6aaVc2sSLUgOd6eafL/D5Y/7Fb2yZHQfYUOGxgJ&#10;aa0vPF7GejrpmvjFTAnakcL9mTbRBcLxcjAaDm/HY0o42oZ5no8Tr9nltXU+fBPQkCiU1GFbElts&#10;t/QBI6LrySUG86BVtVBaJyWOgphrR3YMm6hDyhFfvPLShrQlvRli6HcIEfr8fq0Z/xmrfI2AmjZ4&#10;eak9SqFbd0RVWOKJlzVUe6TLwWGSvOULhfBL5sMTczg6yBCuQ3jEQ2rAnOAoUVKD+/23++iPHUUr&#10;JS2OYkn9ry1zghL93WCvb/PRKM5uUkbjzwNU3LVlfW0x22YOSFSOi2d5EqN/0CdROmhecGtmMSqa&#10;mOEYu6ThJM7DYUFw67iYzZITTqtlYWlWlkfoyHGk9bl7Yc4e2xpwIB7gNLSseNPdg298aWC2DSBV&#10;an3k+cDqkX6c9NSd41bGVbrWk9fl3zH9AwAA//8DAFBLAwQUAAYACAAAACEAL98KXtwAAAAIAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBSEdyT+g/WQ2KhDAiENeakAFRYmCmJ+jV3bIrYj203D&#10;v8dMMJ7udPddt1nsyGYZovEO4XpVAJNu8MI4hfDx/nzVAIuJnKDRO4nwLSNs+vOzjlrhT+5Nzruk&#10;WC5xsSUEndLUch4HLS3FlZ+ky97BB0spy6C4CHTK5XbkZVHU3JJxeUHTJJ+0HL52R4uwfVRrNTQU&#10;9LYRxszL5+FVvSBeXiwP98CSXNJfGH7xMzr0mWnvj05ENiJUZVXnKMJNCSz7d0W9BrZHuK1K4H3H&#10;/x/ofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBjAcjoOQIAAIMEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAv3wpe3AAAAAgBAAAPAAAAAAAA&#10;AAAAAAAAAJMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="3CA4199C" w14:textId="77777777" w:rsidR="00103CA5" w:rsidRPr="007A1137" w:rsidRDefault="00103CA5" w:rsidP="00103CA5">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="19"/>
                               </w:rPr>
                             </w:pPr>
                             <w:permStart w:id="788075788" w:edGrp="everyone"/>
                             <w:permEnd w:id="788075788"/>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="7175D2E7" w14:textId="77777777" w:rsidR="00103CA5" w:rsidRPr="00287103" w:rsidRDefault="00103CA5" w:rsidP="00F51E97">
             <w:pPr>
               <w:rPr>
                 <w:b/>
@@ -3745,51 +3749,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1457">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="004206AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Highway_Permits@sandwell.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1457">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3956,77 +3960,77 @@
       <w:r w:rsidRPr="00BF1457">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>The application for the</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1457">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1457">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Temporary traffic signals should be made the same time the Permit has been submitted to ensure it can be granted expeditiously. This application form and associated information should be emailed to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="004206AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Sandwell_TMApplications@sandwell.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1457">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="004206AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Highway_Permits@sandwell.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B469627" w14:textId="77777777" w:rsidR="00103CA5" w:rsidRPr="00BF1457" w:rsidRDefault="00103CA5" w:rsidP="00103CA5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
@@ -4140,155 +4144,171 @@
         </w:rPr>
         <w:t>A scaled drawing showing the following details: - works area, location of controller, position of signal heads, signal phasing together with relevant timings, proposed temporary traffic management layout including the location of signs and barriers must also be submitted at the earliest opportunity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B4A8D6B" w14:textId="77777777" w:rsidR="00103CA5" w:rsidRPr="00BF1457" w:rsidRDefault="00103CA5" w:rsidP="00103CA5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26203291" w14:textId="27FDAAC0" w:rsidR="00103CA5" w:rsidRPr="00316901" w:rsidRDefault="00103CA5" w:rsidP="00103CA5">
+    <w:p w14:paraId="26203291" w14:textId="57A9CC90" w:rsidR="00103CA5" w:rsidRPr="00316901" w:rsidRDefault="00103CA5" w:rsidP="00103CA5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF1457">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Should permanent traffic signals or pedestrian crossings require switching off; charges of £</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
+      <w:r w:rsidR="005B3C19">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
       <w:r w:rsidR="009850E3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1457">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be made during office hours (08:00 – 15:30 Mon to Thurs and 08:00 – 15:00 Fri) and £</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3C19">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>75</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>750</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1457">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Out of Hours and Weekends. A minimum notice period of five </w:t>
       </w:r>
       <w:r w:rsidRPr="00316901">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">working days should be provided by completion and email of this form together with the Purchase Order number for the works to </w:t>
       </w:r>
       <w:r w:rsidRPr="00316901">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Sandwell Metropolitan Borough Council</w:t>
       </w:r>
       <w:r w:rsidR="00E31B40" w:rsidRPr="00316901">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>. To cancel a request for a traffic signal or pedestrian crossing switching off,</w:t>
       </w:r>
       <w:r w:rsidR="00E31B40" w:rsidRPr="00316901">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 working days’ notice is needed in writing to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00E31B40" w:rsidRPr="00316901">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>highway_permits@sandwell.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E31B40" w:rsidRPr="00316901">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> or telephone, without 1 days’ notice the </w:t>
       </w:r>
       <w:r w:rsidR="00EE3E19" w:rsidRPr="00316901">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>applicant</w:t>
       </w:r>
       <w:r w:rsidR="00E31B40" w:rsidRPr="00316901">
@@ -4529,51 +4549,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1457">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="004206AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Highway_Permits@sandwell.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1457">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5467,210 +5487,210 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F0E0C3F" w14:textId="77777777" w:rsidR="00B97298" w:rsidRPr="00103CA5" w:rsidRDefault="00103CA5" w:rsidP="00103CA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF1457">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Further information can be obtained by emailing </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="004206AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Sandwell_TMApplications@sandwell.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1457">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="004206AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Highway_Permits@sandwell.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B97298" w:rsidRPr="00103CA5" w:rsidSect="00EC65EE">
-      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="47CF6979" w14:textId="77777777" w:rsidR="00A520A5" w:rsidRDefault="00C67470">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="684C40EF" w14:textId="77777777" w:rsidR="00A520A5" w:rsidRDefault="00C67470">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="27C6240C" w14:textId="77777777" w:rsidR="009850E3" w:rsidRDefault="00103CA5" w:rsidP="00EC65EE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EC65EE">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="186B74A3" wp14:editId="6D6658EB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>416560</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>254000</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="6153150" cy="364490"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
@@ -5758,70 +5778,70 @@
   <w:p w14:paraId="78F7E1CD" w14:textId="77777777" w:rsidR="009850E3" w:rsidRDefault="00103CA5" w:rsidP="00EC65EE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EC65EE">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>West Midlands, B69 3DE</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="589E7F90" w14:textId="77777777" w:rsidR="009850E3" w:rsidRDefault="009850E3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="237C824D" w14:textId="77777777" w:rsidR="00A520A5" w:rsidRDefault="00C67470">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="564E1F10" w14:textId="77777777" w:rsidR="00A520A5" w:rsidRDefault="00C67470">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="71FA1E22"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1978423A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D84ED8A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
@@ -6064,116 +6084,118 @@
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="283" w:hanging="283"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1361777438">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1769081245">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00103CA5"/>
     <w:rsid w:val="00103CA5"/>
     <w:rsid w:val="00316901"/>
     <w:rsid w:val="0036259B"/>
     <w:rsid w:val="004320A1"/>
     <w:rsid w:val="00564A50"/>
+    <w:rsid w:val="005B3C19"/>
     <w:rsid w:val="009850E3"/>
     <w:rsid w:val="00A520A5"/>
     <w:rsid w:val="00B3497F"/>
     <w:rsid w:val="00B97298"/>
     <w:rsid w:val="00C67470"/>
     <w:rsid w:val="00E31B40"/>
+    <w:rsid w:val="00EB63C3"/>
     <w:rsid w:val="00EE3E19"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="316D3F32"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FD93D5E4-17C9-445B-9319-B420D4C35DE7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6638,57 +6660,57 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C67470"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C67470"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Highway_Permits@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:highway_permits@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Highway_Permits@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Highway_Permits@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sandwell_TMApplications@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Highway_Permits@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sandwell_TMApplications@sandwell.gov.uk" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Highway_Permits@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sandwell_TMApplications@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Highway_Permits@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sandwell_TMApplications@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Highway_Permits@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Highway_Permits@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.wmf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:highway_permits@sandwell.gov.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>