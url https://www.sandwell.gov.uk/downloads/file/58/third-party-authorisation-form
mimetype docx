--- v0 (2025-10-09)
+++ v1 (2026-09-26)
@@ -1,1394 +1,2469 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5516E5C4" w14:textId="59BE511B" w:rsidR="00FC6A99" w:rsidRDefault="008F2072" w:rsidP="008F2072">
+    <w:p w14:paraId="6DC73870" w14:textId="77777777" w:rsidR="00E768B8" w:rsidRDefault="00507A2A" w:rsidP="00E768B8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F2072">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E7FEE5D" wp14:editId="0CE85009">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-133350</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>352425</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5991225" cy="914400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="307" name="Text Box 307"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5991225" cy="914400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="12700" cmpd="dbl">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="367B4B55" w14:textId="77777777" w:rsidR="00CD0FB2" w:rsidRDefault="00CD0FB2" w:rsidP="00CD0FB2">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0047137C">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>IMPORTANT NOTICE</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve">: </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0096331D">
+                              <w:rPr>
+                                <w:i/>
+                              </w:rPr>
+                              <w:t>The purpose of this form is for you to give your permission for us to discuss the details we hold about you, relating to the specific accounts detailed be</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                              </w:rPr>
+                              <w:t>low, with a designated representative</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0096331D">
+                              <w:rPr>
+                                <w:i/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">.  Please ensure </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">your responses are printed </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                              </w:rPr>
+                              <w:t>clearly</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> and </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0096331D">
+                              <w:rPr>
+                                <w:i/>
+                              </w:rPr>
+                              <w:t>the form is fully completed</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                              </w:rPr>
+                              <w:t>.  A</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0096331D">
+                              <w:rPr>
+                                <w:i/>
+                              </w:rPr>
+                              <w:t>ny errors will render the form invalid meaning we will not be able to discuss your accounts.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3305CF93" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="006C0CF3">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="7E7FEE5D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 307" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-10.5pt;margin-top:27.75pt;width:471.75pt;height:1in;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBE1p4s/gEAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3aspLux4qy2u92q&#10;0vYibfsBGHCMCgwFEjv9+g7Ym43at6p+QOAZzsw5c9jejEaTo/RBgW3oclFSIi0Hoey+od+/Pby5&#10;piREZgXTYGVDTzLQm93rV9vB1bKCHrSQniCIDfXgGtrH6OqiCLyXhoUFOGkx2IE3LOLR7wvh2YDo&#10;RhdVWb4tBvDCeeAyBPx7PwXpLuN3neTxS9cFGYluKPYW8+rz2qa12G1ZvffM9YrPbbB/6MIwZbHo&#10;GeqeRUYOXv0FZRT3EKCLCw6mgK5TXGYOyGZZ/sHmqWdOZi4oTnBnmcL/g+Wfj0/uqydxfAcjDjCT&#10;CO4R+I9ALNz1zO7lrfcw9JIJLLxMkhWDC/V8NUkd6pBA2uETCBwyO0TIQGPnTVIFeRJExwGczqLL&#10;MRKOP9ebzbKq1pRwjG2Wq1WZp1Kw+vm28yF+kGBI2jTU41AzOjs+hpi6YfVzSipm4UFpnQerLRmw&#10;5eoKMQk3TjRUtDpfvsgyKqIHtTINvS7TN7kiEX5vRQaKTOlpj8W0nRVIpCf6cWxHTExKtCBOqIWH&#10;yWv4NnDTg/9FyYA+a2j4eWBeUqI/WtQzM0Zj5sNqfVVhp/4y0l5GmOUI1dBIybS9i9nME+9b1L1T&#10;WZKXTuZe0T9ZqdnryaCX55z18iJ3vwEAAP//AwBQSwMEFAAGAAgAAAAhAMOBRebfAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISNy2dJWKaGk6ISQ4cIBRBmevST9E4pQm68q/&#10;x5zYzZYfvX7ecrs4K2YzhcGTgs06AWGo8XqgTsH+/XF1CyJEJI3Wk1HwYwJsq8uLEgvtT/Rm5jp2&#10;gkMoFKigj3EspAxNbxyGtR8N8a31k8PI69RJPeGJw52VaZLcSIcD8YceR/PQm+arPjoFY7uzr7j/&#10;ruPHc5izZP7cvbRPSl1fLfd3IKJZ4j8Mf/qsDhU7HfyRdBBWwSrdcJeoIMsyEAzkacrDgck8z0BW&#10;pTyvUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARNaeLP4BAADZAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAw4FF5t8AAAAKAQAADwAAAAAA&#10;AAAAAAAAAABYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGQFAAAAAA==&#10;" filled="f" stroked="f" strokeweight="1pt">
+                <v:stroke linestyle="thinThin"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="367B4B55" w14:textId="77777777" w:rsidR="00CD0FB2" w:rsidRDefault="00CD0FB2" w:rsidP="00CD0FB2">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0047137C">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>IMPORTANT NOTICE</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve">: </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0096331D">
+                        <w:rPr>
+                          <w:i/>
+                        </w:rPr>
+                        <w:t>The purpose of this form is for you to give your permission for us to discuss the details we hold about you, relating to the specific accounts detailed be</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:i/>
+                        </w:rPr>
+                        <w:t>low, with a designated representative</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0096331D">
+                        <w:rPr>
+                          <w:i/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">.  Please ensure </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:i/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">your responses are printed </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:i/>
+                        </w:rPr>
+                        <w:t>clearly</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:i/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> and </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0096331D">
+                        <w:rPr>
+                          <w:i/>
+                        </w:rPr>
+                        <w:t>the form is fully completed</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:i/>
+                        </w:rPr>
+                        <w:t>.  A</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0096331D">
+                        <w:rPr>
+                          <w:i/>
+                        </w:rPr>
+                        <w:t>ny errors will render the form invalid meaning we will not be able to discuss your accounts.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3305CF93" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="006C0CF3">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="0047137C">
+        <w:rPr>
           <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Third Party Authorisation – Council Tax and Benefits</w:t>
+        <w:t xml:space="preserve">Third Party Authorisation </w:t>
+      </w:r>
+      <w:r w:rsidR="00982E75">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="0047137C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00982E75">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Council Tax</w:t>
+      </w:r>
+      <w:r w:rsidR="00E768B8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Benefits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A798623" w14:textId="77777777" w:rsidR="004E3CC7" w:rsidRDefault="004E3CC7" w:rsidP="008F2072">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="0ECD1834" w14:textId="77777777" w:rsidR="0047137C" w:rsidRDefault="0047137C"/>
+    <w:p w14:paraId="6D262B93" w14:textId="77777777" w:rsidR="0047137C" w:rsidRDefault="0047137C"/>
+    <w:p w14:paraId="6C629871" w14:textId="77777777" w:rsidR="0047137C" w:rsidRDefault="00507A2A">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...35 lines deleted...]
-        <w:t>The purpose of this form is for you to give your permission for us to discuss the details we hold about you, relating to the specific accounts detailed below, with a designated representative.  Please ensure your responses are printed clearly and the form is fully completed.  Any errors will render the form invalid meaning we will not be able to discuss your accounts.</w:t>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="475332A0" wp14:editId="7CCC34CA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-133350</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>120015</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6057900" cy="1809750"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Text Box 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6057900" cy="1809750"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525" cmpd="thickThin">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6DEC474E" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="0047137C">
+                            <w:pPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>PART 1 - Details of the account holder (you) and the account(s) to be discussed</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1C787792" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="0047137C">
+                            <w:pPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Full name</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CC4B38">
+                              <w:t xml:space="preserve">(s), </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>including title</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CC4B38">
+                              <w:t xml:space="preserve"> (Mr/Mrs etc)</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="548FE132" w14:textId="21119E57" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="0047137C">
+                            <w:pPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">Full </w:t>
+                            </w:r>
+                            <w:r w:rsidR="009C58CB">
+                              <w:t xml:space="preserve">current </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>address:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="70C3D1F5" w14:textId="111B366B" w:rsidR="009C58CB" w:rsidRDefault="009C58CB" w:rsidP="0047137C">
+                            <w:pPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">Address </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C445B7">
+                              <w:t>to which this authorisation relates</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> (if different):</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2EBF2E1B" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="0047137C">
+                            <w:pPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Postcode:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="77588DB5" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="0047137C">
+                            <w:pPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Council Tax Account number:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1B415909" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="0047137C">
+                            <w:pPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Housing Benefit and/or Council Tax Reduction claim number:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3501608C" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="0047137C">
+                            <w:pPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="475332A0" id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-10.5pt;margin-top:9.45pt;width:477pt;height:142.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPqn8UHgIAADgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xESZNYcaouXaZJ&#10;3YfU9gdgjGNU4DIgsbNfvwtx06hbX6bxgLhcONxz7mF13WtFDsJ5Caak41FOiTAcaml2JX182H5Y&#10;UOIDMzVTYERJj8LT6/X7d6vOFmICLahaOIIgxhedLWkbgi2yzPNWaOZHYIXBZANOs4Ch22W1Yx2i&#10;a5VN8vwq68DV1gEX3uPu7SlJ1wm/aQQP35vGi0BUSbG2kGaX5irO2XrFip1jtpV8KIP9QxWaSYOP&#10;nqFuWWBk7+QfUFpyBx6aMOKgM2gayUXigGzG+Ss29y2zInFBcbw9y+T/Hyz/dri3PxwJ/UfosYGJ&#10;hLd3wJ88MbBpmdmJG+egawWr8eFxlCzrrC+Gq1FqX/gIUnVfocYms32ABNQ3TkdVkCdBdGzA8Sy6&#10;6APhuHmVz+bLHFMcc+NFvpzPUlsyVjxft86HzwI0iYuSOuxqgmeHOx9iOax4PhJf86BkvZVKpcDt&#10;qo1y5MDQAds0EoNXx5QhXUmXs8kMC9G2LmlARzw9tENf38bM0/gbppYBva2kLunifIgVUchPpk7O&#10;C0yq0xo5KDMoG8U8yRr6qicSq0myR6ErqI8otYOTlfHr4aIF94uSDm1cUv9zz5ygRH0x2K7leDqN&#10;vk/BdDafYOAuM9VlhhmOUMidktNyE9JfiUIauMG2NjIJ/lLJUDLaM/Vh+ErR/5dxOvXy4de/AQAA&#10;//8DAFBLAwQUAAYACAAAACEATLT+kuEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE&#10;70i8g7VIXKrWaY2qJMSpUCWQOFJAKjc33vy0sR1st0nfnuUEx50ZzX5TbCbTswv60DkrYblIgKGt&#10;nO5sI+Hj/XmeAgtRWa16Z1HCFQNsytubQuXajfYNL7vYMCqxIVcS2hiHnPNQtWhUWLgBLXm180ZF&#10;On3DtVcjlZuer5JkzY3qLH1o1YDbFqvT7mwk+E9xXE/pbOtm15fxu673X6/7Bynv76anR2ARp/gX&#10;hl98QoeSmA7ubHVgvYT5aklbIhlpBowCmRAkHCSIRGTAy4L/n1D+AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAI+qfxQeAgAAOAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAEy0/pLhAAAACgEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;">
+                <v:stroke linestyle="thickThin"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="6DEC474E" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="0047137C">
+                      <w:pPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>PART 1 - Details of the account holder (you) and the account(s) to be discussed</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1C787792" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="0047137C">
+                      <w:pPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>Full name</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00CC4B38">
+                        <w:t xml:space="preserve">(s), </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>including title</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00CC4B38">
+                        <w:t xml:space="preserve"> (Mr/Mrs etc)</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="548FE132" w14:textId="21119E57" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="0047137C">
+                      <w:pPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t xml:space="preserve">Full </w:t>
+                      </w:r>
+                      <w:r w:rsidR="009C58CB">
+                        <w:t xml:space="preserve">current </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>address:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="70C3D1F5" w14:textId="111B366B" w:rsidR="009C58CB" w:rsidRDefault="009C58CB" w:rsidP="0047137C">
+                      <w:pPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t xml:space="preserve">Address </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C445B7">
+                        <w:t>to which this authorisation relates</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> (if different):</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2EBF2E1B" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="0047137C">
+                      <w:pPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>Postcode:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="77588DB5" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="0047137C">
+                      <w:pPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>Council Tax Account number:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1B415909" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="0047137C">
+                      <w:pPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>Housing Benefit and/or Council Tax Reduction claim number:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3501608C" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="0047137C">
+                      <w:pPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70CD0B82" w14:textId="77777777" w:rsidR="008F2072" w:rsidRDefault="008F2072" w:rsidP="008F2072">
-      <w:pPr>
+    <w:p w14:paraId="1D7F1293" w14:textId="77777777" w:rsidR="0047137C" w:rsidRDefault="0047137C"/>
+    <w:p w14:paraId="2EF85E0E" w14:textId="77777777" w:rsidR="0047137C" w:rsidRDefault="0047137C"/>
+    <w:p w14:paraId="093D11F6" w14:textId="77777777" w:rsidR="0047137C" w:rsidRDefault="0047137C"/>
+    <w:p w14:paraId="06E6B9CD" w14:textId="77777777" w:rsidR="0047137C" w:rsidRDefault="0047137C"/>
+    <w:p w14:paraId="5C72A01F" w14:textId="570FD4FD" w:rsidR="0047137C" w:rsidRDefault="0047137C"/>
+    <w:p w14:paraId="3475BD5F" w14:textId="156AE4AD" w:rsidR="0047137C" w:rsidRDefault="009C58CB">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...1073 lines deleted...]
-        <w:t>Please complete and return this form to us using the enclosed Freepost envelope or to the address: Sandwell MBC, PO BOX 10597, Nottingham, NG6 6DQ.</w:t>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2820E9EA" wp14:editId="0D97CB90">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-133350</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>76835</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6057900" cy="2133600"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Text Box 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6057900" cy="2133600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3D2EB097" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="0047137C">
+                            <w:pPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>PART 2 - Details of the person you wish to authorise to discuss your accounts</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="43395916" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="0047137C">
+                            <w:pPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Full name (including title):</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0A1B7EBB" w14:textId="4AFE5E02" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="0047137C">
+                            <w:pPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">Full </w:t>
+                            </w:r>
+                            <w:r w:rsidR="009C58CB">
+                              <w:t xml:space="preserve">home </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>address:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5BD98853" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="0047137C">
+                            <w:pPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Postcode:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="434FC16D" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="006C0CF3">
+                            <w:pPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Contact telephone number:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="65BC544D" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="006C0CF3">
+                            <w:pPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Email address:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="04FB08C9" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="0047137C">
+                            <w:pPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">Relationship to you: </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2D8CAF55" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="0047137C">
+                            <w:pPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Company name (for professional representatives and support workers):</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="092F1F15" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2820E9EA" id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-10.5pt;margin-top:6.05pt;width:477pt;height:168pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOeOkZEwIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJk7Qx4hRdugwD&#10;ugvQ7QNkSY6FyaImKbGzrx8lu2l2exmmB4EUqUPykFzf9q0mR+m8AlPS6SSnRBoOQpl9Sb983r26&#10;ocQHZgTTYGRJT9LT283LF+vOFnIGDWghHUEQ44vOlrQJwRZZ5nkjW+YnYKVBYw2uZQFVt8+EYx2i&#10;tzqb5fky68AJ64BL7/H1fjDSTcKva8nDx7r2MhBdUswtpNulu4p3tlmzYu+YbRQf02D/kEXLlMGg&#10;Z6h7Fhg5OPUbVKu4Aw91mHBoM6hrxWWqAauZ5r9U89gwK1MtSI63Z5r8/4PlH46P9pMjoX8NPTYw&#10;FeHtA/CvnhjYNszs5Z1z0DWSCQw8jZRlnfXF+DVS7QsfQaruPQhsMjsESEB97drICtZJEB0bcDqT&#10;LvtAOD4u88X1KkcTR9tsenW1RCXGYMXTd+t8eCuhJVEoqcOuJnh2fPBhcH1yidE8aCV2SuukuH21&#10;1Y4cGU7ALp0R/Sc3bUhX0tVithgY+CtEns6fIFoVcJS1akt6c3ZiReTtjRFp0AJTepCxOm1GIiN3&#10;A4uhr3qiBPIQA0ReKxAnZNbBMLm4aSg04L5T0uHUltR/OzAnKdHvDHZnNZ3P45gnZb64nqHiLi3V&#10;pYUZjlAlDZQM4jak1Yi8GbjDLtYq8fucyZgyTmPq0Lg5cdwv9eT1vN+bHwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAFMFi0HgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFxQ6/xU&#10;JQ1xKoQEghsUBFc33iYR8TrYbhrenuUEx50ZzX5TbWc7iAl96B0pSJcJCKTGmZ5aBW+v94sCRIia&#10;jB4coYJvDLCtz88qXRp3ohecdrEVXEKh1Aq6GMdSytB0aHVYuhGJvYPzVkc+fSuN1ycut4PMkmQt&#10;re6JP3R6xLsOm8/d0SooVo/TR3jKn9+b9WHYxKvr6eHLK3V5Md/egIg4x78w/OIzOtTMtHdHMkEM&#10;ChZZylsiG1kKggObPGdhryBfFSnIupL/J9Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AA546RkTAgAAJwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAFMFi0HgAAAACgEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3D2EB097" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="0047137C">
+                      <w:pPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>PART 2 - Details of the person you wish to authorise to discuss your accounts</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="43395916" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="0047137C">
+                      <w:pPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>Full name (including title):</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0A1B7EBB" w14:textId="4AFE5E02" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="0047137C">
+                      <w:pPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t xml:space="preserve">Full </w:t>
+                      </w:r>
+                      <w:r w:rsidR="009C58CB">
+                        <w:t xml:space="preserve">home </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>address:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5BD98853" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="0047137C">
+                      <w:pPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>Postcode:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="434FC16D" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="006C0CF3">
+                      <w:pPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>Contact telephone number:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="65BC544D" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="006C0CF3">
+                      <w:pPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>Email address:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="04FB08C9" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="0047137C">
+                      <w:pPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t xml:space="preserve">Relationship to you: </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2D8CAF55" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="0047137C">
+                      <w:pPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>Company name (for professional representatives and support workers):</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="092F1F15" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4980DAEC" w14:textId="77777777" w:rsidR="00F47A5F" w:rsidRPr="00F47A5F" w:rsidRDefault="00F47A5F" w:rsidP="00F47A5F">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="23EEC5DF" w14:textId="77777777" w:rsidR="0047137C" w:rsidRDefault="0047137C"/>
+    <w:p w14:paraId="1A29C61E" w14:textId="77777777" w:rsidR="0047137C" w:rsidRDefault="0047137C"/>
+    <w:p w14:paraId="4FA23906" w14:textId="77777777" w:rsidR="0047137C" w:rsidRDefault="0047137C"/>
+    <w:p w14:paraId="1D728A00" w14:textId="77777777" w:rsidR="0047137C" w:rsidRDefault="0047137C"/>
+    <w:p w14:paraId="4E24EE47" w14:textId="77777777" w:rsidR="0047137C" w:rsidRDefault="0047137C"/>
+    <w:p w14:paraId="79D5F02F" w14:textId="77777777" w:rsidR="0047137C" w:rsidRDefault="0047137C"/>
+    <w:p w14:paraId="1F6C257A" w14:textId="77777777" w:rsidR="0047137C" w:rsidRDefault="00C575A8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> or by phone on 0121 368 1155.  Without such notification, this authorisation will remain valid for the life of the account and/or claim at this address.</w:t>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A954761" wp14:editId="0BE02683">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-133350</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>24765</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6057900" cy="3209925"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Text Box 4"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6057900" cy="3209925"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6AE269DE" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="004A617B">
+                            <w:pPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>PART 3 - What can we discuss?</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0B044F7B" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="005246B5">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:i/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF6488">
+                              <w:rPr>
+                                <w:i/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Please read through the </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D80FD1">
+                              <w:rPr>
+                                <w:i/>
+                              </w:rPr>
+                              <w:t>below</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003C00EE">
+                              <w:rPr>
+                                <w:i/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D80FD1">
+                              <w:rPr>
+                                <w:i/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">(which  </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF6488">
+                              <w:rPr>
+                                <w:i/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">details </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D80FD1">
+                              <w:rPr>
+                                <w:i/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">what we will be able to discuss with the person named in PART 2) before completing the declaration in PART 4. </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF6488">
+                              <w:rPr>
+                                <w:i/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D80FD1">
+                              <w:rPr>
+                                <w:i/>
+                              </w:rPr>
+                              <w:t>The declaration gives the option to choose which of the following areas you are happy for us to discuss.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3F69CF77" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRPr="005246B5" w:rsidRDefault="00EC0302" w:rsidP="005246B5">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:i/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">1. </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005246B5">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Council Tax, including;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5948E165" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="004A617B">
+                            <w:r>
+                              <w:t xml:space="preserve">Details of </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D80FD1">
+                              <w:t xml:space="preserve">the </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>account and property, including known occupiers.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5BFBBF60" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="004A617B">
+                            <w:r>
+                              <w:t>C</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D80FD1">
+                              <w:t>ouncil Tax</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> charge, penalty charges and/or costs applied, payments received, refunds issued and debt outstanding.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="63E99DFD" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="004A617B">
+                            <w:r>
+                              <w:t>Information regarding Discounts and/or Exemptions including the progress of any recent application (this does not include ‘Council Tax Reduction’: see below).</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="145EE421" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="004A617B">
+                            <w:r>
+                              <w:t xml:space="preserve">Recovery, including details of any action taken (possible referral to third party collection agents) and/or letters issued and details of any payment plans entered into.  </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="17628B13" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRPr="009037B3" w:rsidRDefault="00EC0302" w:rsidP="009037B3">
+                            <w:pPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3A954761" id="Text Box 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-10.5pt;margin-top:1.95pt;width:477pt;height:252.75pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBlLo0MEwIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkrYx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7ry+luGl2wR6G6UEgReqQPCRX10Nn2EGh12BLPp3knCkrodZ2V/KvX7av&#10;rjjzQdhaGLCq5A/K8+v1yxer3hVqBi2YWiEjEOuL3pW8DcEVWeZlqzrhJ+CUJWMD2IlAKu6yGkVP&#10;6J3JZnl+kfWAtUOQynt6vT0a+TrhN42S4VPTeBWYKTnlFtKN6a7ina1XotihcK2WYxriH7LohLYU&#10;9AR1K4Jge9S/QXVaInhowkRCl0HTaKlSDVTNNP+lmvtWOJVqIXK8O9Hk/x+s/Hi4d5+RheENDNTA&#10;VIR3dyC/eWZh0wq7UzeI0LdK1BR4GinLeueL8Wuk2hc+glT9B6ipyWIfIAENDXaRFaqTETo14OFE&#10;uhoCk/R4kS8ulzmZJNlez/LlcrZIMUTx9N2hD+8UdCwKJUfqaoIXhzsfYjqieHKJ0TwYXW+1MUnB&#10;XbUxyA6CJmCbzoj+k5uxrC/5ckGx/w6Rp/MniE4HGmWju5JfnZxEEXl7a+s0aEFoc5QpZWNHIiN3&#10;RxbDUA1M18RDDBB5raB+IGYRjpNLm0ZCC/iDs56mtuT++16g4sy8t9Sd5XQ+j2OelPnickYKnluq&#10;c4uwkqBKHjg7ipuQViMyYOGGutjoxO9zJmPKNI2J9nFz4rif68nreb/XjwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhADi+gtfgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ67Qp&#10;pQnZVAgJRG/QVnB1YzeJiNfBdtPw9ywnOI5mNPOmWI+2E4PxoXWEMJsmIAxVTrdUI+x3T5MViBAV&#10;adU5MgjfJsC6vLwoVK7dmd7MsI214BIKuUJoYuxzKUPVGKvC1PWG2Ds6b1Vk6WupvTpzue3kPEmW&#10;0qqWeKFRvXlsTPW5PVmE1eJl+Aib9PW9Wh67LN7cDc9fHvH6any4BxHNGP/C8IvP6FAy08GdSAfR&#10;IUzmM/4SEdIMBPtZmrI+INwm2QJkWcj/D8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AGUujQwTAgAAJwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhADi+gtfgAAAACQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="6AE269DE" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="004A617B">
+                      <w:pPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>PART 3 - What can we discuss?</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0B044F7B" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="005246B5">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:i/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF6488">
+                        <w:rPr>
+                          <w:i/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Please read through the </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D80FD1">
+                        <w:rPr>
+                          <w:i/>
+                        </w:rPr>
+                        <w:t>below</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003C00EE">
+                        <w:rPr>
+                          <w:i/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D80FD1">
+                        <w:rPr>
+                          <w:i/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">(which  </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF6488">
+                        <w:rPr>
+                          <w:i/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">details </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D80FD1">
+                        <w:rPr>
+                          <w:i/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">what we will be able to discuss with the person named in PART 2) before completing the declaration in PART 4. </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF6488">
+                        <w:rPr>
+                          <w:i/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D80FD1">
+                        <w:rPr>
+                          <w:i/>
+                        </w:rPr>
+                        <w:t>The declaration gives the option to choose which of the following areas you are happy for us to discuss.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3F69CF77" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRPr="005246B5" w:rsidRDefault="00EC0302" w:rsidP="005246B5">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:i/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">1. </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005246B5">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>Council Tax, including;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5948E165" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="004A617B">
+                      <w:r>
+                        <w:t xml:space="preserve">Details of </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D80FD1">
+                        <w:t xml:space="preserve">the </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>account and property, including known occupiers.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5BFBBF60" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="004A617B">
+                      <w:r>
+                        <w:t>C</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D80FD1">
+                        <w:t>ouncil Tax</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> charge, penalty charges and/or costs applied, payments received, refunds issued and debt outstanding.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="63E99DFD" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="004A617B">
+                      <w:r>
+                        <w:t>Information regarding Discounts and/or Exemptions including the progress of any recent application (this does not include ‘Council Tax Reduction’: see below).</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="145EE421" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="004A617B">
+                      <w:r>
+                        <w:t xml:space="preserve">Recovery, including details of any action taken (possible referral to third party collection agents) and/or letters issued and details of any payment plans entered into.  </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="17628B13" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRPr="009037B3" w:rsidRDefault="00EC0302" w:rsidP="009037B3">
+                      <w:pPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F5B5F28" w14:textId="77777777" w:rsidR="00F47A5F" w:rsidRPr="00F47A5F" w:rsidRDefault="00F47A5F" w:rsidP="00F47A5F">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="12E66A1A" w14:textId="77777777" w:rsidR="0047137C" w:rsidRDefault="0047137C"/>
+    <w:p w14:paraId="2C812470" w14:textId="77777777" w:rsidR="0047137C" w:rsidRDefault="0047137C"/>
+    <w:p w14:paraId="715FB0FB" w14:textId="77777777" w:rsidR="0047137C" w:rsidRDefault="0047137C"/>
+    <w:p w14:paraId="7F157448" w14:textId="77777777" w:rsidR="0047137C" w:rsidRDefault="0047137C"/>
+    <w:p w14:paraId="751AEBF5" w14:textId="77777777" w:rsidR="0047137C" w:rsidRDefault="0047137C"/>
+    <w:p w14:paraId="24DB154F" w14:textId="77777777" w:rsidR="0047137C" w:rsidRDefault="0047137C"/>
+    <w:p w14:paraId="03CD428E" w14:textId="77777777" w:rsidR="0047137C" w:rsidRDefault="0047137C"/>
+    <w:p w14:paraId="747F06AB" w14:textId="77777777" w:rsidR="0047137C" w:rsidRDefault="0047137C"/>
+    <w:p w14:paraId="482FBA18" w14:textId="77777777" w:rsidR="0047137C" w:rsidRDefault="0047137C"/>
+    <w:p w14:paraId="6A02FAD1" w14:textId="77777777" w:rsidR="0047137C" w:rsidRDefault="00507A2A">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31323400" wp14:editId="6E01B79E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5476875</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>518160</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="514350" cy="390525"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="Text Box 7"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="514350" cy="390525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="12700" cmpd="dbl">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="133EFA9E" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRPr="00507A2A" w:rsidRDefault="00EC0302" w:rsidP="00507A2A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00507A2A">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>PTO</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="31323400" id="Text Box 7" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:431.25pt;margin-top:40.8pt;width:40.5pt;height:30.75pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3y59/AgIAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X2ynydpacaquXadJ&#10;3YfU7QdgwDEacBmQ2Nmv3wW7abS9TfMD4vrCufece9jcjEaTg/RBgW1otSgpkZaDUHbX0O/fHt5c&#10;URIis4JpsLKhRxnozfb1q83garmEHrSQniCIDfXgGtrH6OqiCLyXhoUFOGkx2YE3LGLod4XwbEB0&#10;o4tlWb4tBvDCeeAyBPx7PyXpNuN3neTxS9cFGYluKPYW8+rz2qa12G5YvfPM9YrPbbB/6MIwZbHo&#10;CeqeRUb2Xv0FZRT3EKCLCw6mgK5TXGYOyKYq/2Dz1DMnMxcUJ7iTTOH/wfLPhyf31ZM4voMRB5hJ&#10;BPcI/EcgFu56Znfy1nsYeskEFq6SZMXgQj1fTVKHOiSQdvgEAofM9hEy0Nh5k1RBngTRcQDHk+hy&#10;jITjz3W1ulhjhmPq4rpcL9e5AqufLzsf4gcJhqRNQz3ONIOzw2OIqRlWPx9JtSw8KK3zXLUlA3a8&#10;vCwTvnGioaLV+fLZKaMiWlAr09CrMn2TKRLf91ZkoMiUnvZYTNtZgMR5Yh/HdiQK4VfpbtKjBXFE&#10;RTxMjsMXgpse/C9KBnRbQ8PPPfOSEv3RoqrX1WqV7JmD1fpyiYE/z7TnGWY5QjU0UjJt72K29ET/&#10;FtXvVFbmpZO5ZXRRFmx2fLLpeZxPvbzL7W8AAAD//wMAUEsDBBQABgAIAAAAIQCFHWK13wAAAAoB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqJM+ojbEqRASLFhACaXraTx5iNgO&#10;sZuGv2e6gt08ju6cybaT6cRIg2+dVRDPIhBkS6dbWyvYfzzdrUH4gFZj5ywp+CEP2/z6KsNUu7N9&#10;p7EIteAQ61NU0ITQp1L6siGDfuZ6sryr3GAwcDvUUg945nDTyXkUJdJga/lCgz09NlR+FSejoK92&#10;3Rvuv4vw+eLHVTQedq/Vs1K3N9PDPYhAU/iD4aLP6pCz09GdrPaiU7BO5itGuYgTEAxslgseHJlc&#10;LmKQeSb/v5D/AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALfLn38CAgAA3wMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIUdYrXfAAAACgEAAA8A&#10;AAAAAAAAAAAAAAAAXAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABoBQAAAAA=&#10;" filled="f" stroked="f" strokeweight="1pt">
+                <v:stroke linestyle="thinThin"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="133EFA9E" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRPr="00507A2A" w:rsidRDefault="00EC0302" w:rsidP="00507A2A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00507A2A">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>PTO</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1F5E700E" w14:textId="77777777" w:rsidR="008F2072" w:rsidRPr="00F47A5F" w:rsidRDefault="00F47A5F" w:rsidP="00F47A5F">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="0F5D0470" w14:textId="77777777" w:rsidR="00E62F35" w:rsidRDefault="00540801">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F47A5F">
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52EE1D83" wp14:editId="13EF00D6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-161925</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>7410450</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6166485" cy="2000250"/>
+                <wp:effectExtent l="0" t="0" r="5715" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="9" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6166485" cy="2000250"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7E9E0D90" w14:textId="0372392D" w:rsidR="00653507" w:rsidRDefault="00653507" w:rsidP="00653507">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Please complete and return this form to us using the enclosed Freepost envelope or to the address: Sandwell MBC</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00644943">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (Revenues and </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00644943">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Benefits)</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">, </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00644943">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>PO Box 7072, Manchester, M28 8JT</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="107B3757" w14:textId="1F84EA3F" w:rsidR="00653507" w:rsidRDefault="00653507" w:rsidP="00653507">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">If the situation changes and you no longer agree to Sandwell MBC sharing information with the person named above, please make us aware of this as soon as possible, either online at </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId5" w:history="1">
+                              <w:r>
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:b/>
+                                </w:rPr>
+                                <w:t>www.sandwell.gov.uk/mysandwell</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> or by phone on 0121 </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00644943">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>569 7474</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>.  Without such notification, this authorisation will remain valid for the life of the account</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00DC7A97">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> and</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>/</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00DC7A97">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">or </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>claim</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005865C4">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> at this address</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6206B8FB" w14:textId="77777777" w:rsidR="00CD0FB2" w:rsidRDefault="00CD0FB2" w:rsidP="00CD0FB2">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="36F34DC0" w14:textId="77777777" w:rsidR="00CD0FB2" w:rsidRPr="00206E63" w:rsidRDefault="00CD0FB2" w:rsidP="00CD0FB2">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00206E63">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">For details of how and why we obtain, store, share and dispose of personal data as well as your rights as a data subject, our FULL PRIVACY NOTICE can be viewed at </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId6" w:history="1">
+                              <w:r w:rsidRPr="00206E63">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:cs="Calibri"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                </w:rPr>
+                                <w:t>www.sandwell.gov.uk/privacy</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="2EFA8D0D" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRPr="007A5782" w:rsidRDefault="00EC0302" w:rsidP="007A5782">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="52EE1D83" id="Text Box 2" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:-12.75pt;margin-top:583.5pt;width:485.55pt;height:157.5pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApNdk5EgIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCJEuNOEWXLsOA&#10;rhvQ7QNkWY6FyaJGKbGzrx+luGnQ3Yb5IJAm9Ug+Pq1vh86wo0KvwZZ8Osk5U1ZCre2+5D++796t&#10;OPNB2FoYsKrkJ+X57ebtm3XvCjWDFkytkBGI9UXvSt6G4Ios87JVnfATcMpSsAHsRCAX91mNoif0&#10;zmSzPF9mPWDtEKTynv7en4N8k/CbRsnwtWm8CsyUnHoL6cR0VvHMNmtR7FG4VsuxDfEPXXRCWyp6&#10;gboXQbAD6r+gOi0RPDRhIqHLoGm0VGkGmmaav5rmqRVOpVmIHO8uNPn/Bysfj0/uG7IwfICBFpiG&#10;8O4B5E/PLGxbYffqDhH6VomaCk8jZVnvfDFejVT7wkeQqv8CNS1ZHAIkoKHBLrJCczJCpwWcLqSr&#10;ITBJP5fT5XK+WnAmKUYrzWeLtJZMFM/XHfrwSUHHolFypK0meHF88CG2I4rnlFjNg9H1ThuTHNxX&#10;W4PsKEgBu/SlCV6lGcv6kt8sZouEbCHeT+LodCCFGt2VfEXd5aNmIh0fbZ1SgtDmbFMnxo78RErO&#10;5IShGpiuS76IpSNdFdQnIgzhLEh6QGS0gL8560mMJfe/DgIVZ+azJdJvpvN5VG9y5ov3M3LwOlJd&#10;R4SVBFXywNnZ3Iak+EiHhTtaTqMTbS+djC2TyBKb44OIKr72U9bLs938AQAA//8DAFBLAwQUAAYA&#10;CAAAACEA5cCCteAAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXFDrNMpP&#10;G+JUgATi2tIHcOJtEhGvo9ht0rdnOcFxZz7NzpT7xQ7iipPvHSnYrCMQSI0zPbUKTl/vqy0IHzQZ&#10;PThCBTf0sK/u70pdGDfTAa/H0AoOIV9oBV0IYyGlbzq02q/diMTe2U1WBz6nVppJzxxuBxlHUSat&#10;7ok/dHrEtw6b7+PFKjh/zk/pbq4/wik/JNmr7vPa3ZR6fFhenkEEXMIfDL/1uTpU3Kl2FzJeDApW&#10;cZoyysYmy3kVI7skzUDULCXbOAJZlfL/iuoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;KTXZORICAAD+AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA5cCCteAAAAANAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="7E9E0D90" w14:textId="0372392D" w:rsidR="00653507" w:rsidRDefault="00653507" w:rsidP="00653507">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>Please complete and return this form to us using the enclosed Freepost envelope or to the address: Sandwell MBC</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00644943">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (Revenues and </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00644943">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>Benefits)</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">, </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00644943">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>PO Box 7072, Manchester, M28 8JT</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="107B3757" w14:textId="1F84EA3F" w:rsidR="00653507" w:rsidRDefault="00653507" w:rsidP="00653507">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">If the situation changes and you no longer agree to Sandwell MBC sharing information with the person named above, please make us aware of this as soon as possible, either online at </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId7" w:history="1">
+                        <w:r>
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>www.sandwell.gov.uk/mysandwell</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> or by phone on 0121 </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00644943">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>569 7474</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>.  Without such notification, this authorisation will remain valid for the life of the account</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00DC7A97">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> and</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>/</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00DC7A97">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">or </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>claim</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005865C4">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> at this address</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6206B8FB" w14:textId="77777777" w:rsidR="00CD0FB2" w:rsidRDefault="00CD0FB2" w:rsidP="00CD0FB2">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="36F34DC0" w14:textId="77777777" w:rsidR="00CD0FB2" w:rsidRPr="00206E63" w:rsidRDefault="00CD0FB2" w:rsidP="00CD0FB2">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00206E63">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">For details of how and why we obtain, store, share and dispose of personal data as well as your rights as a data subject, our FULL PRIVACY NOTICE can be viewed at </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId8" w:history="1">
+                        <w:r w:rsidRPr="00206E63">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:cs="Calibri"/>
+                            <w:b/>
+                            <w:bCs/>
+                          </w:rPr>
+                          <w:t>www.sandwell.gov.uk/privacy</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="2EFA8D0D" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRPr="007A5782" w:rsidRDefault="00EC0302" w:rsidP="007A5782">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00D80FD1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">For details of how and why we obtain, store, share and dispose of personal data as well as your rights as a data subject, our FULL PRIVACY NOTICE can be viewed at </w:t>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52FFC7D7" wp14:editId="39A2627D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-161925</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5743575</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6166485" cy="1600200"/>
+                <wp:effectExtent l="19050" t="19050" r="24765" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="6" name="Text Box 6"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6166485" cy="1600200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="28575">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="308B2346" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="009037B3">
+                            <w:pPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>PART 4 - Declaration</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="64D4EF52" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="009037B3">
+                            <w:pPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>I</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005865C4">
+                              <w:t>/We</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>, the person</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005865C4">
+                              <w:t>(s)</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> named in PART 1, give Sandwell MBC authorisation to discuss with the person named in PART 2 any</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00BC7302">
+                              <w:t xml:space="preserve"> personal</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> information you hold relating to </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00BC7302">
+                              <w:t xml:space="preserve">my </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00BC7302" w:rsidRPr="00BC7302">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Coun</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00BC7302">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">cil Tax account/Housing Benefit, </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00BC7302" w:rsidRPr="00BC7302">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Council Tax Reduction </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00BC7302">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">or DHP </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00BC7302" w:rsidRPr="00BC7302">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>claim/Local Welfare Provision claim</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00BC7302">
+                              <w:t xml:space="preserve"> (</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00BC7302" w:rsidRPr="003C00EE">
+                              <w:rPr>
+                                <w:i/>
+                              </w:rPr>
+                              <w:t>delete as appropriate</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00BC7302">
+                              <w:t xml:space="preserve">) </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>as detailed in PART 3.</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CC4B38">
+                              <w:t xml:space="preserve">  If more than 1 person is named</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005865C4">
+                              <w:t xml:space="preserve"> in PART 1, both must sign here:</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve">  </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="57EE1426" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="00AC6210">
+                            <w:pPr>
+                              <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Signed_____________________________________________________Date____________________</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6387DD34" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="009037B3">
+                            <w:pPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="52FFC7D7" id="Text Box 6" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:-12.75pt;margin-top:452.25pt;width:485.55pt;height:126pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPL6YIFgIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysk82O0zAQx+9IvIPlO01Std0SNV0tXYqQ&#10;lgVp4QEc22ksHI+x3SbL0zN2st3ydUHkYHky9n9mfjPeXA+dJifpvAJT0WKWUyINB6HMoaJfPu9f&#10;rSnxgRnBNBhZ0Ufp6fX25YtNb0s5hxa0kI6giPFlbyvahmDLLPO8lR3zM7DSoLMB17GApjtkwrEe&#10;1TudzfN8lfXghHXApff493Z00m3SbxrJw8em8TIQXVHMLaTVpbWOa7bdsPLgmG0Vn9Jg/5BFx5TB&#10;oGepWxYYOTr1m1SnuAMPTZhx6DJoGsVlqgGrKfJfqnlomZWpFoTj7RmT/3+y/P70YD85EoY3MGAD&#10;UxHe3gH/6omBXcvMQd44B30rmcDARUSW9daX09WI2pc+itT9BxDYZHYMkISGxnWRCtZJUB0b8HiG&#10;LodAOP5cFavVYr2khKOvWOU5tjXFYOXTdet8eCehI3FTUYddTfLsdOdDTIeVT0diNA9aib3SOhnu&#10;UO+0IyeGE7BP36T+0zFtSF/R+Xp5tRwR/FUjT9+fNDoVcJa16iq6Ph9iZQT31og0aYEpPe4xZ20m&#10;khHeiDEM9UCUQCoxQARbg3hEtA7G0cWnhpsW3HdKehzbivpvR+YkJfq9wfa8LhaLOOfJWCyv5mi4&#10;S0996WGGo1RFAyXjdhfS24jgDNxgGxuVAD9nMqWM45i4T08nzvulnU49P/DtDwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAAu8frHiAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FuwjAQRfeVegdrKnUH&#10;DgiHEuIg1FJ1waIq4QBOPCSB2I5sA+ntO121uxnN05/3881oenZDHzpnJcymCTC0tdOdbSQcy/fJ&#10;C7AQldWqdxYlfGOATfH4kKtMu7v9wtshNoxCbMiUhDbGIeM81C0aFaZuQEu3k/NGRVp9w7VXdwo3&#10;PZ8nScqN6ix9aNWAry3Wl8PVSDhjVTb77d6Xn8v0bfehdpfl+Sjl89O4XQOLOMY/GH71SR0Kcqrc&#10;1erAegmTuRCESlglCxqIWC1ECqwidCZSAbzI+f8SxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEADy+mCBYCAAAoBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAC7x+seIAAAAMAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" strokeweight="2.25pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="308B2346" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="009037B3">
+                      <w:pPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>PART 4 - Declaration</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="64D4EF52" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="009037B3">
+                      <w:pPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>I</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005865C4">
+                        <w:t>/We</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>, the person</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005865C4">
+                        <w:t>(s)</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> named in PART 1, give Sandwell MBC authorisation to discuss with the person named in PART 2 any</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00BC7302">
+                        <w:t xml:space="preserve"> personal</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> information you hold relating to </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00BC7302">
+                        <w:t xml:space="preserve">my </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00BC7302" w:rsidRPr="00BC7302">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>Coun</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00BC7302">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">cil Tax account/Housing Benefit, </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00BC7302" w:rsidRPr="00BC7302">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Council Tax Reduction </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00BC7302">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">or DHP </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00BC7302" w:rsidRPr="00BC7302">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>claim/Local Welfare Provision claim</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00BC7302">
+                        <w:t xml:space="preserve"> (</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00BC7302" w:rsidRPr="003C00EE">
+                        <w:rPr>
+                          <w:i/>
+                        </w:rPr>
+                        <w:t>delete as appropriate</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00BC7302">
+                        <w:t xml:space="preserve">) </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>as detailed in PART 3.</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00CC4B38">
+                        <w:t xml:space="preserve">  If more than 1 person is named</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005865C4">
+                        <w:t xml:space="preserve"> in PART 1, both must sign here:</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve">  </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="57EE1426" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="00AC6210">
+                      <w:pPr>
+                        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>Signed_____________________________________________________Date____________________</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6387DD34" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="009037B3">
+                      <w:pPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00D80FD1">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25A93805" wp14:editId="67D6CCCA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-161925</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>19050</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6166485" cy="5562600"/>
+                <wp:effectExtent l="0" t="0" r="24765" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6166485" cy="5562600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5CA744A2" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="00E768B8">
+                            <w:pPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>PART 3 (continued) - What can we discuss?</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1800E6AD" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="00E768B8">
+                            <w:pPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>2. Housing Benefit, Council Tax Reduction and/or Discretionary Housing Payments (HB/CTR/DHP), including;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="759E3CEE" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="00E768B8">
+                            <w:r>
+                              <w:t>Progress and/or status of any claim made under the above claim reference number</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D80FD1">
+                              <w:t xml:space="preserve"> or National Insurance Number</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="52947E9B" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="00E768B8">
+                            <w:r>
+                              <w:t xml:space="preserve">Details of the household makeup (past or present) including claimant/partner, dependants or non-dependants including information provided to us by the DWP. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="25C9DBCC" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="00E768B8">
+                            <w:r>
+                              <w:t xml:space="preserve">Financial information used within the claim such as earnings, capital or benefits received, also including information provided to us by the DWP. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4C01F2A2" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="00E768B8">
+                            <w:r>
+                              <w:t>Details of any payments made or due and any entitlement periods.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="01C5FC4F" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="00E768B8">
+                            <w:r>
+                              <w:t>Details of Housing Benefit Overpayments, including the reason for creation, the period covered and the method of recovery plus details of any invoices or reminders issued.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="236D12CE" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="00E768B8">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Progress or status of any dispute or appeal, including potential Tribunal cases if claim is still active.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2A7733D8" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="00E768B8">
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Please note, we will not be able to share any information provided to us by HMRC in any circumstance without express permission from HMRC</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve">. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3A0CA921" w14:textId="77777777" w:rsidR="00BC7302" w:rsidRDefault="00BC7302" w:rsidP="00E768B8">
+                            <w:pPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="12C131A8" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="00E768B8">
+                            <w:pPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F31FBA">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>3. Local Welfare Provision</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (LWP), including:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="189AA545" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="00E768B8">
+                            <w:pPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Progress or status of any claim made.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7FC2F41F" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="00E768B8">
+                            <w:pPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>The outcome of any claim, including the reasons behind any decision made.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="751C41F8" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="00EE3E64">
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Please note, we will not be able to share any information provided to us by HMRC in any circumstance without express permission from HMRC</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve">. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="581BB8E9" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="00E768B8">
+                            <w:pPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="3A919930" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRPr="00F31FBA" w:rsidRDefault="00EC0302" w:rsidP="00E768B8">
+                            <w:pPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="25A93805" id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:-12.75pt;margin-top:1.5pt;width:485.55pt;height:438pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBN9KQKFgIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L3aC2G2NOEWXLsOA&#10;7gfo9gCyJMfCZFGTlNjZ04+S0zTotsswHQRSpD6SH8nV7dhrcpDOKzA1nc9ySqThIJTZ1fTb1+2b&#10;a0p8YEYwDUbW9Cg9vV2/frUabCUX0IEW0hEEMb4abE27EGyVZZ53smd+BlYaNLbgehZQdbtMODYg&#10;eq+zRZ6X2QBOWAdceo+v95ORrhN+20oePretl4HommJuId0u3U28s/WKVTvHbKf4KQ32D1n0TBkM&#10;eoa6Z4GRvVO/QfWKO/DQhhmHPoO2VVymGrCaef6imseOWZlqQXK8PdPk/x8s/3R4tF8cCeNbGLGB&#10;qQhvH4B/98TApmNmJ++cg6GTTGDgeaQsG6yvTl8j1b7yEaQZPoLAJrN9gAQ0tq6PrGCdBNGxAccz&#10;6XIMhONjOS/L5XVBCUdbUZSLMk9tyVj19N06H95L6EkUauqwqwmeHR58iOmw6sklRvOgldgqrZPi&#10;ds1GO3JgOAHbdFIFL9y0IUNNb4pFMTHwV4g8nT9B9CrgKGvV1/T67MSqyNs7I9KgBab0JGPK2pyI&#10;jNxNLIaxGYkSNb2KASKvDYgjMutgmlzcNBQ6cD8pGXBqa+p/7JmTlOgPBrtzM18u45gnZVlcLVBx&#10;l5bm0sIMR6iaBkomcRPSakTeDNxhF1uV+H3O5JQyTmOi/bQ5cdwv9eT1vN/rXwAAAP//AwBQSwME&#10;FAAGAAgAAAAhANVbLbngAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ&#10;69A2aRPiVAgJBDcoCK5uvE0i4nWw3TT8PcsJjqsZvX1TbifbixF96BwpuJ4nIJBqZzpqFLy93s82&#10;IELUZHTvCBV8Y4BtdX5W6sK4E73guIuNYAiFQitoYxwKKUPdotVh7gYkzg7OWx359I00Xp8Ybnu5&#10;SJJMWt0Rf2j1gHct1p+7o1WwWT2OH+Fp+fxeZ4c+j1fr8eHLK3V5Md3egIg4xb8y/OqzOlTstHdH&#10;MkH0CmaLNOWqgiVP4jxfpRmIPcPXeQKyKuX/BdUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAE30pAoWAgAAJwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhANVbLbngAAAACQEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="5CA744A2" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="00E768B8">
+                      <w:pPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>PART 3 (continued) - What can we discuss?</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1800E6AD" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="00E768B8">
+                      <w:pPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>2. Housing Benefit, Council Tax Reduction and/or Discretionary Housing Payments (HB/CTR/DHP), including;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="759E3CEE" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="00E768B8">
+                      <w:r>
+                        <w:t>Progress and/or status of any claim made under the above claim reference number</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D80FD1">
+                        <w:t xml:space="preserve"> or National Insurance Number</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="52947E9B" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="00E768B8">
+                      <w:r>
+                        <w:t xml:space="preserve">Details of the household makeup (past or present) including claimant/partner, dependants or non-dependants including information provided to us by the DWP. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="25C9DBCC" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="00E768B8">
+                      <w:r>
+                        <w:t xml:space="preserve">Financial information used within the claim such as earnings, capital or benefits received, also including information provided to us by the DWP. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4C01F2A2" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="00E768B8">
+                      <w:r>
+                        <w:t>Details of any payments made or due and any entitlement periods.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="01C5FC4F" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="00E768B8">
+                      <w:r>
+                        <w:t>Details of Housing Benefit Overpayments, including the reason for creation, the period covered and the method of recovery plus details of any invoices or reminders issued.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="236D12CE" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="00E768B8">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>Progress or status of any dispute or appeal, including potential Tribunal cases if claim is still active.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2A7733D8" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="00E768B8">
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>Please note, we will not be able to share any information provided to us by HMRC in any circumstance without express permission from HMRC</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve">. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3A0CA921" w14:textId="77777777" w:rsidR="00BC7302" w:rsidRDefault="00BC7302" w:rsidP="00E768B8">
+                      <w:pPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="12C131A8" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="00E768B8">
+                      <w:pPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F31FBA">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>3. Local Welfare Provision</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (LWP), including:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="189AA545" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="00E768B8">
+                      <w:pPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>Progress or status of any claim made.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7FC2F41F" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="00E768B8">
+                      <w:pPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>The outcome of any claim, including the reasons behind any decision made.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="751C41F8" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="00EE3E64">
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>Please note, we will not be able to share any information provided to us by HMRC in any circumstance without express permission from HMRC</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve">. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="581BB8E9" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRDefault="00EC0302" w:rsidP="00E768B8">
+                      <w:pPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="3A919930" w14:textId="77777777" w:rsidR="00EC0302" w:rsidRPr="00F31FBA" w:rsidRDefault="00EC0302" w:rsidP="00E768B8">
+                      <w:pPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="008F2072" w:rsidRPr="00F47A5F" w:rsidSect="00762FA2">
-[...2 lines deleted...]
-      <w:pgMar w:top="1134" w:right="1247" w:bottom="1134" w:left="1247" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:sectPr w:rsidR="00E62F35">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...36 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75F03CC6"/>
+    <w:nsid w:val="0A173B3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A4A4ADB2"/>
+    <w:tmpl w:val="E9EA7384"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -1455,53 +2530,53 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7889631B"/>
+    <w:nsid w:val="1A8920BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BD061CBC"/>
+    <w:tmpl w:val="C87CF62C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -1567,248 +2642,344 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62CF5E1B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B17A3D96"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1736583788">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1336418486">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1715890511">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
-[...1 lines deleted...]
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="62zPrdhV6jXa9dGslaDXCLlw3o9mHka4nUgaApdh3QB6bkE5yNR8oK41RIW/gjWkQsvpUi7UGmHyF9Rrfqu0Gw==" w:salt="4BeDsixxZfUpOII8m+eXvA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A2112C"/>
-[...37 lines deleted...]
-    <w:rsid w:val="00FC6A99"/>
+    <w:rsidRoot w:val="00E768B8"/>
+    <w:rsid w:val="001B3817"/>
+    <w:rsid w:val="003C00EE"/>
+    <w:rsid w:val="003C5975"/>
+    <w:rsid w:val="00451F43"/>
+    <w:rsid w:val="0047137C"/>
+    <w:rsid w:val="0049191D"/>
+    <w:rsid w:val="004A617B"/>
+    <w:rsid w:val="00507A2A"/>
+    <w:rsid w:val="005246B5"/>
+    <w:rsid w:val="00540801"/>
+    <w:rsid w:val="005865C4"/>
+    <w:rsid w:val="00590690"/>
+    <w:rsid w:val="00644943"/>
+    <w:rsid w:val="00653507"/>
+    <w:rsid w:val="006C0CF3"/>
+    <w:rsid w:val="007A5782"/>
+    <w:rsid w:val="009037B3"/>
+    <w:rsid w:val="0095289A"/>
+    <w:rsid w:val="0096331D"/>
+    <w:rsid w:val="00982E75"/>
+    <w:rsid w:val="009C1085"/>
+    <w:rsid w:val="009C58CB"/>
+    <w:rsid w:val="009E6D47"/>
+    <w:rsid w:val="00A5213C"/>
+    <w:rsid w:val="00AC6210"/>
+    <w:rsid w:val="00B70B9F"/>
+    <w:rsid w:val="00BC7302"/>
+    <w:rsid w:val="00C445B7"/>
+    <w:rsid w:val="00C575A8"/>
+    <w:rsid w:val="00C94ED9"/>
+    <w:rsid w:val="00CC4B38"/>
+    <w:rsid w:val="00CD0FB2"/>
+    <w:rsid w:val="00CF6488"/>
+    <w:rsid w:val="00D72281"/>
+    <w:rsid w:val="00D80FD1"/>
+    <w:rsid w:val="00DC7A97"/>
+    <w:rsid w:val="00E62F35"/>
+    <w:rsid w:val="00E768B8"/>
+    <w:rsid w:val="00EC0302"/>
+    <w:rsid w:val="00EE3E64"/>
+    <w:rsid w:val="00F31FBA"/>
+    <w:rsid w:val="00F74BF1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0F45B3A9"/>
-  <w15:docId w15:val="{2A07B7A1-47FD-4758-9064-A2D2116BC1B8}"/>
+  <w14:docId w14:val="5108CF91"/>
+  <w15:docId w15:val="{65F471E7-36B1-46CE-828D-DA2D0AFA4363}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1827,73 +2998,78 @@
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -2042,268 +3218,205 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00913F6D"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E768B8"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FC6A99"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0049191D"/>
     <w:pPr>
-      <w:jc w:val="center"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-    <w:name w:val="Title Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Title"/>
-    <w:rsid w:val="00FC6A99"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0049191D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003D76F7"/>
+    <w:rsid w:val="003C5975"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
-  </w:style>
-[...13 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00276203"/>
+    <w:rsid w:val="003C5975"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F31FBA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...46 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="156893644">
+    <w:div w:id="1125660264">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="434907224">
+    <w:div w:id="1285115239">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1998684090">
+    <w:div w:id="1487090394">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sandwell.gov.uk/privacy" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sandwell.gov.uk/mysandwell" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///I:\CUSTOMER%20SERVICES\CS049%20TPA%20General.dotm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sandwell.gov.uk/privacy" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sandwell.gov.uk/mysandwell" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sandwell.gov.uk/privacy" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sandwell.gov.uk/mysandwell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2549,68 +3662,69 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>CS049 TPA General</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>659</Words>
-  <Characters>3758</Characters>
+  <Words>13</Words>
+  <Characters>75</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>1</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Sandwell Metropolitan Borough Council</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4409</CharactersWithSpaces>
+  <CharactersWithSpaces>87</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Stephen Mansell</dc:creator>
+  <dc:creator>James Powney</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>