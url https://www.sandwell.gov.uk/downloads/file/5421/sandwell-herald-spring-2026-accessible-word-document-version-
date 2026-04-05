--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -126,269 +126,209 @@
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">The Herald front page features </w:t>
       </w:r>
       <w:r w:rsidR="005744A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">photos </w:t>
       </w:r>
       <w:r w:rsidR="005A274D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>of key activities that show ‘a caring council that gets things done</w:t>
-[...8 lines deleted...]
-        <w:t>’</w:t>
+        <w:t>of key activities that show ‘a caring council that gets things done’</w:t>
       </w:r>
       <w:r w:rsidR="005744A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="44AE2BE6" w14:textId="0D1294A0" w:rsidR="005A274D" w:rsidRDefault="005A274D" w:rsidP="001E03B3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>These include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FD9944C" w14:textId="5410DF8F" w:rsidR="005A274D" w:rsidRDefault="005A274D" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...26 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>100 new apprentices welcomed</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="638F5E9D" w14:textId="1513B4F9" w:rsidR="005A274D" w:rsidRDefault="005A274D" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Major investment in parks and green spaces</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CEDB036" w14:textId="0546F5D7" w:rsidR="005A274D" w:rsidRDefault="005A274D" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">‘Green hit squads’ deliver big </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>‘Green hit squads’ deliver big clean-ups</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="77E26251" w14:textId="797B9E9F" w:rsidR="005A274D" w:rsidRDefault="005A274D" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sandwell Stands against violence towards women and </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Sandwell Stands against violence towards women and girls</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="73C24B45" w14:textId="49EF1C06" w:rsidR="005A274D" w:rsidRDefault="005A274D" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Top national rating for road maintenance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="725CC8D4" w14:textId="32578A6E" w:rsidR="005A274D" w:rsidRPr="005A274D" w:rsidRDefault="005A274D" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Sandwell children’s services rated ‘</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Sandwell children’s services rated ‘Good’</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="20876782" w14:textId="6314D81B" w:rsidR="009930DB" w:rsidRDefault="00B32ECE" w:rsidP="001E03B3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">The front page also </w:t>
       </w:r>
       <w:r w:rsidR="00DF291A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">encourages people to sign up for the council’s </w:t>
       </w:r>
@@ -488,155 +428,109 @@
         <w:t>Council Leader foreword by Councillor Kerrie Carmichael</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A2EE83" w14:textId="12208D0F" w:rsidR="005744A3" w:rsidRDefault="008A3528" w:rsidP="005744A3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Spring is here – and</w:t>
       </w:r>
       <w:r w:rsidR="00BF7EB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> to be proud of in Sandwell.</w:t>
+        <w:t xml:space="preserve"> there’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lots to be proud of in Sandwell.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04021FA1" w14:textId="77777777" w:rsidR="008A3528" w:rsidRPr="008A3528" w:rsidRDefault="008A3528" w:rsidP="008A3528">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>This year we will be celebrating the 60th birthday of Rounds Green Library, Lion Farm, with the local community.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BC29CE9" w14:textId="77777777" w:rsidR="008A3528" w:rsidRDefault="008A3528" w:rsidP="008A3528">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Libraries are vital community spaces, from events and activities that bring people together to giving children the best</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">start in life, which is why </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> proud of our libraries across the whole of Sandwell. Rounds Green was the first library I</w:t>
+        <w:t>start in life, which is why we’re proud of our libraries across the whole of Sandwell. Rounds Green was the first library I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ever used – and I still live nearby to this day.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C438791" w14:textId="03158BAB" w:rsidR="008A3528" w:rsidRPr="008A3528" w:rsidRDefault="008A3528" w:rsidP="008A3528">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -675,280 +569,198 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>children.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD67FEB" w14:textId="2F58B25C" w:rsidR="008A3528" w:rsidRPr="008A3528" w:rsidRDefault="008A3528" w:rsidP="008A3528">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">These milestones are </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>These milestones are a great opportunity to remind ourselves of why we need to invest in our public services and to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>a great opportunity</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>take care of them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F36961" w14:textId="4124EED0" w:rsidR="008A3528" w:rsidRPr="008A3528" w:rsidRDefault="008A3528" w:rsidP="008A3528">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to remind ourselves of why we need to invest in our public services and to</w:t>
+        <w:t>As we make decisions about the council’s budget this year, we’ve listened to understand the most important things</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>take care of them.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">to you. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This Herald includes features on </w:t>
+      </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">As we make decisions about the council’s budget this year, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>some of the things we will invest which will make Sandwell</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>we’ve</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>cleaner, greener and safer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC8E5BE" w14:textId="3B0936B6" w:rsidR="008A3528" w:rsidRDefault="008A3528" w:rsidP="008A3528">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> listened to understand the most important things</w:t>
+        <w:t>We want everyone in Sandwell to feel proud of your local area, so the decisions we’re making – like increased CCTV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">to you. </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>coverage to stop crime, investment in green spaces and building a new school – are all intended to help make a real</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>some of</w:t>
-[...90 lines deleted...]
-        </w:rPr>
         <w:t>difference in people’s lives.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D118128" w14:textId="7FF051AD" w:rsidR="008A3528" w:rsidRDefault="008A3528" w:rsidP="008A3528">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Next to this story, Councillor Carmichael and Deputy Leader Councillor Suzanne Hartwell </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> with dogs at the new self-service Dog Wash facility at Sandwell Valley Visitor Centre.</w:t>
+        <w:t>Next to this story, Councillor Carmichael and Deputy Leader Councillor Suzanne Hartwell are pictured with dogs at the new self-service Dog Wash facility at Sandwell Valley Visitor Centre.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58C36467" w14:textId="332B57F0" w:rsidR="005744A3" w:rsidRPr="005744A3" w:rsidRDefault="008A3528" w:rsidP="005744A3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Green rating for Sandwell’s roads</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22675FE5" w14:textId="14E8B27F" w:rsidR="005744A3" w:rsidRDefault="008A3528" w:rsidP="008A3528">
@@ -992,370 +804,278 @@
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>So, we are pleased to have</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">received a </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>received a Green rating under the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Green</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>government’s new national traffic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> rating under the</w:t>
+        <w:t>light system for how we are</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>government’s new national traffic</w:t>
+        <w:t>making</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>light system for how we are</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>highway maintenance a priority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527B4D9B" w14:textId="4C1702B5" w:rsidR="008A3528" w:rsidRPr="008A3528" w:rsidRDefault="008A3528" w:rsidP="008A3528">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>making</w:t>
+        <w:t>This top assessment recognises</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>highway maintenance a priority.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>strong performance, long-term</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>This top assessment recognises</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>investment and best practice in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>strong performance</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>upkeep of our roads.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>, long-term</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Sandwell ranks fourth out of 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>investment</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Local Highway Authorities (LHAs)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and best practice in</w:t>
+        <w:t>nationally, of which only 16 were</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>upkeep of our roads.</w:t>
+        <w:t>rated Green, and is the top-rated</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Sandwell ranks fourth out of 154</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>LHA in the West Midlands.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04CA855F" w14:textId="73157626" w:rsidR="008A3528" w:rsidRPr="008A3528" w:rsidRDefault="008A3528" w:rsidP="008A3528">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Local Highway Authorities (LHAs)</w:t>
-[...99 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">We </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> out of all councils</w:t>
+        <w:t>We were picked out of all councils</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>for a ministerial visit on National</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1490,330 +1210,310 @@
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>The ratings – the first of their kind</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">– grade authorities as Red, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>– grade authorities as Red, Amber</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Amber</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>or Green, based on current road</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>or Green, based on current road</w:t>
+        <w:t>conditions and how effectively they</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>conditions and how effectively they</w:t>
+        <w:t>are spending government funding</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>are spending government funding</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>to fix potholes and invest in long</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>to fix potholes and invest in long</w:t>
-[...7 lines deleted...]
-        <w:t>-</w:t>
+        <w:t>term</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>term</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>maintenance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D2767F" w14:textId="77777777" w:rsidR="008A3528" w:rsidRDefault="008A3528" w:rsidP="008A3528">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>maintenance.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>Sandwell’s performance is in line</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Sandwell’s performance is in line</w:t>
+        <w:t>with the annual National Highways</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>with the annual National Highways</w:t>
+        <w:t>and Transport (NHT) survey, where</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>and Transport (NHT) survey, where</w:t>
+        <w:t>Sandwell ranks among the top four</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Sandwell ranks among the top four</w:t>
+        <w:t>councils nationally for highway</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>councils nationally for highway</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>condition and pothole prevention.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF8AE6E" w14:textId="0D4F25FB" w:rsidR="008A3528" w:rsidRPr="008A3528" w:rsidRDefault="008A3528" w:rsidP="008A3528">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>condition and pothole prevention.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>The council prioritises prevention</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>The council prioritises prevention</w:t>
+        <w:t>over cure, sealing cracks early,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>over cure, sealing cracks early,</w:t>
+        <w:t>applying protective surface</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>applying protective surface</w:t>
-[...26 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>treatments and using a proactive</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>maintenance programme.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FD2E67A" w14:textId="4D45EB58" w:rsidR="008A3528" w:rsidRDefault="008A3528" w:rsidP="008A3528">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
@@ -2057,356 +1757,212 @@
       <w:r w:rsidR="008A3528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ew road safety projects</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B11772F" w14:textId="77777777" w:rsidR="008A3528" w:rsidRPr="00195760" w:rsidRDefault="008A3528" w:rsidP="008A3528">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Road safety is a top priority for our residents and businesses – and </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Road safety is a top priority for our residents and businesses – and we’ve started work on a series of new priority projects across Sandwell.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D747E7F" w14:textId="761032F0" w:rsidR="008A3528" w:rsidRPr="00195760" w:rsidRDefault="008A3528" w:rsidP="008A3528">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>we’ve</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Over the past 25 years, Sandwell has halved the number of casualties on its roads, including reducing child casualties by 60 per cent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C67E141" w14:textId="21D26B00" w:rsidR="008A3528" w:rsidRPr="00195760" w:rsidRDefault="008A3528" w:rsidP="008A3528">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> started work on a series of new priority projects across Sandwell.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>This big reduction follows a targeted programme of engineering and education measures, and supporting police enforcement action, work</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF7EB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Over the past 25 years, Sandwell has halved the number of casualties on its roads, including reducing child casualties by 60 per cent.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1C67E141" w14:textId="21D26B00" w:rsidR="008A3528" w:rsidRPr="00195760" w:rsidRDefault="008A3528" w:rsidP="008A3528">
+        <w:t>which will continue to keep improving safety.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171EEBEC" w14:textId="74CA5057" w:rsidR="008A3528" w:rsidRPr="00195760" w:rsidRDefault="008A3528" w:rsidP="008A3528">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Under our Community Road Safety Concern Programme, we’re putting in 38 schemes this year alone across our six towns, with six already completed and more on the way.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D97298" w14:textId="377655C1" w:rsidR="008A3528" w:rsidRPr="00195760" w:rsidRDefault="008A3528" w:rsidP="008A3528">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>big reduction</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>This is thanks to additional funding for areas where residents, councillors and MPs have raised repeated safety concerns – even in places where accident records have not previously met the thresholds set out in the council’s road safety plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466A95F6" w14:textId="203FD741" w:rsidR="008A3528" w:rsidRPr="00195760" w:rsidRDefault="008A3528" w:rsidP="008A3528">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> follows a targeted programme of engineering and education measures, and supporting police enforcement action, work</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>Since the programme was first announced, we’ve secured additional funding through developer contributions and the City Region Sustainable Transport Settlement, meaning we can deliver more schemes than originally anticipated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06384D1C" w14:textId="5A72B1BD" w:rsidR="008A3528" w:rsidRPr="00195760" w:rsidRDefault="008A3528" w:rsidP="008A3528">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>which will continue to keep improving safety.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="171EEBEC" w14:textId="74CA5057" w:rsidR="008A3528" w:rsidRPr="00195760" w:rsidRDefault="008A3528" w:rsidP="008A3528">
+        <w:t>Councillor Keith Allcock, Cabinet Member for Environment and Highways, said: “By investing in these schemes, we are improving safety in places that matter most to residents – especially for children, pedestrians and cyclists.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2032DE0C" w14:textId="205F9DA4" w:rsidR="008A3528" w:rsidRPr="00195760" w:rsidRDefault="008A3528" w:rsidP="008A3528">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Under our Community Road Safety Concern Programme, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>“This investment of £3.5million highlights how Sandwell is a caring council that listens to our residents and gets things done.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D48A7FB" w14:textId="4A4F387E" w:rsidR="008A3528" w:rsidRPr="00195760" w:rsidRDefault="008A3528" w:rsidP="008A3528">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>we’re</w:t>
-[...164 lines deleted...]
-        </w:rPr>
         <w:t>A powerful road safety installation, the Tree of Life, visited Sandwell College and Sandwell Council House in February, offering students and members of the public a chance to read personal letters from families whose loved ones were killed in road collisions, reflect on the devastating impact, and write a personal pledge to be a safer road user.</w:t>
       </w:r>
       <w:r w:rsidR="00BE4CC8" w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The Tree of Life </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> by Transport for West Midlands in partnership with </w:t>
+        <w:t xml:space="preserve"> The Tree of Life was created by Transport for West Midlands in partnership with </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BE4CC8" w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>RoadPeace</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BE4CC8" w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> alongside police and councils.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E80BA3" w14:textId="351B2504" w:rsidR="005744A3" w:rsidRPr="00EF0862" w:rsidRDefault="00195760" w:rsidP="005744A3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2414,551 +1970,383 @@
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Big improvements for Sandwell’s parks and green spaces</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E5A7DC" w14:textId="77777777" w:rsidR="00195760" w:rsidRDefault="00195760" w:rsidP="00195760">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>We’re</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>We’re proud to be investing this year to improve parks and green</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> proud to be investing this year to improve parks and green</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>spaces across Sandwell.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EADAB16" w14:textId="50DD5199" w:rsidR="00195760" w:rsidRPr="00195760" w:rsidRDefault="00195760" w:rsidP="00195760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>spaces across Sandwell.</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>You’ve told us how much these spaces mean to you, and this investment is helping to make</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>You’ve</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>them greener, safer and more enjoyable for residents of all ages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4473BA" w14:textId="6D38C853" w:rsidR="00195760" w:rsidRPr="00195760" w:rsidRDefault="00195760" w:rsidP="00195760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> told us how </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>We’ve already delivered a huge amount of work across Sandwell. This includes landscaping</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>much</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>projects, as well as widespread tree and bulb planting to brighten our parks and support</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> these spaces mean to you, and this investment is helping to make</w:t>
+        <w:t>local wildlife. We also met our target of planting 1,013 new trees by the end of 2025, creating</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">them greener, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>greener spaces for future generations to enjoy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76DF1B11" w14:textId="7E18B374" w:rsidR="00195760" w:rsidRPr="00195760" w:rsidRDefault="00195760" w:rsidP="00195760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>safer</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">There are lots of improvements residents can already see and use. These include the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">brand-new </w:t>
+      </w:r>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and more enjoyable for residents of all ages.</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Britannia Skate Park and a full refurbishment of the much-loved Sons of Rest building at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>We’ve</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Britannia Park, Blackheath, and refreshed toddler play areas at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> already delivered a huge amount of work across Sandwell. This includes landscaping</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>Haden Hill Park, Cradley Heath.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FAA15AF" w14:textId="368BF901" w:rsidR="00195760" w:rsidRPr="00195760" w:rsidRDefault="00195760" w:rsidP="00195760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>projects, as well as widespread tree and bulb planting to brighten our parks and support</w:t>
+        <w:t>We’ve installed new bins at Harry Mitchell Park in Smethwick, added a new cycleway at Black</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>local wildlife. We also met our target of planting 1,013 new trees by the end of 2025, creating</w:t>
+        <w:t>Patch Park in Soho and Victoria, and completed drainage works and put in new benches at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>greener spaces for future generations to enjoy.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="76DF1B11" w14:textId="7E18B374" w:rsidR="00195760" w:rsidRPr="00195760" w:rsidRDefault="00195760" w:rsidP="00195760">
+        <w:t>Hill Top Park.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A80C0DE" w14:textId="01DCAD70" w:rsidR="00195760" w:rsidRPr="00195760" w:rsidRDefault="00195760" w:rsidP="00195760">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">There are </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>We’ve also improved tennis courts at Victoria Park in Tipton, Britannia Park in Blackheath, Red</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>lots of</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>House Park in Great Barr, Victoria Park in Smethwick, and Brunswick Park in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> improvements residents can already see and use. These include the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">brand-new </w:t>
+        <w:t>Wednesbury. We’ve</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Britannia Skate Park and a full refurbishment of the much-loved Sons of Rest building at</w:t>
+        <w:t>installed new footpaths and carried out a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Britannia Park, Blackheath, and refreshed toddler play areas at</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>clean-up at Kenrick Park Allotments in West Bromwich.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4889A1" w14:textId="499B6487" w:rsidR="00195760" w:rsidRDefault="00195760" w:rsidP="00195760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Haden Hill Park, Cradley Heath.</w:t>
-[...230 lines deleted...]
-        <w:t xml:space="preserve"> so far, with even more exciting improvements</w:t>
+        <w:t>This is just a snapshot of what’s been achieved so far, with even more exciting improvements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00195760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>planned to keep Sandwell’s parks and green spaces thriving.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66639740" w14:textId="77777777" w:rsidR="008F2E5E" w:rsidRDefault="008F2E5E" w:rsidP="00195760">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -2999,272 +2387,182 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>n hit squads’ in your town</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18EE439A" w14:textId="63695D07" w:rsidR="008F2E5E" w:rsidRPr="008F2E5E" w:rsidRDefault="008F2E5E" w:rsidP="008F2E5E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sandwell Council has </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Sandwell Council has carried out a major clean-up programme to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>carried out</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>improve public spaces across all six towns in Sandwell.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F8E9721" w14:textId="3DC84512" w:rsidR="008F2E5E" w:rsidRPr="008F2E5E" w:rsidRDefault="008F2E5E" w:rsidP="008F2E5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a major clean-up programme to</w:t>
+        <w:t>Seven dedicated ‘green hit squads’ have worked ward-by-ward in each town</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>improve public spaces across all six towns in Sandwell.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3F8E9721" w14:textId="3DC84512" w:rsidR="008F2E5E" w:rsidRPr="008F2E5E" w:rsidRDefault="008F2E5E" w:rsidP="008F2E5E">
+        <w:t>to deliver deep cleans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69886C72" w14:textId="15739287" w:rsidR="008F2E5E" w:rsidRPr="008F2E5E" w:rsidRDefault="008F2E5E" w:rsidP="008F2E5E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Seven </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Key activities included cutting back overgrowth, litter picking, grass edging,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>dedicated</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>moss removal, strimming, leaf litter clearance and general tidying.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499153A3" w14:textId="05415B88" w:rsidR="008F2E5E" w:rsidRPr="008F2E5E" w:rsidRDefault="008F2E5E" w:rsidP="008F2E5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ‘green hit squads’ have worked ward-by-ward in each town</w:t>
+        <w:t>The project has also enabled the council to retain its seasonal workforce</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>to deliver deep cleans.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>throughout the winter, providing continued employment for many local</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Key activities included cutting back overgrowth, litter picking, grass edging,</w:t>
-[...118 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>residents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DB4C16A" w14:textId="2BDA320F" w:rsidR="008F2E5E" w:rsidRPr="008F2E5E" w:rsidRDefault="008F2E5E" w:rsidP="008F2E5E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Councillor Keith Allcock, Cabinet Member for Environment and Highways,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3462,69 +2760,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ways to improve animal welfare and make</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">sure concerns </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> with properly.</w:t>
+        <w:t>sure concerns are dealt with properly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6417C9F3" w14:textId="5F3CBB1F" w:rsidR="008F2E5E" w:rsidRPr="008F2E5E" w:rsidRDefault="008F2E5E" w:rsidP="008F2E5E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>We have also agreed a new partnership</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3676,503 +2956,377 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>stronger stance on the use of fireworks,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">helium </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>helium balloons and sky lanterns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F8A759" w14:textId="2D9F38C4" w:rsidR="008F2E5E" w:rsidRPr="008F2E5E" w:rsidRDefault="008F2E5E" w:rsidP="008F2E5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>balloons</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>These can cause harm and distress to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and sky lanterns.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>pets, wildlife and the environment. As</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>These can cause harm and distress to</w:t>
+        <w:t>a result, their use is now banned on all</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">pets, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>council-owned land.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6F581F" w14:textId="1E28D0C8" w:rsidR="008F2E5E" w:rsidRPr="008F2E5E" w:rsidRDefault="008F2E5E" w:rsidP="008F2E5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>wildlife</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Sandwell Council’s housing team has</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and the environment. As</w:t>
+        <w:t>also received national recognition for the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">a result, their use </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>way it supports animal welfare in council</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>is now banned</w:t>
-[...107 lines deleted...]
-        <w:t xml:space="preserve"> the</w:t>
+        <w:t>homes. The team has been awarded the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">RSPCA Gold </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>PawPrints</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> Award, which</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">recognises organisations that go </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>recognises organisations that go above</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>above</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>and beyond to protect animals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF05237" w14:textId="6F82A6C5" w:rsidR="008F2E5E" w:rsidRPr="008F2E5E" w:rsidRDefault="008F2E5E" w:rsidP="008F2E5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>and beyond</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>This award highlights the hard</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to protect animals.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>work of staff who help tenants keep</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">This award highlights the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>pets responsibly, make sure homes are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>hard</w:t>
+        <w:t>safe for animals and promote good</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>work</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>welfare standards across</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of staff who help tenants keep</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>council housing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3026E675" w14:textId="194030B4" w:rsidR="008F2E5E" w:rsidRDefault="008F2E5E" w:rsidP="008F2E5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>pets responsibly, make sure homes are</w:t>
+        <w:t>Please help keep Sandwell free of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>safe for animals and promote good</w:t>
-[...82 lines deleted...]
-        <w:t xml:space="preserve"> safe for us</w:t>
+        <w:t>litter and rubbish so it’s safe for us</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>and the pets and wildlife we share</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4310,117 +3464,89 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00596981">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Voting with photo ID</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="174B0768" w14:textId="79A67722" w:rsidR="00596981" w:rsidRDefault="00596981" w:rsidP="00596981">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00596981">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Don’t</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Don’t forget </w:t>
+      </w:r>
+      <w:r w:rsidR="00122D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
       <w:r w:rsidRPr="00596981">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> forget </w:t>
+        <w:t xml:space="preserve"> at</w:t>
       </w:r>
       <w:r w:rsidR="00122D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>–</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00596981">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> need to show photographic ID if you vote at a polling station.</w:t>
+        <w:t>the next elections on Thursday 7 May 2026, you’ll need to show photographic ID if you vote at a polling station.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73CA3F2C" w14:textId="562BD1B3" w:rsidR="00596981" w:rsidRPr="00AD4CC2" w:rsidRDefault="00596981" w:rsidP="00596981">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD4CC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Accepted ID:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57515C75" w14:textId="77777777" w:rsidR="00596981" w:rsidRPr="00596981" w:rsidRDefault="00596981" w:rsidP="00596981">
       <w:pPr>
@@ -4662,460 +3788,240 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Ministry of Defence Form 90 (Defence Identity Card)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E353B6A" w14:textId="70F18CC0" w:rsidR="00596981" w:rsidRDefault="00596981" w:rsidP="00596981">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00596981">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">And </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>And some other forms of photographic ID. Please check on our website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71272366" w14:textId="1202D0BA" w:rsidR="00596981" w:rsidRDefault="00596981" w:rsidP="00596981">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00596981">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>some</w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> as photographic ID.</w:t>
+        <w:t>Please be aware that Debit and Credit Cards cannot be used as photographic ID.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="625700F2" w14:textId="4789531E" w:rsidR="00AD4CC2" w:rsidRPr="00AD4CC2" w:rsidRDefault="00AD4CC2" w:rsidP="00596981">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD4CC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ID out of date?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47C51715" w14:textId="01B39B3C" w:rsidR="00596981" w:rsidRPr="00596981" w:rsidRDefault="00596981" w:rsidP="00596981">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00596981">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Don’t</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Don’t worry if your photographic identification document has expired. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A40288A" w14:textId="6F136C26" w:rsidR="00596981" w:rsidRDefault="00596981" w:rsidP="00596981">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00596981">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> worry if your photographic identification document has expired. </w:t>
-[...52 lines deleted...]
-        <w:t xml:space="preserve"> the photograph is still a good likeness of you.</w:t>
+        <w:t>It will still be accepted as long as the photograph is still a good likeness of you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C15790C" w14:textId="2169BA9B" w:rsidR="00AD4CC2" w:rsidRPr="00AD4CC2" w:rsidRDefault="00AD4CC2" w:rsidP="00596981">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD4CC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Advice if you </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AD4CC2">
+        <w:t>Advice if you don’t have photo ID</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73CA5413" w14:textId="3E089C14" w:rsidR="00596981" w:rsidRDefault="00596981" w:rsidP="00596981">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00596981">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>If you don’t have any photographic ID, you can apply for a free</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596981">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Voter Authority Certificate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47533BF6" w14:textId="6B588254" w:rsidR="00596981" w:rsidRPr="00596981" w:rsidRDefault="00596981" w:rsidP="00596981">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00596981">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>You must apply for one by 5pm on Tuesday 28 April and take it with you to prove your identity when you vote at a polling station.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B836F89" w14:textId="5F302801" w:rsidR="00596981" w:rsidRDefault="00596981" w:rsidP="00596981">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00596981">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>If you already have a Voter Authority Certificate, you can use that. You don’t need to apply for a new one as long as the photo still looks like you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18CBF06A" w14:textId="32B8569B" w:rsidR="00122D43" w:rsidRPr="00AD4CC2" w:rsidRDefault="00122D43" w:rsidP="00122D43">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>don’t</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00AD4CC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> have photo </w:t>
-[...185 lines deleted...]
-        <w:t xml:space="preserve">! </w:t>
+        <w:t xml:space="preserve">Don’t forget! </w:t>
       </w:r>
       <w:r w:rsidRPr="00122D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you apply to get free photo ID to vote in a polling station, you must also </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> to vote.</w:t>
+        <w:t>If you apply to get free photo ID to vote in a polling station, you must also be registered to vote.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77D7CBBC" w14:textId="62D2C396" w:rsidR="00122D43" w:rsidRDefault="00122D43" w:rsidP="00122D43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00122D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">If the name on your polling card is different to the name on your photo ID (for example, because you have changed your name </w:t>
       </w:r>
       <w:r w:rsidRPr="00122D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -5181,230 +4087,148 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00122D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Are you registered to vote?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> If not, you </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> If not, you can’t vote</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72CA7236" w14:textId="35960218" w:rsidR="00122D43" w:rsidRDefault="00122D43" w:rsidP="00122D43">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Being registered to vote will help your credit rating and helps with things like getting a mobile phone contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5567F99B" w14:textId="77777777" w:rsidR="00122D43" w:rsidRPr="00122D43" w:rsidRDefault="00122D43" w:rsidP="00122D43">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Being registered for Council Tax doesn’t automatically register you to vote.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="248613C5" w14:textId="6D88A6D9" w:rsidR="00122D43" w:rsidRDefault="00122D43" w:rsidP="00122D43">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>You only have to re-register to vote if you change your name or address</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79840E22" w14:textId="1BA6A3D4" w:rsidR="00122D43" w:rsidRDefault="00122D43" w:rsidP="00122D43">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>can’t</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...128 lines deleted...]
-        </w:rPr>
         <w:t>How to register to vote</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70B6BEBD" w14:textId="5E607E70" w:rsidR="00122D43" w:rsidRDefault="00122D43" w:rsidP="00122D43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> quick and easy to do online.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>It’s quick and easy to do online.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33695856" w14:textId="07C3166A" w:rsidR="00122D43" w:rsidRDefault="00122D43" w:rsidP="00122D43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Go to </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="008D3AE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
@@ -5487,67 +4311,57 @@
     <w:p w14:paraId="18D7ACEA" w14:textId="756B41BD" w:rsidR="00122D43" w:rsidRPr="00122D43" w:rsidRDefault="00122D43" w:rsidP="00122D43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00122D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>In May, you will be voting to elect your local councillors. Each ward has three councillors, meaning you can vote for three candidates.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25F437E8" w14:textId="2EC5E539" w:rsidR="00122D43" w:rsidRPr="00122D43" w:rsidRDefault="00122D43" w:rsidP="00122D43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00122D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Don’t</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> waste your vote – select the three candidates you want to vote for on your ballot paper. You must vote for no more than three candidates.</w:t>
+        <w:t>Don’t waste your vote – select the three candidates you want to vote for on your ballot paper. You must vote for no more than three candidates.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A01C76D" w14:textId="09DF0B43" w:rsidR="00122D43" w:rsidRPr="00122D43" w:rsidRDefault="00122D43" w:rsidP="00122D43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00122D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The name of your ward may have changed </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -5570,263 +4384,155 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00122D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">is due to changes in our ward boundaries. And make sure you check your poll card if you are voting in person to see if your polling station has changed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A9253F0" w14:textId="6D62C857" w:rsidR="00122D43" w:rsidRPr="00122D43" w:rsidRDefault="00122D43" w:rsidP="00122D43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00122D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">If </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>If you’re voting at a polling station, they are open from 7am until 10pm on polling day (7 May</w:t>
+      </w:r>
+      <w:r w:rsidR="00F164AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
       <w:r w:rsidRPr="00122D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>you’re</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6579DD09" w14:textId="2F162354" w:rsidR="00122D43" w:rsidRDefault="00122D43" w:rsidP="00122D43">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00122D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> voting at a polling station, they are open from 7am until 10pm on polling day (7 May</w:t>
+        <w:t xml:space="preserve">Votes will be counted on Friday 8 May </w:t>
       </w:r>
       <w:r w:rsidR="00F164AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2026</w:t>
+        <w:t xml:space="preserve">2026 </w:t>
       </w:r>
       <w:r w:rsidRPr="00122D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>).</w:t>
-[...86 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>and results of the election will be published on the council website as they are declared.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="378CB5EF" w14:textId="525A6581" w:rsidR="00122D43" w:rsidRDefault="00122D43" w:rsidP="00122D43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00122D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Changes to voting by post and proxy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="247826D0" w14:textId="735FEE90" w:rsidR="00122D43" w:rsidRPr="00122D43" w:rsidRDefault="00122D43" w:rsidP="00122D43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00122D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">You can apply online to vote by post and for </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>You can apply online to vote by post and for some types of proxy vote.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E201152" w14:textId="1484F222" w:rsidR="00122D43" w:rsidRPr="00122D43" w:rsidRDefault="00122D43" w:rsidP="00122D43">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00122D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>some</w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> and you must reapp</w:t>
+        <w:t>If you applied for a postal vote before 30 January 2024, your postal vote has now expired and you must reapp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00122D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>y to renew it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FB4B35C" w14:textId="375AAC8F" w:rsidR="00122D43" w:rsidRPr="00122D43" w:rsidRDefault="00122D43" w:rsidP="00122D43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -5960,69 +4666,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00122D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>to apply.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39E01E65" w14:textId="65FAD08C" w:rsidR="00F164AC" w:rsidRDefault="00122D43" w:rsidP="00122D43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00122D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">You can only </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> a proxy for two people living in the UK and two overseas </w:t>
+        <w:t xml:space="preserve">You can only act as a proxy for two people living in the UK and two overseas </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00122D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> four</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6048,185 +4736,121 @@
       <w:r w:rsidRPr="00122D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Handing in postal votes in person</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CFBF9C1" w14:textId="77777777" w:rsidR="00122D43" w:rsidRDefault="00122D43" w:rsidP="00122D43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00122D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Changes to the law mean that if you hand in postal votes at a polling station or at Sandwell Council House, you </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Changes to the law mean that if you hand in postal votes at a polling station or at Sandwell Council House, you have to fill in a form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C433F1D" w14:textId="77777777" w:rsidR="00122D43" w:rsidRDefault="00122D43" w:rsidP="00122D43">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00122D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>have to</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>You cannot hand in more than five postal voting packs from other people (handing in five plus your own postal vote is permitted).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290AB4B0" w14:textId="6F4CB185" w:rsidR="00122D43" w:rsidRPr="00122D43" w:rsidRDefault="00122D43" w:rsidP="00122D43">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00122D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> fill in a form.</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> important you are aware of this if you are unable to return your postal vote in the post. </w:t>
+        <w:t xml:space="preserve">It's important you are aware of this if you are unable to return your postal vote in the post. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67DB7F40" w14:textId="0723D565" w:rsidR="00122D43" w:rsidRDefault="00122D43" w:rsidP="00122D43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00122D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">You must not place postal votes in the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00122D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>postbox</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00122D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at the Council House, as these can no longer </w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> at the Council House, as these can no longer be accepted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28013400" w14:textId="6C8046AF" w:rsidR="00122D43" w:rsidRPr="00122D43" w:rsidRDefault="00122D43" w:rsidP="00122D43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00122D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have a question or you need help, go to </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="008D3AE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
@@ -6277,310 +4901,224 @@
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Budget special: Do you know how we spend Council Tax</w:t>
       </w:r>
       <w:r w:rsidR="00596981">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03358DC1" w14:textId="77777777" w:rsidR="008434E3" w:rsidRDefault="00EB31AA" w:rsidP="00EB31AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EB31AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>We’ve</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">We’ve set a balanced budget for 2026/27. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F89256B" w14:textId="462E8F20" w:rsidR="00EB31AA" w:rsidRDefault="00EB31AA" w:rsidP="00EB31AA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00EB31AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> set a balanced budget for 2026/27. </w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>Find out more about how your</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00EB31AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Find out more about how your</w:t>
+        <w:t>Council Tax is spent and how around two thirds of our net budget funds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB31AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Council Tax </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Adult Social Care and Children’s Services </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1364D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EB31AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>is spent</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> Education.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35598420" w14:textId="77777777" w:rsidR="008434E3" w:rsidRDefault="00EB31AA" w:rsidP="00EB31AA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00EB31AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and how around two thirds of our net budget funds</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">As a council, this year we set a total budget of around £1.566billion. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64FF103B" w14:textId="33C8B1CB" w:rsidR="00EB31AA" w:rsidRPr="00EB31AA" w:rsidRDefault="00EB31AA" w:rsidP="00EB31AA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00EB31AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Adult Social Care and Children’s Services </w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>Some services, such as schools, council housing, planning and car parking, receive specific income from grants or from charging fees direct to service users. That income adds up to £1.102billion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="281E9881" w14:textId="77777777" w:rsidR="00EB31AA" w:rsidRPr="00EB31AA" w:rsidRDefault="00EB31AA" w:rsidP="00EB31AA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00EB31AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Education.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="35598420" w14:textId="77777777" w:rsidR="008434E3" w:rsidRDefault="00EB31AA" w:rsidP="00EB31AA">
+        <w:t>This gives us a budget of £464million to deliver our day-to-day services for the 342,000 people who live in Sandwell.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AAC9ED5" w14:textId="38CD4403" w:rsidR="00EB31AA" w:rsidRDefault="00EB31AA" w:rsidP="00EB31AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB31AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">As a council, this year we set a total budget of around £1.566billion. </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>This is called our “net budget”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46DF90D3" w14:textId="325D11F6" w:rsidR="00EB31AA" w:rsidRDefault="00EB31AA" w:rsidP="00EB31AA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00EB31AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Some</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Here’s how our net budget for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00EB31AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> services, such as schools, council housing, planning and car parking, receive specific income from grants or from charging fees direct to service users. That income adds up to £1.102billion.</w:t>
-[...115 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>council services is funded</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CDC57B4" w14:textId="04C8BF9A" w:rsidR="00EB31AA" w:rsidRPr="00EB31AA" w:rsidRDefault="00EB31AA" w:rsidP="00EB31AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB31AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6875,556 +5413,298 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Running council services £11</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02CB0976" w14:textId="39DC8B13" w:rsidR="00EB31AA" w:rsidRDefault="00EB31AA" w:rsidP="00EB31AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0085230C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statement from </w:t>
-[...9 lines deleted...]
-        <w:t>Councillor Kerrie Carmichael, Leader of Sandwell Council and Councillor Paul Moore, Deputy Leader of Sandwell Council</w:t>
+        <w:t>Statement from Councillor Kerrie Carmichael, Leader of Sandwell Council and Councillor Paul Moore, Deputy Leader of Sandwell Council</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A08409" w14:textId="254C7FAE" w:rsidR="00EB31AA" w:rsidRPr="00EB31AA" w:rsidRDefault="00EB31AA" w:rsidP="00EB31AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB31AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>The amount the average Sandwell household pays towards Council Tax continues to be the lowest in the West Midlands and among the lowest in the country.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C2615F5" w14:textId="6DF61101" w:rsidR="00EB31AA" w:rsidRDefault="00EB31AA" w:rsidP="00EB31AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EB31AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Here’s</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> and future years:</w:t>
+        <w:t>Here’s some of the investment we’ve committed to for the next financial year and future years:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7257D3F9" w14:textId="74DF5EF6" w:rsidR="00EB31AA" w:rsidRPr="00EB31AA" w:rsidRDefault="00EB31AA" w:rsidP="00EB31AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB31AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">We will install </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> new CCTV cameras to keep our neighbourhoods cleaner</w:t>
+        <w:t>We will install 62 new CCTV cameras to keep our neighbourhoods cleaner</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB31AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>and safer – helping us to tackle fly-tipping and anti-social behaviour.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E6BE6A7" w14:textId="77777777" w:rsidR="00EB31AA" w:rsidRPr="00EB31AA" w:rsidRDefault="00EB31AA" w:rsidP="00EB31AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EB31AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>We’re</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> new pop-up recycling centres to help us all reduce the amount of waste we send to landfill. New litter bins on our streets will also help keep our neighbourhoods clean.</w:t>
+        <w:t>We’re launching 34 new pop-up recycling centres to help us all reduce the amount of waste we send to landfill. New litter bins on our streets will also help keep our neighbourhoods clean.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C7C5D6C" w14:textId="77777777" w:rsidR="00EB31AA" w:rsidRPr="00EB31AA" w:rsidRDefault="00EB31AA" w:rsidP="00EB31AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB31AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>We are doubling the funding for our anti-social behaviour team and investing in our wonderful parks and green spaces.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A18E062" w14:textId="77777777" w:rsidR="00EB31AA" w:rsidRPr="00EB31AA" w:rsidRDefault="00EB31AA" w:rsidP="00EB31AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EB31AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>We’re</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> and making improvements to our cemeteries and crematoria.</w:t>
+        <w:t>We’re spending £500,000 on our play areas, building a new archives centre and making improvements to our cemeteries and crematoria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3764FC06" w14:textId="77777777" w:rsidR="00EB31AA" w:rsidRPr="00EB31AA" w:rsidRDefault="00EB31AA" w:rsidP="00EB31AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB31AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>We will build a new Causeway Green Primary School and a new Haden Hill Leisure Centre.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="382545A7" w14:textId="77777777" w:rsidR="00EB31AA" w:rsidRPr="00EB31AA" w:rsidRDefault="00EB31AA" w:rsidP="00EB31AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB31AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">We will invest an extra £1.5million over the next </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> on maintaining our roads and pavements – building on Government recognition of our roads being among the best in the country.</w:t>
+        <w:t>We will invest an extra £1.5million over the next financial year on maintaining our roads and pavements – building on Government recognition of our roads being among the best in the country.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DB8E831" w14:textId="08EDD87C" w:rsidR="00EB31AA" w:rsidRPr="00EB31AA" w:rsidRDefault="00EB31AA" w:rsidP="00EB31AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EB31AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>We’ll</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>We’ll also invest a further £1million+ on road safety – prioritising the places where residents have raised community concerns about speeding, lighting and other issues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35DE64FC" w14:textId="77777777" w:rsidR="00EB31AA" w:rsidRPr="00EB31AA" w:rsidRDefault="00EB31AA" w:rsidP="00EB31AA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00EB31AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> also invest a further £1million+ on road safety – prioritising the places where residents have raised community concerns about speeding, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>This is a budget that protects our vital services while delivering on the things that matter to people.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD4E506" w14:textId="77777777" w:rsidR="00EB31AA" w:rsidRPr="00EB31AA" w:rsidRDefault="00EB31AA" w:rsidP="00EB31AA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00EB31AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>lighting</w:t>
-[...106 lines deleted...]
-        <w:t xml:space="preserve"> and prosperity for everyone.</w:t>
+        <w:t>We’re making Sandwell a cleaner, greener and safer place to live – a great place for our children and young people to grow up with a thriving economy, providing opportunities for growth, good jobs and prosperity for everyone.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1562E9FA" w14:textId="77777777" w:rsidR="00EB31AA" w:rsidRPr="00EB31AA" w:rsidRDefault="00EB31AA" w:rsidP="00EB31AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB31AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>And we want to improve the health of our residents, so everyone lives healthier lives for longer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1626399A" w14:textId="0EB6EAA6" w:rsidR="00EB31AA" w:rsidRDefault="00EB31AA" w:rsidP="00EB31AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -7470,534 +5750,440 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="459D540B" w14:textId="4E03F1A4" w:rsidR="00376DE9" w:rsidRPr="00376DE9" w:rsidRDefault="00931EA4" w:rsidP="00EB31AA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Adult Social Care supports Sandwell </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Adult Social Care supports Sandwell residents</w:t>
+      </w:r>
+      <w:r w:rsidR="00C64BD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE8FF70" w14:textId="4EF63C02" w:rsidR="00931EA4" w:rsidRPr="00931EA4" w:rsidRDefault="00931EA4" w:rsidP="00931EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Sandwell Council’s adult social care service plays a vital role in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>supporting people to live independently, safely and with dignity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E430F8" w14:textId="77777777" w:rsidR="00931EA4" w:rsidRDefault="00931EA4" w:rsidP="00931EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Over the past year, we have delivered 45,000 pieces of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>equipment, provided home care to 2,600 people and helped 3,040 people regain independence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB94396" w14:textId="36AD6B74" w:rsidR="00931EA4" w:rsidRDefault="00931EA4" w:rsidP="00931EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>We focus on helping people to live fulfilling lives in their communities, guided by our vision: The right support, at the right time and the right place, to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>maximise independence and empower people to remain safe and healthy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="173C73C4" w14:textId="77777777" w:rsidR="00931EA4" w:rsidRPr="00931EA4" w:rsidRDefault="00931EA4" w:rsidP="00931EA4">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>residents</w:t>
-[...17 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00931EA4">
-        <w:rPr>
-[...108 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Community Offer Plus</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5775B795" w14:textId="4C393F0B" w:rsidR="00931EA4" w:rsidRPr="00931EA4" w:rsidRDefault="00931EA4" w:rsidP="00931EA4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>This service provides information, advice and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">support to Sandwell adults aged over </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>support to Sandwell adults aged over 18.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>18</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>It brings together a network of organisations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>to support residents through a variety of FREE,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>It brings together a network of organisations</w:t>
+        <w:t>essential services to help manage a range of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>to support residents through a variety of FREE,</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>needs within the community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7022648E" w14:textId="0E20D693" w:rsidR="00931EA4" w:rsidRPr="00931EA4" w:rsidRDefault="00931EA4" w:rsidP="00931EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>essential services to help manage a range of</w:t>
+        <w:t>In 2025, 3,570 people were referred into</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>needs within the community.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>the Community Offer. Here are just two</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">In 2025, 3,570 people </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>compliments we received.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="597F2F73" w14:textId="6AFF12AD" w:rsidR="00931EA4" w:rsidRPr="00931EA4" w:rsidRDefault="00931EA4" w:rsidP="00931EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>were referred</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>“So thankful and appreciative of all the support</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> into</w:t>
+        <w:t>given. It has helped with getting her back</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>the Community Offer. Here are just two</w:t>
+        <w:t>out into the community and feeling better in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>compliments we received.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="597F2F73" w14:textId="6AFF12AD" w:rsidR="00931EA4" w:rsidRPr="00931EA4" w:rsidRDefault="00931EA4" w:rsidP="00931EA4">
+        <w:t>herself.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69394144" w14:textId="3E124D1B" w:rsidR="00931EA4" w:rsidRPr="00931EA4" w:rsidRDefault="00931EA4" w:rsidP="00931EA4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>“So thankful and appreciative of all the support</w:t>
+        <w:t>“Thank you so much for all your support, I don’t</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>given. It has helped with getting her back</w:t>
+        <w:t>know how I would have got here without your</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>out into the community and feeling better in</w:t>
-[...92 lines deleted...]
-        <w:t xml:space="preserve"> looking</w:t>
+        <w:t>constant kindness and support. I’m looking</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>forward to living a happy life.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13DE4302" w14:textId="7B04894B" w:rsidR="00376DE9" w:rsidRDefault="00931EA4" w:rsidP="00931EA4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -8099,69 +6285,51 @@
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Are you caring for a family member or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">friend? If so, make sure </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> recognised and</w:t>
+        <w:t>friend? If so, make sure you’re recognised and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>supported as an unpaid carer in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8356,370 +6524,304 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Call 0121 798 2372</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="497E6604" w14:textId="432AF961" w:rsidR="006221FE" w:rsidRPr="00376DE9" w:rsidRDefault="00931EA4" w:rsidP="006221FE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Apply for your new Blue Badge </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Apply for your new Blue Badge online</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="43E8162F" w14:textId="69BB9BB1" w:rsidR="00931EA4" w:rsidRDefault="00931EA4" w:rsidP="00931EA4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">All Blue Badge applications and renewals in Sandwell must now </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>All Blue Badge applications and renewals in Sandwell must now be made through the online</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>be made</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>MySandwell portal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D2EFDE2" w14:textId="5A5F27EE" w:rsidR="006221FE" w:rsidRDefault="00931EA4" w:rsidP="00931EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> through the online</w:t>
+        <w:t>The process is quick and can be done on your home laptop or smart</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>MySandwell portal.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6D2EFDE2" w14:textId="5A5F27EE" w:rsidR="006221FE" w:rsidRDefault="00931EA4" w:rsidP="00931EA4">
+        <w:t>device.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3B755E" w14:textId="48B86440" w:rsidR="00931EA4" w:rsidRDefault="00931EA4" w:rsidP="00931EA4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">The process is quick and can </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Blue Badges help people with disabilities or health conditions park closer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>be done</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>to their destination. You can apply for a badge for yourself, on behalf of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on your home laptop or smart</w:t>
+        <w:t>somebody else or an organisation that</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>device.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>transports people who need a Blue</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Blue Badges help people with disabilities or health conditions park closer</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>Badge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC85BD0" w14:textId="05538C26" w:rsidR="00931EA4" w:rsidRDefault="00931EA4" w:rsidP="00931EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>to their destination. You can apply for a badge for yourself, on behalf of</w:t>
+        <w:t>If you already use MySandwell to make payments to the council, book</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>somebody else or an organisation that</w:t>
+        <w:t>appointments at the tip, or report a missed bin, you can just log in with</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>transports people who need a Blue</w:t>
+        <w:t>your usual details. If not, registering for an account is quick and simple</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Badge</w:t>
-[...17 lines deleted...]
-      </w:pPr>
+        <w:t>all you need is an email account. Someone can apply for a Blue Badge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>If you already use MySandwell to make payments to the council, book</w:t>
-[...62 lines deleted...]
-        </w:rPr>
         <w:t>on your behalf too.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B96E5E3" w14:textId="4CD67255" w:rsidR="00931EA4" w:rsidRDefault="00931EA4" w:rsidP="00931EA4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Information can </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> online at </w:t>
+        <w:t xml:space="preserve">Information can be found online at </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00E947DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>www.sandwell.gov.uk/bluebadge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FC02373" w14:textId="0538A20F" w:rsidR="00931EA4" w:rsidRDefault="00931EA4" w:rsidP="00931EA4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8904,69 +7006,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>arranged to come and meet me and help me complete</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">the online form. In an hour </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> completed the form,</w:t>
+        <w:t>the online form. In an hour I’d completed the form,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00931EA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>and had my application approved. Great service,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -9009,69 +7093,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Supporting Sandwell</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DAD9870" w14:textId="4B8B354A" w:rsidR="00DB2818" w:rsidRDefault="00DB2818" w:rsidP="00DB2818">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB2818">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">We know </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> of our residents are struggling to make ends meet.</w:t>
+        <w:t>We know many of our residents are struggling to make ends meet.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2818">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">We have a range of support and advice available to support you at </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00BA3BBD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
@@ -9083,388 +7149,234 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CD8E7C9" w14:textId="02568078" w:rsidR="00DB2818" w:rsidRPr="00330EDF" w:rsidRDefault="00DB2818" w:rsidP="00DB2818">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00330EDF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Supporting Sandwell – </w:t>
-[...34 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Supporting Sandwell – there’s help here if you need it</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="40F5CC9B" w14:textId="211F37F0" w:rsidR="00DB2818" w:rsidRPr="00DB2818" w:rsidRDefault="00DB2818" w:rsidP="00DB2818">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB2818">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Our Supporting Sandwell information hub has </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Our Supporting Sandwell information hub has lots of advice and resources if</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DB2818">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>lots of</w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> struggling with the cost of living.</w:t>
+        <w:t>you’re struggling with the cost of living.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B728A8" w14:textId="77777777" w:rsidR="00DB2818" w:rsidRPr="00DB2818" w:rsidRDefault="00DB2818" w:rsidP="00DB2818">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB2818">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Find out more about the help and support we can offer, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B0E0BA4" w14:textId="4187DF17" w:rsidR="00DB2818" w:rsidRPr="00DB2818" w:rsidRDefault="00DB2818" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB2818">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where to find Welcoming Spaces, where you can sit, chat and join in free </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Where to find Welcoming Spaces, where you can sit, chat and join in free activities</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="14E18825" w14:textId="6C1412A7" w:rsidR="00DB2818" w:rsidRPr="00DB2818" w:rsidRDefault="00DB2818" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB2818">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">How to get help if </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> struggling to pay your bills</w:t>
+        <w:t>How to get help if you’re struggling to pay your bills</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B30A6C5" w14:textId="3595C7DD" w:rsidR="00DB2818" w:rsidRPr="00DB2818" w:rsidRDefault="00DB2818" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB2818">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>How to save money on your water bill</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="047A974E" w14:textId="6BF6A15B" w:rsidR="00DB2818" w:rsidRPr="00DB2818" w:rsidRDefault="00DB2818" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB2818">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">What to do if </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> worried about debt</w:t>
+        <w:t>What to do if you’re worried about debt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0B469A" w14:textId="6F991A0A" w:rsidR="00DB2818" w:rsidRPr="00DB2818" w:rsidRDefault="00DB2818" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB2818">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Not letting your rent get out of </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Not letting your rent get out of control</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="43D372F7" w14:textId="125330AA" w:rsidR="00DB2818" w:rsidRPr="00DB2818" w:rsidRDefault="00DB2818" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB2818">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Checking what financial </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> to with our Benefits Calculator</w:t>
+        <w:t>Checking what financial support you may be entitled to with our Benefits Calculator</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21EE4A7E" w14:textId="41B32956" w:rsidR="00DB2818" w:rsidRPr="00DB2818" w:rsidRDefault="00DB2818" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB2818">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Where to donate a winter coat for someone who needs one.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="488F4910" w14:textId="6D715ACC" w:rsidR="00DB2818" w:rsidRPr="00DB2818" w:rsidRDefault="00DB2818" w:rsidP="00DB2818">
@@ -9792,766 +7704,546 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55F313E9" w14:textId="1179A322" w:rsidR="00DB2818" w:rsidRPr="00EF0862" w:rsidRDefault="00330EDF" w:rsidP="00DB2818">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Shopmobility – here to help </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Shopmobility – here to help you</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D76335F" w14:textId="77777777" w:rsidR="00300863" w:rsidRDefault="00300863" w:rsidP="00300863">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Do you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or does a loved one</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> need extra assistance when visiting West</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Bromwich town centre?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B0B8CA0" w14:textId="14B59F0B" w:rsidR="00300863" w:rsidRPr="00300863" w:rsidRDefault="00300863" w:rsidP="00300863">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Look no further than our Shopmobility service, which offers an easy and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>accessible way to navigate the town centre. This helps people regain</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>independence and boost their confidence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45283B7D" w14:textId="77777777" w:rsidR="00300863" w:rsidRDefault="00300863" w:rsidP="00300863">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Take Karen Kelly for example. After being put on oxygen, Karen needed some</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>extra help to get around. Her sister</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>recommended the service and our helpful</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Shopmobility team provided her with a mobility scooter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ACA934E" w14:textId="2C6B0A8F" w:rsidR="00300863" w:rsidRPr="00300863" w:rsidRDefault="00300863" w:rsidP="00300863">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Karen was able to visit the town centre for the first time in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>over a year, and she now uses the service weekly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5824EDD3" w14:textId="164CC19B" w:rsidR="00300863" w:rsidRPr="00300863" w:rsidRDefault="00300863" w:rsidP="00300863">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>She said: “I gave it a go, I went up and down the High</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Street, it was a lovely few hours.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>I didn’t realise how many scooters and wheelchairs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>from Shopmobility were used, and how many lives</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>they’ve changed by having this service. Keep up</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>the good work, a lot of people would be lost</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>without you.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6221FD02" w14:textId="4BDFC4E6" w:rsidR="00300863" w:rsidRPr="00300863" w:rsidRDefault="00300863" w:rsidP="00300863">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>If you want to hire a wheelchair or mobility</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>scooter, our</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Shopmobility team have you covered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A66309E" w14:textId="35158D57" w:rsidR="00330EDF" w:rsidRDefault="00300863" w:rsidP="00300863">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Sandwell Shopmobility is based in Unit 1A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(by Next) at New Square, West Bromwich, B70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7PP. Open Wednesday to Saturday, 8.30am to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>3pm. Call on 0121 553 1931 in advance to book</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>equipment, check prices, and to find out terms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>and conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58450351" w14:textId="09F213D7" w:rsidR="00C80209" w:rsidRPr="00C80209" w:rsidRDefault="00300863" w:rsidP="00C80209">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>you</w:t>
-[...651 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...43 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Find out what your library has to offer</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5B3A5B1B" w14:textId="0249F09A" w:rsidR="00300863" w:rsidRDefault="00300863" w:rsidP="00300863">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Our libraries across Sandwell are centres of exciting community</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10663,101 +8355,73 @@
     </w:p>
     <w:p w14:paraId="4CD772C0" w14:textId="4965AAA1" w:rsidR="00300863" w:rsidRPr="00300863" w:rsidRDefault="00300863" w:rsidP="00300863">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2026 is the National Year of Reading!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>We’ve</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>We’ve launched Cub Tales as a new</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> launched Cub Tales as a new</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> and</w:t>
+        <w:t>early years’ initiative in libraries and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00595E85">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>we will have our</w:t>
       </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> Summer Reading</w:t>
       </w:r>
@@ -10819,69 +8483,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>West Bromwich Town Hall for a talk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">to more than </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> people as part of</w:t>
+        <w:t>to more than 300 people as part of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Sandwell Libraries Literature Festival.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50E029D9" w14:textId="77777777" w:rsidR="00300863" w:rsidRDefault="00300863" w:rsidP="00300863">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -11149,236 +8795,180 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>West Bromwich Town Hall.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="667BA764" w14:textId="1FE014B9" w:rsidR="00300863" w:rsidRPr="00300863" w:rsidRDefault="00300863" w:rsidP="00300863">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Celebrate Sandwell 2026 will </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Celebrate Sandwell 2026 will showcase</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>showcase</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>the wide range of services, activities</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">the wide range of services, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>and organisations available across</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>activities</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>the borough.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C7125AC" w14:textId="70F65FE5" w:rsidR="00300863" w:rsidRDefault="00300863" w:rsidP="00300863">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>and organisations available across</w:t>
+        <w:t>Entry is free and no booking is needed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>the borough.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>Attendees can enjoy a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Entry is free and no booking </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>welcoming</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>is needed</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>atmosphere with music, workshops,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...81 lines deleted...]
-        <w:t xml:space="preserve"> and refreshments,</w:t>
+        <w:t>information stalls and refreshments,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>while learning more about support</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -11388,120 +8978,68 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>and opportunities available.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3077B351" w14:textId="60E0E021" w:rsidR="00C62DA3" w:rsidRPr="00715CFC" w:rsidRDefault="00300863" w:rsidP="00715CFC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Making it in Sandwell: Council welcomes </w:t>
-[...34 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Making it in Sandwell: Council welcomes 100 apprentices</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4FD6DA96" w14:textId="2A93C942" w:rsidR="00300863" w:rsidRDefault="00300863" w:rsidP="00715CFC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">We have already achieved our ambition of </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> new</w:t>
+        <w:t>We have already achieved our ambition of 100 new</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>apprenticeships, marking a significant milestone in turning the Sandwell Story into reality.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39B19581" w14:textId="77777777" w:rsidR="00300863" w:rsidRDefault="00300863" w:rsidP="00300863">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -11654,420 +9192,328 @@
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>The initiative forms part of the Sandwell Story, a project to celebrate, champion and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">bring people together in making Sandwell </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>bring people together in making Sandwell a great place to live, learn, work and visit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C2AC773" w14:textId="3DD169F7" w:rsidR="00300863" w:rsidRPr="00300863" w:rsidRDefault="00300863" w:rsidP="00300863">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>a great place</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>The apprenticeship programme spans a range of sectors including administration,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to live, learn, work and visit.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>engineering, social care and digital services, reflecting our commitment to meeting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>The apprenticeship programme spans a range of sectors including administration,</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>the needs of a diverse and evolving local economy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C502ED" w14:textId="6C482B57" w:rsidR="00300863" w:rsidRPr="00300863" w:rsidRDefault="00300863" w:rsidP="00300863">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">engineering, social </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Councillor Kerrie Carmichael, Leader of Sandwell Council, said:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>care</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>“When we launched</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and digital services, reflecting our commitment to meeting</w:t>
+        <w:t>the Sandwell Story, we committed to funding an additional 100 apprenticeships as</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>the needs of a diverse and evolving local economy.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="19C502ED" w14:textId="6C482B57" w:rsidR="00300863" w:rsidRPr="00300863" w:rsidRDefault="00300863" w:rsidP="00300863">
+        <w:t>an important way to champion our residents and raise aspirations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F91EABB" w14:textId="3C5B07A9" w:rsidR="00300863" w:rsidRPr="00300863" w:rsidRDefault="00300863" w:rsidP="00300863">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Councillor Kerrie Carmichael, Leader of Sandwell Council, said:</w:t>
+        <w:t>“Achieving 100 apprenticeships within six months, and well</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>“When we launched</w:t>
+        <w:t>ahead of our target,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">the Sandwell Story, we committed to funding an additional </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>shows that we are turning that promise into action.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332A636D" w14:textId="04881BD7" w:rsidR="00300863" w:rsidRPr="00300863" w:rsidRDefault="00300863" w:rsidP="00300863">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>100</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Councillor Paul Moore, Deputy Council Leader, added: “Our apprentices are the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> apprenticeships as</w:t>
+        <w:t>future of our workforce in Sandwell. Not only will they build their own careers, they</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>an important way to champion our residents and raise aspirations.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4F91EABB" w14:textId="3C5B07A9" w:rsidR="00300863" w:rsidRPr="00300863" w:rsidRDefault="00300863" w:rsidP="00300863">
+        <w:t>will also strengthen the delivery of services for residents in the borough.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="084B3A3C" w14:textId="7CAC643C" w:rsidR="00300863" w:rsidRPr="00300863" w:rsidRDefault="00300863" w:rsidP="00300863">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>“Achieving 100 apprenticeships within six months, and well</w:t>
+        <w:t>Amara Martinez, Level 3 HR Apprentice, said: “Before starting my apprenticeship in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>ahead of our target,</w:t>
+        <w:t>HR, I was definitely nervous.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>shows that we are turning that promise into action.”</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>But my confidence has 100% grown, with going to meetings, speaking up for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Councillor Paul Moore, Deputy Council Leader, added: “Our apprentices are the</w:t>
-[...134 lines deleted...]
-        <w:t xml:space="preserve"> and knowing what I want out of the apprenticeship. I can only see myself</w:t>
+        <w:t>myself and knowing what I want out of the apprenticeship. I can only see myself</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>going further in my career at Sandwell Council.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DA648F8" w14:textId="77777777" w:rsidR="00AA4304" w:rsidRDefault="00AA4304" w:rsidP="00300863">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -12226,256 +9672,190 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Making It Sandwell campaign.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C8A3F04" w14:textId="53DE58A8" w:rsidR="00715CFC" w:rsidRDefault="00300863" w:rsidP="00715CFC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">New careers website </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>New careers website launched</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="73AAC1E2" w14:textId="191D80CA" w:rsidR="00300863" w:rsidRPr="00300863" w:rsidRDefault="00300863" w:rsidP="00300863">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Connexions Sandwell have been rebranded as Sandwell Careers Service and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">a new website has </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>a new website has been launched.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48DA3B3D" w14:textId="44CCD7CB" w:rsidR="00300863" w:rsidRDefault="00300863" w:rsidP="00300863">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>been launched</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>This is designed to make it easier for young people to explore their career</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00300863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>ideas, the wealth of opportunities available to them and take the next step</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300863">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>in their careers journey</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48DA3B3D" w14:textId="44CCD7CB" w:rsidR="00300863" w:rsidRDefault="00300863" w:rsidP="00300863">
-[...73 lines deleted...]
-    </w:p>
     <w:p w14:paraId="104CD949" w14:textId="6E56A879" w:rsidR="00300863" w:rsidRDefault="00A51F8A" w:rsidP="00A51F8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A51F8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Sandwell Careers Service provides pathways into education,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A51F8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>employment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A51F8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>(including apprenticeships</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> or training.</w:t>
+        <w:t>(including apprenticeships) or training.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A51F8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00E947DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
@@ -12538,116 +9918,96 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ew Cradley Heath Skills Campus now open</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1846ACB2" w14:textId="77777777" w:rsidR="00DC3A88" w:rsidRDefault="00DC3A88" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC3A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">The future of skills starts </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>The future of skills starts here</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="081AED6F" w14:textId="77777777" w:rsidR="00DC3A88" w:rsidRDefault="00DC3A88" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC3A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Adult courses</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CDDBEB5" w14:textId="645ABD3E" w:rsidR="00DC3A88" w:rsidRDefault="00DC3A88" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC3A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Upskill, reskill, retrain – four-week taster courses </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Upskill, reskill, retrain – four-week taster courses available</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="63997D18" w14:textId="56C766FE" w:rsidR="00DC3A88" w:rsidRDefault="00DC3A88" w:rsidP="00DC3A88">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Cradley Heath Skills Campus, Lower High Street, Cradley Heath B64 5AB.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E3A816D" w14:textId="57BD2A0C" w:rsidR="00DC3A88" w:rsidRPr="00DC3A88" w:rsidRDefault="00DC3A88" w:rsidP="00DC3A88">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -13069,546 +10429,444 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA60C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>members of local teams, I have visited</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FA60C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>lots of</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>lots of women’s groups to talk about</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00FA60C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> women’s groups to talk about</w:t>
+        <w:t>safety following some really horrific</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA60C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">safety following </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>crimes locally. I know this has caused</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00FA60C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>some</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>serious concerns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D12FBE" w14:textId="5C470841" w:rsidR="00FA60C4" w:rsidRPr="00FA60C4" w:rsidRDefault="00FA60C4" w:rsidP="00FA60C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00FA60C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>We have talked to lots of community</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00FA60C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>really horrific</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>and faith groups including women at</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA60C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>crimes locally. I know this has caused</w:t>
+        <w:t>the Abrahamic Foundation, Smethwick’s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA60C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>serious concerns.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>Guru Nanak Gurdwara women’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00FA60C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">We have talked to </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>support group, the Confederation of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00FA60C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>lots of</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Bangladeshi Organisations and the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00FA60C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> community</w:t>
+        <w:t>Females About Music group, as well</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA60C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>and faith groups including women at</w:t>
+        <w:t>as supporting initiatives including</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA60C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>the Abrahamic Foundation, Smethwick’s</w:t>
+        <w:t>Sandwell Stands – Reclaim the Night</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA60C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Guru Nanak Gurdwara women’s</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>Walk in Oldbury.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674ECC2E" w14:textId="0E8B3A3B" w:rsidR="00FA60C4" w:rsidRPr="00FA60C4" w:rsidRDefault="00FA60C4" w:rsidP="00FA60C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00FA60C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>support group, the Confederation of</w:t>
+        <w:t>We continue our work to end domestic</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA60C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bangladeshi </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>abuse which can affect anyone, but</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00FA60C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Organisations</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>statistics show that most victims are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00FA60C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and the</w:t>
+        <w:t>women and most perpetrators are</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA60C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Females About Music group, as well</w:t>
+        <w:t>men. We encourage anyone who thinks</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA60C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>as supporting initiatives including</w:t>
+        <w:t>they’re an abusive partner, to get help</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA60C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Sandwell Stands – Reclaim the Night</w:t>
+        <w:t>to change their behaviour. The first step</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA60C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Walk in Oldbury.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>is to call the Respect Phoneline on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00FA60C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>We continue our work to end domestic</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>0808 802 4040.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0423FACE" w14:textId="78507A44" w:rsidR="00FA60C4" w:rsidRPr="00FA60C4" w:rsidRDefault="00FA60C4" w:rsidP="00FA60C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00FA60C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>abuse which can affect anyone, but</w:t>
+        <w:t>Domestic abuse is never acceptable and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA60C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>statistics show that most victims are</w:t>
-[...156 lines deleted...]
-        <w:t xml:space="preserve"> organisations across</w:t>
+        <w:t>there are lots of organisations across</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA60C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Sandwell, including the police, who are</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -13965,315 +11223,279 @@
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C14F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>The officers also provided</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C14F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">advice to </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>advice to several drivers in Smethwick</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C14F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>several</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>about their behaviour on roads around</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C14F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> drivers in Smethwick</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>the town.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3344CE2F" w14:textId="77777777" w:rsidR="00C76BD2" w:rsidRDefault="00C14F6D" w:rsidP="00C14F6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C14F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>about their behaviour on roads around</w:t>
+        <w:t>The following week, they patrolled</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C14F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>the town.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>West Bromwich town centre and met</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C14F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>The following week, they patrolled</w:t>
+        <w:t>Sandwell College students who are</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C14F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>West Bromwich town centre and met</w:t>
+        <w:t>studying public services and animal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C14F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Sandwell College students who are</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">care. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F38B1B8" w14:textId="3AFA66C1" w:rsidR="00C14F6D" w:rsidRPr="00C14F6D" w:rsidRDefault="00C14F6D" w:rsidP="00C14F6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C14F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>studying public services and animal</w:t>
+        <w:t>They also met ambassadors from</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C14F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">care. </w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>West Bromwich Business Improvement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C14F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>They also met ambassadors from</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>District (BID).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B408F9F" w14:textId="77777777" w:rsidR="00C14F6D" w:rsidRDefault="00C14F6D" w:rsidP="00C14F6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C14F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>West Bromwich Business Improvement</w:t>
+        <w:t>Deputy Council Leader Councillor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C14F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>District (BID).</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>Suzanne Hartwell joined the patrol at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C14F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Deputy Council Leader Councillor</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>Victoria Park to officially welcome them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5463D4E1" w14:textId="0A906F93" w:rsidR="00C14F6D" w:rsidRPr="00C14F6D" w:rsidRDefault="00C14F6D" w:rsidP="00C14F6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C14F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Suzanne Hartwell joined the patrol at</w:t>
-[...50 lines deleted...]
-        <w:t xml:space="preserve"> great to see the police</w:t>
+        <w:t>She said: “It’s great to see the police</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C14F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>horses out on the streets of Sandwell,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -14628,121 +11850,85 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009136FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>wider team of officers, investigators,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009136FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">other </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>other specialists and partner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="009136FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>specialists</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>organisations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DDA2BC2" w14:textId="77777777" w:rsidR="009136FE" w:rsidRPr="009136FE" w:rsidRDefault="009136FE" w:rsidP="009136FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009136FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and partner</w:t>
-[...31 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Meet your </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> officers:</w:t>
+        <w:t>Meet your dedicated officers:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35CD9F19" w14:textId="56125C4B" w:rsidR="009136FE" w:rsidRPr="008F7BA3" w:rsidRDefault="009136FE" w:rsidP="009136FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Oldbury</w:t>
       </w:r>
       <w:r w:rsidR="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -15785,67 +12971,57 @@
       </w:r>
       <w:r w:rsidR="008F7BA3" w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>PCs Adam Bradley, Benjamin</w:t>
       </w:r>
       <w:r w:rsidR="008F7BA3" w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Greenwood</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> and Flynn Neal</w:t>
+        <w:t>Greenwood and Flynn Neal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1978AD46" w14:textId="780509F9" w:rsidR="009136FE" w:rsidRDefault="009136FE" w:rsidP="009136FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009136FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>For more information and details</w:t>
       </w:r>
       <w:r w:rsidR="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -15971,72 +13147,60 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>website or by calling 101.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01C7B654" w14:textId="796F4A3F" w:rsidR="00BE086B" w:rsidRDefault="008F7BA3" w:rsidP="009F7FC2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sandwell Stands against violence and </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Sandwell Stands against violence and abuse</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE086B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>abuse</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FE660C1" w14:textId="77C4054D" w:rsidR="008F7BA3" w:rsidRDefault="008F7BA3" w:rsidP="008F7BA3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Sandwell Stands represents our commitment to raising awareness about</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -16059,276 +13223,246 @@
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>This includes domestic violence, sexual</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">exploitation, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>exploitation, stalking</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>stalking</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>and online abuse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49FBF276" w14:textId="1ADFC99E" w:rsidR="008F7BA3" w:rsidRPr="008F7BA3" w:rsidRDefault="008F7BA3" w:rsidP="008F7BA3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>and online abuse.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>It is about acknowledging the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>It is about acknowledging the</w:t>
+        <w:t>reality of abuse, challenging harmful</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>reality of abuse, challenging harmful</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>attitudes and making sure survivors</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>attitudes</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>feel supported and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and making sure survivors</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>heard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350E0591" w14:textId="7BD687F1" w:rsidR="008F7BA3" w:rsidRPr="008F7BA3" w:rsidRDefault="008F7BA3" w:rsidP="008F7BA3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>feel supported and</w:t>
+        <w:t>Sandwell Stands encourages</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>heard.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>everyone to understand the signs of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Sandwell Stands encourages</w:t>
+        <w:t>abuse, recognise its impact on people</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>everyone to understand the signs of</w:t>
+        <w:t>and their families, and know where to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>abuse, recognise its impact on people</w:t>
+        <w:t>find help. It highlights the importance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>and their families, and know where to</w:t>
-[...42 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>of speaking out, supporting survivors</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>and taking practical steps to make the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F7BA3">
@@ -16541,249 +13675,213 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Sandwell Council, West Midlands Police,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Black Country Women’s </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Black Country Women’s Aid and other</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Aid</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>partner organisations are all working</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and other</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>together to focus on women’s safety.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728F0CDE" w14:textId="11CE4011" w:rsidR="008F7BA3" w:rsidRPr="008F7BA3" w:rsidRDefault="008F7BA3" w:rsidP="008F7BA3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>partner organisations are all working</w:t>
+        <w:t>This has included the Reclaim the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>together to focus on women’s safety.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>Night Walk in Oldbury, talks with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>This has included the Reclaim the</w:t>
+        <w:t>community and faith groups, and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Night Walk in Oldbury, talks with</w:t>
+        <w:t>information events across our six</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>community and faith groups, and</w:t>
+        <w:t>towns to raise awareness of support</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>information events across our six</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>and stand together against violence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479E2016" w14:textId="5442B64A" w:rsidR="000E3235" w:rsidRPr="000E3235" w:rsidRDefault="008F7BA3" w:rsidP="000E3235">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>towns to raise awareness of support</w:t>
+        <w:t>Sandwell Stands empowers everyone</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>and stand together against violence.</w:t>
-[...50 lines deleted...]
-        <w:t xml:space="preserve"> against abuse</w:t>
+        <w:t>to take action against abuse</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A5CD585" w14:textId="393DFE66" w:rsidR="005C7B89" w:rsidRPr="005C7B89" w:rsidRDefault="008F7BA3" w:rsidP="005C7B89">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -16819,296 +13917,214 @@
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Sandwell is a place where people from</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">all backgrounds live, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>all backgrounds live, work and socialise</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>work</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>together, demonstrating shared British</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and socialise</w:t>
+        <w:t>values of democracy, rule of law,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>together, demonstrating shared British</w:t>
+        <w:t>individual liberty, mutual respect and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>values of democracy, rule of law,</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>tolerance for different faiths and beliefs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF6ED29" w14:textId="77777777" w:rsidR="008F7BA3" w:rsidRDefault="008F7BA3" w:rsidP="008F7BA3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>individual liberty, mutual respect and</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>That’s why we’ll never tolerate hate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="638834AF" w14:textId="2974CD47" w:rsidR="008F7BA3" w:rsidRPr="008F7BA3" w:rsidRDefault="008F7BA3" w:rsidP="008F7BA3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>tolerance for different faiths and beliefs.</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>If you do not want to talk to the police,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>That’s</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>you can go to any of 47 hate crime</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> why </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>reporting centres across Sandwell.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02BD289A" w14:textId="66ECF94B" w:rsidR="008F7BA3" w:rsidRPr="008F7BA3" w:rsidRDefault="008F7BA3" w:rsidP="008F7BA3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>we’ll</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>These include community centres,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> never tolerate hate.</w:t>
-[...117 lines deleted...]
-        <w:t xml:space="preserve"> and all</w:t>
+        <w:t>Family Hubs and all</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Sandwell libraries.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -17377,735 +14393,687 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>a life is in danger.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C843B75" w14:textId="244060AC" w:rsidR="00D3232E" w:rsidRPr="00EF0862" w:rsidRDefault="008F7BA3" w:rsidP="00D3232E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Sandwell Council expands CCTV to improve community </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Sandwell Council expands CCTV to improve community safety</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E3085A6" w14:textId="32337C85" w:rsidR="008F7BA3" w:rsidRDefault="008F7BA3" w:rsidP="008F7BA3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>In our latest budget proposals, Sandwell will see 62 new CCTV cameras</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>installed and a new borough-wide Anti-Social Behaviour Task Force to stop</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>crime in its tracks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51AF8A0D" w14:textId="5DEB5FF1" w:rsidR="008F7BA3" w:rsidRPr="008F7BA3" w:rsidRDefault="008F7BA3" w:rsidP="008F7BA3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>This builds on the council delivering</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>major improvements, including a full</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>CCTV Control Room upgrade with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>enhanced networks, transmission</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>and recording systems. These</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>upgrades have improved service</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> q</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>uality and future</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>proofed the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>control room for expansion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56629ABF" w14:textId="45BD0C83" w:rsidR="008F7BA3" w:rsidRPr="008F7BA3" w:rsidRDefault="008F7BA3" w:rsidP="008F7BA3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>A significant new project is boosting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>security at 27 high</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>rise</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>blocks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D16BB45" w14:textId="1EA9CD90" w:rsidR="008F7BA3" w:rsidRPr="008F7BA3" w:rsidRDefault="008F7BA3" w:rsidP="008F7BA3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>This includes concierge services as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>well as new CCTV installations and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>upgraded door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>entry systems, due for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>completion later this year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="076F5CBB" w14:textId="41576305" w:rsidR="008F7BA3" w:rsidRPr="008F7BA3" w:rsidRDefault="008F7BA3" w:rsidP="008F7BA3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>The council has also strengthened</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>safety across key areas. Twelve new</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>cameras were installed on Bearwood</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>High Street to support police in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>tackling retail crime.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC9E066" w14:textId="6192C6AD" w:rsidR="008F7BA3" w:rsidRPr="008F7BA3" w:rsidRDefault="008F7BA3" w:rsidP="008F7BA3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Levelling Up funding has delivered</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>upgraded CCTV systems in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Wednesbury town centre and Friar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Park, including new deployable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>cameras used to address crime and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>anti-social behaviour including</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>nuisance motorbikes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC4AC5E" w14:textId="1E0C5C99" w:rsidR="008F7BA3" w:rsidRDefault="008F7BA3" w:rsidP="008F7BA3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>And West Bromwich town centre now</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>benefits from a recently</w:t>
+      </w:r>
+      <w:r w:rsidR="00410163">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>installed wireless</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>CCTV system improving reliability and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>support for law enforcement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F44E73" w14:textId="7B634127" w:rsidR="005C7B89" w:rsidRPr="00EF0862" w:rsidRDefault="000A6EFF" w:rsidP="005C7B89">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>safety</w:t>
-[...656 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>Tackling problems in your neighbourhood</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19ADE3EE" w14:textId="438DCE63" w:rsidR="006256E7" w:rsidRPr="006256E7" w:rsidRDefault="006256E7" w:rsidP="006256E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006256E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Tackling anti-social behaviour is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -18314,519 +15282,407 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006256E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>residents one clear and consistent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006256E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>‘front door</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>‘front door’. Reports will be triaged in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="006256E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>’.</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>a structured way and managed end</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="006256E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Reports will </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>to end by a dedicated borough-wide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="006256E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>be triaged</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>team, ensuring clearer ownership,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="006256E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in</w:t>
+        <w:t>quicker responses and more</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006256E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>a structured way and managed end</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>consistent outcomes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27276813" w14:textId="3EF197EB" w:rsidR="006256E7" w:rsidRPr="006256E7" w:rsidRDefault="006256E7" w:rsidP="006256E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006256E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>to end by a dedicated borough-wide</w:t>
+        <w:t>We’re working closely with police, other</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006256E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>team, ensuring clearer ownership,</w:t>
+        <w:t>partners and community organisations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006256E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">quicker </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>to identify issues early and deal with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="006256E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>responses</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>them as quickly as possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB64608" w14:textId="3F293BA6" w:rsidR="006256E7" w:rsidRPr="006256E7" w:rsidRDefault="006256E7" w:rsidP="006256E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006256E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and more</w:t>
+        <w:t>Just one example of how we’re</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006256E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>consistent outcomes.</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>responding to concerns raised by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="006256E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>We’re</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>residents and businesses is our recent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="006256E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>multi-agency operation around</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="006256E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>working</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Grice Street and Bullock Street in an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="006256E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> closely with police, other</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>industrial estate in West Bromwich.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2C4D12" w14:textId="246AAF48" w:rsidR="006256E7" w:rsidRPr="006256E7" w:rsidRDefault="006256E7" w:rsidP="006256E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006256E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>partners</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>The high-visibility operation brought</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="006256E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and community organisations</w:t>
+        <w:t>together officers from across the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006256E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>to identify issues early and deal with</w:t>
+        <w:t>council alongside West Midlands</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006256E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>them as quickly as possible.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1FB64608" w14:textId="3F293BA6" w:rsidR="006256E7" w:rsidRPr="006256E7" w:rsidRDefault="006256E7" w:rsidP="006256E7">
+        <w:t>Police and West Midlands Fire Service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388D3FA0" w14:textId="2F2A866F" w:rsidR="006256E7" w:rsidRPr="006256E7" w:rsidRDefault="006256E7" w:rsidP="006256E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006256E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Just one example of how </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Waste was cleared by the council’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="006256E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>we’re</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Environmental Enforcement</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006256E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>responding to concerns raised by</w:t>
-[...187 lines deleted...]
-        <w:t>, while the</w:t>
+        <w:t>Rapid Response Team, while the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006256E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Environmental Protection Team and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -18851,67 +15707,57 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006256E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Excel Ltd removed abandoned cars.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54BA82FB" w14:textId="2F8221C5" w:rsidR="006256E7" w:rsidRPr="006256E7" w:rsidRDefault="006256E7" w:rsidP="006256E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006256E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>We’ve</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> also held a joint operation</w:t>
+        <w:t>We’ve also held a joint operation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006256E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>tackling untaxed and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -19048,64 +15894,52 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>or the council on 0121 368 1166.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="401120CF" w14:textId="64DEAA2B" w:rsidR="00D3232E" w:rsidRPr="00D3232E" w:rsidRDefault="0034597B" w:rsidP="00D3232E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Advert promoting recycling right at </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Advert promoting recycling right at home</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="337D1071" w14:textId="77777777" w:rsidR="0046270C" w:rsidRDefault="0034597B" w:rsidP="00D3232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00410163">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Sandwell Council and Serco </w:t>
       </w:r>
@@ -19209,62 +16043,52 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Bathroom</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="259D74BA" w14:textId="0EF9ED32" w:rsidR="0034597B" w:rsidRDefault="0034597B" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034597B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Shampoo and shower gel bottles in recycling (blue lid) </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Shampoo and shower gel bottles in recycling (blue lid) bin</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="54DFD475" w14:textId="42F604C8" w:rsidR="0034597B" w:rsidRDefault="0034597B" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034597B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Toothpaste tubes in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -19311,110 +16135,90 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0034597B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>spray bottles in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0034597B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">recycling (blue lid) </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>recycling (blue lid) bin</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="49897E5B" w14:textId="4B847F18" w:rsidR="0034597B" w:rsidRDefault="0034597B" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034597B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Toilet roll tubes in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0034597B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">recycling (blue) </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>recycling (blue) bag</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3D934EFA" w14:textId="4E73F785" w:rsidR="0034597B" w:rsidRDefault="0034597B" w:rsidP="0034597B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Bedroom</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E630F1D" w14:textId="76082DDA" w:rsidR="0034597B" w:rsidRDefault="0034597B" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
@@ -19905,62 +16709,52 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0034597B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>or reuse leftovers to make</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0034597B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">new </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>new meals</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="328CF81C" w14:textId="3E68E0C6" w:rsidR="0034597B" w:rsidRDefault="0034597B" w:rsidP="0034597B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Living room</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40B3FC75" w14:textId="06509668" w:rsidR="0034597B" w:rsidRDefault="0034597B" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
@@ -20056,62 +16850,52 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0034597B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>bag and put on top o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">f </w:t>
       </w:r>
       <w:r w:rsidRPr="0034597B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">recycling (blue lid) </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>recycling (blue lid) bin</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3528B0C8" w14:textId="4DCD69D5" w:rsidR="0034597B" w:rsidRDefault="0034597B" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034597B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Magazines and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -20219,130 +17003,100 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>non-recycling (grey) bin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="000B6597" w14:textId="306A5A77" w:rsidR="00D3232E" w:rsidRDefault="00D64E90" w:rsidP="00D3232E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Bereavement Services – here to </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Bereavement Services – here to help</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2DBDA845" w14:textId="0AEC6FCD" w:rsidR="00D64E90" w:rsidRDefault="00D64E90" w:rsidP="00D64E90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D64E90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Losing a loved one is difficult enough without the additional worry</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D64E90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>of funeral costs. To help, we offer a range of affordable funeral</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D64E90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">options which can </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> directly with us.</w:t>
+        <w:t>options which can be booked directly with us.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41D1CBF2" w14:textId="095B04F0" w:rsidR="00D64E90" w:rsidRPr="00D64E90" w:rsidRDefault="00D64E90" w:rsidP="00D64E90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D64E90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>The Sandwell Funeral Service is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -20353,287 +17107,161 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>£1,999. This service includes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12AAB26A" w14:textId="77777777" w:rsidR="00D64E90" w:rsidRDefault="00D64E90" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D64E90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your loved one </w:t>
-[...49 lines deleted...]
-        <w:t>partner, Trinity Funeral Services</w:t>
+        <w:t>Your loved one being taken into the care of our funeral director partner, Trinity Funeral Services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73169E53" w14:textId="77777777" w:rsidR="00D64E90" w:rsidRDefault="00D64E90" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D64E90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Provision of a coffin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="620FCA4A" w14:textId="77777777" w:rsidR="00D64E90" w:rsidRDefault="00D64E90" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D64E90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Funeral Service at either</w:t>
-[...42 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Funeral Service at either Sandwell Valley or Rowley Regis Crematorium – chosen by family</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="70A5D648" w14:textId="77777777" w:rsidR="00D64E90" w:rsidRDefault="00D64E90" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D64E90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Cremation fees paid</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="521EF195" w14:textId="77777777" w:rsidR="00D64E90" w:rsidRDefault="00D64E90" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D64E90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Minister to conduct the </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Minister to conduct the service</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6B79FA4C" w14:textId="05A6267B" w:rsidR="00D64E90" w:rsidRPr="00D64E90" w:rsidRDefault="00D64E90" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D64E90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Music choices for entry, exit and</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Music choices for entry, exit and during the service provided by </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D64E90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Obitus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D64E90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> Media.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="458C048C" w14:textId="77777777" w:rsidR="00D64E90" w:rsidRDefault="00D64E90" w:rsidP="00D64E90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
@@ -20656,69 +17284,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D64E90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Cremation is £1,168, Your loved</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D64E90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">one will </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> by our funeral</w:t>
+        <w:t>one will be collected by our funeral</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D64E90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>director partners Trinty Funeral</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -20907,523 +17517,315 @@
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D64E90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Work to demolish the old Haden Hill Leisure Centre in Cradley Heath began</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D64E90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">in September and is making </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>in September and is making good progress.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6CE935" w14:textId="02E4C2E7" w:rsidR="00D64E90" w:rsidRPr="00D64E90" w:rsidRDefault="00D64E90" w:rsidP="00D64E90">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D64E90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>good progress</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>As the work moved forward, contractors discovered further areas of asbestos in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D64E90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>sections of the building. This was not identified in earlier surveys due to the way the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>building was constructed in the 1970s. This has all been dealt with safely and poses</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>no threat to workers or public.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633B9747" w14:textId="77777777" w:rsidR="00D64E90" w:rsidRPr="00D64E90" w:rsidRDefault="00D64E90" w:rsidP="00D64E90">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D64E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Around 80% of the building has now been demolished, which is a major milestone.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05095C48" w14:textId="67A47950" w:rsidR="00D64E90" w:rsidRPr="00D64E90" w:rsidRDefault="00D64E90" w:rsidP="00D64E90">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D64E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>The remaining work will continue at a steady and controlled pace to ensure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>everything is done safely.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E25270D" w14:textId="3A7C2B8B" w:rsidR="00D64E90" w:rsidRPr="00D64E90" w:rsidRDefault="00D64E90" w:rsidP="00D64E90">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D64E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>As a result, the demolition phase is now expected to be completed by 26 March. The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>main rebuild of the new leisure centre is scheduled to begin shortly after, on 31 March.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28810A6E" w14:textId="2053AE54" w:rsidR="00D64E90" w:rsidRPr="00D64E90" w:rsidRDefault="00D64E90" w:rsidP="00D64E90">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D64E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Planning is already under way to make sure the site is ready for the next phase once</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>demolition is finished.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B6CEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>urther updates</w:t>
+      </w:r>
+      <w:r w:rsidR="003B6CEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be posted on our council channels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6CE935" w14:textId="02E4C2E7" w:rsidR="00D64E90" w:rsidRPr="00D64E90" w:rsidRDefault="00D64E90" w:rsidP="00D64E90">
+    <w:p w14:paraId="44B7015A" w14:textId="7003814D" w:rsidR="00D64E90" w:rsidRPr="00D64E90" w:rsidRDefault="00D64E90" w:rsidP="00D64E90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D64E90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>As the work moved forward, contractors discovered further areas of asbestos in</w:t>
+        <w:t>The new £24million centre promises to be a major boost for health and wellbeing in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D64E90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">sections of the building. This </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>the region. It will offer a main swimming pool and learner pool, two multi-purpose</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D64E90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>was not identified</w:t>
-[...411 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>studios, a 100-station gym, a 27-station indoor cycling studio, a four-court sports hall</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D64E90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>and a dedicated community room.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28E97734" w14:textId="5FECD5B7" w:rsidR="00D64E90" w:rsidRPr="00D64E90" w:rsidRDefault="00D64E90" w:rsidP="00D64E90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
@@ -21509,64 +17911,52 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>centres across Sandwell.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="107715FD" w14:textId="643E9436" w:rsidR="008B55FE" w:rsidRDefault="00D64E90" w:rsidP="009F7FC2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kore Sandwell leisure promotional advert – wellbeing starts at the </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Kore Sandwell leisure promotional advert – wellbeing starts at the centre</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="63CEC530" w14:textId="4479B2A3" w:rsidR="00D64E90" w:rsidRDefault="00D64E90" w:rsidP="008B55FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Gyms, racquets, swimming, group fitness, reformer </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>pilates</w:t>
@@ -21605,69 +17995,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D64E90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>wellness-focused memberships and more. We have</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D64E90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">a membership to suit your </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> wellness</w:t>
+        <w:t>a membership to suit your needs, because wellness</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D64E90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>starts at the centre.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15807587" w14:textId="6523B604" w:rsidR="00D64E90" w:rsidRDefault="00AD3B32" w:rsidP="00D64E90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -22343,813 +18715,669 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00AD3B32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>andwell children’s services rated ‘</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00AD3B32">
+        <w:t>andwell children’s services rated ‘Good’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="334E49FF" w14:textId="61ADCECF" w:rsidR="00AD3B32" w:rsidRDefault="00AD3B32" w:rsidP="00AD3B32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Our recent budget consultation showed us how important Sandwell people</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>feel it is for us to look after vulnerable children.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69DB37CB" w14:textId="5C3FF602" w:rsidR="00AD3B32" w:rsidRPr="00AD3B32" w:rsidRDefault="00AD3B32" w:rsidP="00AD3B32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>We want Sandwell to be a great place</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>to grow up. We continue to invest in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>improvements to services that support</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>children and families.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0965B5DA" w14:textId="3AC458B0" w:rsidR="00AD3B32" w:rsidRPr="00AD3B32" w:rsidRDefault="00AD3B32" w:rsidP="00AD3B32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>For the first time, our children’s services</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>have been rated ‘Good’ by Ofsted – a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>transformation that reflects years of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>determination and improvement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4288D1B6" w14:textId="6889D1E8" w:rsidR="00AD3B32" w:rsidRPr="00AD3B32" w:rsidRDefault="00AD3B32" w:rsidP="00AD3B32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Sandwell Children’s Trust was</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>established in 2018 to run children’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>social care services on behalf of the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>council. The ‘Good’ judgement follows</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>years of dedicated work, with the Trust</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>and council working in partnership to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>drive improvement and bring about</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>real change in the lives of children and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>young people.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E83D294" w14:textId="244F581E" w:rsidR="00AD3B32" w:rsidRPr="00AD3B32" w:rsidRDefault="00AD3B32" w:rsidP="00AD3B32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Inspectors praised the significant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>progress made since 2022, when</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>services were rated ‘requires</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>improvement to be good’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD55F48" w14:textId="16FB697D" w:rsidR="00AD3B32" w:rsidRPr="00AD3B32" w:rsidRDefault="00AD3B32" w:rsidP="00AD3B32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>The ‘Good’ rating reflects the hard work</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>of staff, strong leadership and close</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>working with partner organisations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E645D70" w14:textId="03028F14" w:rsidR="00AD3B32" w:rsidRPr="00AD3B32" w:rsidRDefault="00AD3B32" w:rsidP="00AD3B32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>It reflects Sandwell’s commitment to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>its Child Friendly principles – ensuring</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>children are safe, healthy, heard,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>included and empowered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341A95FC" w14:textId="6C234CA1" w:rsidR="00AD3B32" w:rsidRDefault="00AD3B32" w:rsidP="00AD3B32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>We know there is more to do,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>particularly for our care experienced</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>young people. We remain focused on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>building on these improvements to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ensure every child and young person</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>has the support they need to thrive.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B279192" w14:textId="3A4CEABA" w:rsidR="00C74F1B" w:rsidRDefault="00C74F1B" w:rsidP="00C74F1B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Good’</w:t>
-[...710 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Sandwell</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3B32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Sandwell</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> Children’s Trust fostering advert</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="25DA66FB" w14:textId="566318D5" w:rsidR="00AD3B32" w:rsidRDefault="00AD3B32" w:rsidP="00C74F1B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Every child deserves warmth – become the reason a child feels safe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="489B2B3F" w14:textId="7A43CD54" w:rsidR="00AD3B32" w:rsidRDefault="00AD3B32" w:rsidP="00C74F1B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -23179,363 +19407,295 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> or call 0800 358 0899.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73AD4CB0" w14:textId="5D6AA36D" w:rsidR="003446DF" w:rsidRDefault="008D46DE" w:rsidP="003446DF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stronger businesses, thriving </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Stronger businesses, thriving communities</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="513781E0" w14:textId="34F0E1C2" w:rsidR="008D46DE" w:rsidRPr="008D46DE" w:rsidRDefault="008D46DE" w:rsidP="008D46DE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D46DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sandwell Council is </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Sandwell Council is passionate about</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008D46DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>passionate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>supporting your business to grow</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008D46DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> about</w:t>
+        <w:t>in a way that ensures people and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D46DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>supporting your business to grow</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>communities benefit too.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E3BE56" w14:textId="2F7D121C" w:rsidR="008D46DE" w:rsidRPr="008D46DE" w:rsidRDefault="008D46DE" w:rsidP="008D46DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008D46DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>in a way that ensures people and</w:t>
+        <w:t>That’s what Sandwell Business Growth is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D46DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>communities benefit too.</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>all about. When Sandwell businesses thrive,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008D46DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>That’s</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>they create jobs, raise aspirations, boost</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008D46DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> what Sandwell Business Growth is</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>skills and generate wealth for our local</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
       </w:r>
       <w:r w:rsidRPr="008D46DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>all about. When Sandwell businesses thrive,</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>conomy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0519D5" w14:textId="0CD0B94B" w:rsidR="008D46DE" w:rsidRPr="008D46DE" w:rsidRDefault="008D46DE" w:rsidP="008D46DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008D46DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>they create jobs, raise aspirations, boost</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>They are Sandwell’s lifeblood – and so</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008D46DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>skills</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>our Sandwell Business Growth Team is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008D46DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and generate wealth for our local</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> e</w:t>
+        <w:t>here to champion Sandwell’s businesses at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D46DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>conomy.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3A0519D5" w14:textId="0CD0B94B" w:rsidR="008D46DE" w:rsidRPr="008D46DE" w:rsidRDefault="008D46DE" w:rsidP="008D46DE">
+        <w:t>every stage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375579BE" w14:textId="555589F2" w:rsidR="008D46DE" w:rsidRPr="008D46DE" w:rsidRDefault="008D46DE" w:rsidP="008D46DE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D46DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>They are Sandwell’s lifeblood – and so</w:t>
+        <w:t>The Sandwell Business Growth website is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D46DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>our Sandwell Business Growth Team is</w:t>
-[...82 lines deleted...]
-        <w:t xml:space="preserve"> with resources to help businesses</w:t>
+        <w:t>packed with resources to help businesses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D46DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>achieve your ambitions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="643ECFDD" w14:textId="02FCC8E5" w:rsidR="008D46DE" w:rsidRPr="008D46DE" w:rsidRDefault="008D46DE" w:rsidP="008D46DE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -23583,60 +19743,51 @@
     </w:p>
     <w:p w14:paraId="7AD97BD0" w14:textId="5A79FB6F" w:rsidR="008D46DE" w:rsidRDefault="008D46DE" w:rsidP="008D46DE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D46DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Go to </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidR="0076165D" w:rsidRPr="00EE53AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
-          <w:t>https://sandwellbusine</w:t>
-[...8 lines deleted...]
-          <w:t>ssgrowth.com</w:t>
+          <w:t>https://sandwellbusinessgrowth.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0076165D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D46DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -23664,64 +19815,52 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>support you and your business.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4917443F" w14:textId="627CA52C" w:rsidR="00333E83" w:rsidRPr="00EF0862" w:rsidRDefault="0076165D" w:rsidP="00333E83">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Chance Glassworks stories </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Chance Glassworks stories celebrated</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4C77C9C2" w14:textId="7D5A5427" w:rsidR="0076165D" w:rsidRPr="0076165D" w:rsidRDefault="0076165D" w:rsidP="0076165D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0076165D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>An exciting 12-month project is under way to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -23774,128 +19913,100 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0076165D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>initiative called ‘Illuminating the Chance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0076165D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Glassworks Collection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Glassworks Collection’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150BC430" w14:textId="69E5CF3A" w:rsidR="0076165D" w:rsidRPr="0076165D" w:rsidRDefault="0076165D" w:rsidP="0076165D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0076165D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>’.</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t>If you worked at Chance Brothers, or know someone</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0076165D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>If you worked at Chance Brothers, or know someone</w:t>
+        <w:t>who did, and would like to share a story for it to be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0076165D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">who did, and would like to share a story for it to </w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> for the collection, please contact our</w:t>
+        <w:t>considered for the collection, please contact our</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0076165D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Sandwell Archives team based at Smethwick Library.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A4BF6FC" w14:textId="2C4F8139" w:rsidR="0076165D" w:rsidRPr="0076165D" w:rsidRDefault="0076165D" w:rsidP="0076165D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -23976,379 +20087,261 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0076165D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>began manufacturing glass in Spon Lane in 1822. The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0076165D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">company specialised in crown, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>company specialised in crown, sheet and plate glass</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0076165D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>sheet</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>before eventually expanding into such items as glass</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0076165D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and plate glass</w:t>
+        <w:t>tubes and lenses, the famous ‘handkerchief’ vases and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0076165D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>before eventually expanding into such items as glass</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>other decorative homeware.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="009771DF" w14:textId="0DA9CE09" w:rsidR="0076165D" w:rsidRPr="0076165D" w:rsidRDefault="0076165D" w:rsidP="0076165D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0076165D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">tubes and lenses, the famous ‘handkerchief’ </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Chance Brothers made the glass panels for the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0076165D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>vases</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Crystal Palace, which hosted the Great Exhibition of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0076165D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and</w:t>
+        <w:t>1851, and glass for the four faces on the clock tower</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0076165D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>other decorative homeware.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>of Big Ben. They are perhaps best remembered for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0076165D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Chance Brothers made the glass panels for the</w:t>
+        <w:t>producing optical glass for lighthouses. Some of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0076165D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Crystal Palace, which hosted the Great Exhibition of</w:t>
+        <w:t>these can still be seen in lighthouses around the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0076165D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>1851, and glass for the four faces on the clock tower</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>world today.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DAE5C89" w14:textId="445C6D72" w:rsidR="0076165D" w:rsidRPr="0076165D" w:rsidRDefault="0076165D" w:rsidP="0076165D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0076165D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">of Big Ben. They are </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Henry Chance, a descendant of both Robert Lucas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0076165D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>perhaps best</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>and Willliam, said: “This story isn’t only about what</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0076165D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> remembered for</w:t>
-[...160 lines deleted...]
-        <w:t xml:space="preserve"> about how they treated people. The</w:t>
+        <w:t>they made, it’s about how they treated people. The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0076165D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Chance family believed that a successful business had</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -24547,69 +20540,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0076165D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>could have been the end of the story. But</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0076165D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">thankfully it </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> – thanks to Sandwell Archives’</w:t>
+        <w:t>thankfully it wasn’t – thanks to Sandwell Archives’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0076165D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>staff and volunteers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D2ED698" w14:textId="666CA0F8" w:rsidR="0076165D" w:rsidRDefault="0076165D" w:rsidP="0076165D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -25025,69 +21000,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>infections such as chest or throat infections, fever,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">abdominal pain, vomiting and diarrhoea, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> or</w:t>
+        <w:t>abdominal pain, vomiting and diarrhoea, rashes or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ear problems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E2897ED" w14:textId="76650AB2" w:rsidR="00020E89" w:rsidRPr="00020E89" w:rsidRDefault="00020E89" w:rsidP="00020E89">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -25190,441 +21147,359 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>structured and safe clinical process. On arrival, you</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">will </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>will be asked to register your details so that you can</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>be asked</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>be booked onto the clinical system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7220C58D" w14:textId="52E418A4" w:rsidR="00020E89" w:rsidRPr="00020E89" w:rsidRDefault="00020E89" w:rsidP="00020E89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to register your details so that you can</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>You will then be assessed by a trained triage nurse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>be booked</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>who will record basic observations such as heart</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> onto the clinical system.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>rate, blood pressure, temperature, breathing rate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">You will then </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>and oxygen levels, assess the nature and severity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>be assessed</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>of your illness or injury and then determine which</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> by a trained triage nurse</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>clinician is most appropriate to see you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136DB91C" w14:textId="36B1FFD7" w:rsidR="00020E89" w:rsidRPr="00020E89" w:rsidRDefault="00020E89" w:rsidP="00020E89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>who will record basic observations such as heart</w:t>
+        <w:t>The clinician will assess your condition and will</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>rate, blood pressure, temperature, breathing rate</w:t>
+        <w:t>either provide treatment and clinical advice, issue</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>and oxygen levels, assess the nature and severity</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>a prescription if necessary, or advise you to follow</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>of your illness or injury and then determine which</w:t>
+        <w:t>up</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>clinician is most appropriate to see you.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>with your own GP for longer-term or non</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>The clinician will assess your condition and will</w:t>
+        <w:t>urgent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>either provide treatment and clinical advice, issue</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>problems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F3022B" w14:textId="07CA6E8D" w:rsidR="00020E89" w:rsidRPr="00020E89" w:rsidRDefault="00020E89" w:rsidP="00020E89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>a prescription if necessary, or advise you to follow</w:t>
-[...7 lines deleted...]
-        <w:t>-</w:t>
+        <w:t>If your condition requires urgent hospital</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>up</w:t>
+        <w:t>assessment or specialist review, you will be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>with your own GP for longer-term or non</w:t>
-[...7 lines deleted...]
-        <w:t>-</w:t>
+        <w:t>referred directly to the Midland Metropolitan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>urgent</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>University Hospital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78CB4E3D" w14:textId="6E05F6B8" w:rsidR="00020E89" w:rsidRPr="00020E89" w:rsidRDefault="00020E89" w:rsidP="00020E89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>problems.</w:t>
-[...117 lines deleted...]
-        <w:t xml:space="preserve"> important to choose the right</w:t>
+        <w:t>Dr Sekhon says it’s important to choose the right</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>service to get the care you need, adding: “The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -26064,569 +21939,503 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>and represents a major</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">investment in skills, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>investment in skills, training</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>training</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>and future employment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71491BCD" w14:textId="71A90815" w:rsidR="00020E89" w:rsidRPr="00020E89" w:rsidRDefault="00020E89" w:rsidP="00020E89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>and future employment.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>The campus brings together</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>The campus brings together</w:t>
+        <w:t>Sandwell College, Aston</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Sandwell College, Aston</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>University and the University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>University</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>of Wolverhampton to deliver</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and the University</w:t>
+        <w:t>high quality further and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>of Wolverhampton to deliver</w:t>
+        <w:t>higher education, from Entry</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>high quality further and</w:t>
+        <w:t>Level through to Level</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>higher education, from Entry</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE9D9A9" w14:textId="0AD05E4D" w:rsidR="00020E89" w:rsidRPr="00020E89" w:rsidRDefault="00020E89" w:rsidP="00020E89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Level through to Level</w:t>
+        <w:t>The Midland Met Learning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>7.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>Campus will play a central</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>The Midland Met Learning</w:t>
+        <w:t>role in developing the next</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Campus will play </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>generation of healthcare</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>a central</w:t>
+        <w:t>professionals. Its unique</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>role</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>hospital side location will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in developing the next</w:t>
+        <w:t>enable rich clinical learning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>generation of healthcare</w:t>
+        <w:t>and seamless pathways into</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>professionals. Its unique</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>NHS careers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA90BDA" w14:textId="35034CDA" w:rsidR="00020E89" w:rsidRDefault="00020E89" w:rsidP="00020E89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>hospital side location will</w:t>
+        <w:t>The centre will create new</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>enable rich clinical learning</w:t>
+        <w:t>opportunities for local</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>and seamless pathways into</w:t>
+        <w:t>people to build their futures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>NHS careers.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>in healthcare – whether in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>The centre will create new</w:t>
+        <w:t>nursing, midwifery or the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>opportunities for local</w:t>
+        <w:t>wide range of Allied Health</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>people to build their futures</w:t>
+        <w:t>Professional roles such as</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>in healthcare – whether in</w:t>
+        <w:t>physiotherapy, radiography</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">nursing, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>and more. It will help people</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>midwifery</w:t>
-[...99 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>to gain the skills, confidence</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>and ambition to strive towards</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
@@ -26651,64 +22460,52 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>healthcare careers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="234EC24C" w14:textId="1C96CE7E" w:rsidR="00143608" w:rsidRDefault="00020E89" w:rsidP="00143608">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vaccines – why they are important to protect your </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Vaccines – why they are important to protect your child</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="46AC4987" w14:textId="77777777" w:rsidR="00020E89" w:rsidRPr="00020E89" w:rsidRDefault="00020E89" w:rsidP="00020E89">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Meet Clare, a Health Visiting Team Leader at Sandwell and West Birmingham NHS Trust.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21369BE6" w14:textId="5A8D923D" w:rsidR="00020E89" w:rsidRDefault="00020E89" w:rsidP="00020E89">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -26755,62 +22552,52 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>the risks?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50EBD199" w14:textId="77777777" w:rsidR="00020E89" w:rsidRDefault="00020E89" w:rsidP="00020E89">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Clare: Yes, vaccines </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Clare: Yes, vaccines are recommended</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>because they are a safe and effective way to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
@@ -26847,551 +22634,459 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>The greatest risk to children comes from the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">diseases that vaccines prevent, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>diseases that vaccines prevent, some of which</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>some of</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>can lead to hospital stays, long-term health</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> which</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>problems, or, in rare cases, be life-threatening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D8DB0B" w14:textId="70597E0B" w:rsidR="00020E89" w:rsidRPr="00020E89" w:rsidRDefault="00020E89" w:rsidP="00020E89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>can lead to hospital stays, long-term health</w:t>
+        <w:t>Vaccination helps reduce these risks during the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>problems, or, in rare cases, be life-threatening.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>years when</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Vaccination helps reduce these risks during the</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>children are most vulnerable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0F82D3" w14:textId="799E86C0" w:rsidR="00020E89" w:rsidRPr="00020E89" w:rsidRDefault="00020E89" w:rsidP="00020E89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>years when</w:t>
+        <w:t>Vaccines used in the UK go through several</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>children are most vulnerable.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>stages of testing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vaccines used in the UK go through </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>before being offered and are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>several</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>continually monitored once in use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1A8FCD" w14:textId="4CD98038" w:rsidR="00020E89" w:rsidRPr="00020E89" w:rsidRDefault="00020E89" w:rsidP="00020E89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Question: </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>stages of testing</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>What are the side effects?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CB35B9" w14:textId="1A215E2A" w:rsidR="00020E89" w:rsidRPr="00020E89" w:rsidRDefault="00020E89" w:rsidP="00020E89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">before </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Clare: Most children have no side effects or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>being offered</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>only mild ones, such as a sore arm or a slight</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>temperature, which usually settle within a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>are</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>day or two.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D634F09" w14:textId="0DC3364C" w:rsidR="00020E89" w:rsidRPr="00020E89" w:rsidRDefault="00020E89" w:rsidP="00020E89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>continually monitored</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Serious reactions are rare and health professionals</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> once in use.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3D1A8FCD" w14:textId="4CD98038" w:rsidR="00020E89" w:rsidRPr="00020E89" w:rsidRDefault="00020E89" w:rsidP="00020E89">
+        <w:t>are trained to recognise and treat them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DBF458" w14:textId="3F7C59EB" w:rsidR="00020E89" w:rsidRPr="00020E89" w:rsidRDefault="00020E89" w:rsidP="00020E89">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Question: </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>What are the side effects?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="22CB35B9" w14:textId="1A215E2A" w:rsidR="00020E89" w:rsidRPr="00020E89" w:rsidRDefault="00020E89" w:rsidP="00020E89">
+        <w:t>How do I arrange vaccinations?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F38BE45" w14:textId="3A8B050E" w:rsidR="00020E89" w:rsidRPr="00020E89" w:rsidRDefault="00020E89" w:rsidP="00020E89">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Clare: Most children have no side effects or</w:t>
+        <w:t>Clare: If you have recently had a baby, your GP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>only mild ones, such as a sore arm or a slight</w:t>
+        <w:t>surgery will help organise routine vaccinations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>temperature, which usually settle within a</w:t>
+        <w:t>and appointments at the right times. This</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>day or two.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>will be at your surgery or at one of our new</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Serious reactions are rare and health professionals</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>local clinics. Your midwife or health visitor can</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>are trained</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>support this process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035A46BE" w14:textId="3CF94B59" w:rsidR="00020E89" w:rsidRPr="00020E89" w:rsidRDefault="00020E89" w:rsidP="00020E89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to recognise and treat them.</w:t>
-[...156 lines deleted...]
-        <w:t xml:space="preserve"> unsure which</w:t>
+        <w:t>If you’re unsure which</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>vaccinations your child has</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -27482,67 +23177,57 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>and information on a wide range of vaccines.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40030E92" w14:textId="196FFD5F" w:rsidR="00020E89" w:rsidRDefault="00020E89" w:rsidP="00020E89">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>It’s</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> never</w:t>
+        <w:t>It’s never</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>too late to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -27705,67 +23390,57 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0013079D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>judgemental support.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E7D1255" w14:textId="2F617A0B" w:rsidR="0013079D" w:rsidRDefault="0013079D" w:rsidP="0013079D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0013079D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>We’ll</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> help you understand your options and</w:t>
+        <w:t>We’ll help you understand your options and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> h</w:t>
       </w:r>
       <w:r w:rsidRPr="0013079D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>elp you find the right services to live a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -27792,59 +23467,51 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Looking to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DCC37BA" w14:textId="4B19E22F" w:rsidR="0013079D" w:rsidRPr="0013079D" w:rsidRDefault="0013079D" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013079D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>S</w:t>
-[...7 lines deleted...]
-        <w:t>top smoking?</w:t>
+        <w:t>Stop smoking?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E828FB2" w14:textId="5A15401F" w:rsidR="0013079D" w:rsidRPr="0013079D" w:rsidRDefault="0013079D" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013079D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Move more </w:t>
       </w:r>
       <w:r w:rsidR="001229FF">
         <w:rPr>
@@ -27997,135 +23664,111 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CF81CCD" w14:textId="79EC76A0" w:rsidR="0013079D" w:rsidRPr="0013079D" w:rsidRDefault="0013079D" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013079D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Call </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">0800 011 4656 </w:t>
+        <w:t xml:space="preserve">Call 0800 011 4656 </w:t>
       </w:r>
       <w:r w:rsidR="001229FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="0013079D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> 0121 569 5100</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45759EEB" w14:textId="1FB84CDA" w:rsidR="0013079D" w:rsidRPr="0013079D" w:rsidRDefault="0013079D" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013079D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Text </w:t>
-[...7 lines deleted...]
-        <w:t>GETHEALTHY to 87007</w:t>
+        <w:t>Text GETHEALTHY to 87007</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="520F112E" w14:textId="66AFF311" w:rsidR="0013079D" w:rsidRPr="0013079D" w:rsidRDefault="0013079D" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013079D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Email </w:t>
-[...7 lines deleted...]
-        <w:t>LS@nhs.net</w:t>
+        <w:t>Email LS@nhs.net</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57BEE301" w14:textId="19CDFA80" w:rsidR="002C57D2" w:rsidRDefault="0013079D" w:rsidP="002C57D2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Do you or does someone you know need support with mental wellbeing?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40297114" w14:textId="0B0F79E9" w:rsidR="0013079D" w:rsidRPr="0013079D" w:rsidRDefault="0013079D" w:rsidP="0013079D">
@@ -28188,138 +23831,90 @@
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013079D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>For urgent mental health support,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0013079D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">call NHS 111 and select option </w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>call NHS 111 and select option 2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="011E3035" w14:textId="77777777" w:rsidR="0013079D" w:rsidRDefault="0013079D" w:rsidP="002C57D2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stop for Life Sandwell </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Stop for Life Sandwell advert</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2035BD64" w14:textId="2DE9229E" w:rsidR="0013079D" w:rsidRPr="0013079D" w:rsidRDefault="0013079D" w:rsidP="0013079D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013079D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thinking about quitting smoking? </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> ready when you are!</w:t>
+        <w:t>Thinking about quitting smoking? We’re ready when you are!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="091E19EE" w14:textId="52369F5D" w:rsidR="0013079D" w:rsidRPr="0013079D" w:rsidRDefault="0013079D" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013079D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Free, personalised support</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F3D785E" w14:textId="2912D308" w:rsidR="0013079D" w:rsidRDefault="0013079D" w:rsidP="00FC7D98">
@@ -28341,200 +23936,153 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Expert advice</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63008870" w14:textId="1068CB93" w:rsidR="0013079D" w:rsidRDefault="0013079D" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Free NRT and vape </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Free NRT and vape kits</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="523E2D8A" w14:textId="39E6CA1E" w:rsidR="0013079D" w:rsidRDefault="0013079D" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tailored quit plans to </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Tailored quit plans to you</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6132773A" w14:textId="5B39C130" w:rsidR="0013079D" w:rsidRDefault="0013079D" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">By Sandwell, for </w:t>
       </w:r>
       <w:r w:rsidRPr="0013079D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Sandwell</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F63AB9F" w14:textId="60329836" w:rsidR="0013079D" w:rsidRDefault="0013079D" w:rsidP="0013079D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">You are three times more likely to quit with our help. We offer a range of proven methods to help you stop smoking, including free nicotine replacement therapy (NRT), vaping </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and behavioural support.</w:t>
+        <w:t>You are three times more likely to quit with our help. We offer a range of proven methods to help you stop smoking, including free nicotine replacement therapy (NRT), vaping guidance and behavioural support.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BCC8CFF" w14:textId="646DAFA4" w:rsidR="0013079D" w:rsidRPr="0013079D" w:rsidRDefault="0013079D" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013079D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidRPr="0013079D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
-          <w:t>www.stopforlifesan</w:t>
-[...8 lines deleted...]
-          <w:t>dwell.org</w:t>
+          <w:t>www.stopforlifesandwell.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5C9631A3" w14:textId="0FC2798A" w:rsidR="0013079D" w:rsidRDefault="0013079D" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013079D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Call 0800 612 4580</w:t>
       </w:r>
     </w:p>
@@ -28574,184 +24122,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Free family activities in Sandwell – Choices </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="227746EA" w14:textId="0009A211" w:rsidR="00CF53E5" w:rsidRDefault="00CF53E5" w:rsidP="00CF53E5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF53E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Our </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Our fab Choices</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00CF53E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>fab</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Team helps</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00CF53E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Choices</w:t>
+        <w:t>families make</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF53E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Team helps</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>memories together.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33BB5E49" w14:textId="02D88BE5" w:rsidR="00CF53E5" w:rsidRDefault="00CF53E5" w:rsidP="00CF53E5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00CF53E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>families make</w:t>
+        <w:t>There are so many fantastic,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF53E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>memories together.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>FREE activities to get involved</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00CF53E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>There are so many fantastic,</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> for the whole</w:t>
+        <w:t>in and they’re for the whole</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF53E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>family, so adults can join in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -28815,69 +24327,51 @@
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r w:rsidRPr="00EE53AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>www.bookwhen.com/choices</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF53E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">to take a look </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> on.</w:t>
+        <w:t>to take a look what’s on.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C1F4D44" w14:textId="2CA27997" w:rsidR="007F66F9" w:rsidRPr="00EF0862" w:rsidRDefault="00F96E1F" w:rsidP="007F66F9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Looking for a new hobby this year? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="395CE135" w14:textId="77777777" w:rsidR="00F96E1F" w:rsidRDefault="00F96E1F" w:rsidP="00F96E1F">
@@ -28888,69 +24382,51 @@
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F96E1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Our activity finder has something</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F96E1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">for everyone, and </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> it is FREE!</w:t>
+        <w:t>for everyone, and lots of it is FREE!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C108AC1" w14:textId="037C81FC" w:rsidR="00F96E1F" w:rsidRDefault="00F96E1F" w:rsidP="00F96E1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F96E1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>From basketball to bell ringing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -29108,860 +24584,656 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>www.regeneratingsandwell.co.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70741D3D" w14:textId="47792132" w:rsidR="00D4091D" w:rsidRPr="00D4091D" w:rsidRDefault="00D4091D" w:rsidP="00D4091D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CA5D91">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Many</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> by UK Government funding</w:t>
+        <w:t>Many of our regeneration projects are supported by UK Government funding</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="527A553A" w14:textId="0C818E5C" w:rsidR="00CA5D91" w:rsidRPr="00CA5D91" w:rsidRDefault="00D4091D" w:rsidP="00CA5D91">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Town centre boost for Tipton</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CB2835F" w14:textId="1F1BAE81" w:rsidR="00D4091D" w:rsidRPr="00D4091D" w:rsidRDefault="00D4091D" w:rsidP="00D4091D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Work is now well under way building </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Work is now well under way building 55 new affordable council homes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>55</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>on sites either side of Union Street in Tipton.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D36DFE6" w14:textId="0E83403B" w:rsidR="00D4091D" w:rsidRPr="00D4091D" w:rsidRDefault="00D4091D" w:rsidP="00D4091D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> new affordable council homes</w:t>
+        <w:t>A further 15 council homes will be built</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>on sites either side of Union Street in Tipton.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>further along Union Street, on the site</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Have you visited the new</w:t>
+        <w:t>of the former flour mill. This will involve</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>West Brom Indoor Market yet?</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>refurbishing a locally-listed empty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>The new West Bromwich Indoor Market has proved a real hit with</w:t>
+        <w:t>building and creating new apartments</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">shoppers – if you </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>on land behind.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A7B856" w14:textId="31B3B71E" w:rsidR="00D4091D" w:rsidRPr="00D4091D" w:rsidRDefault="00D4091D" w:rsidP="00D4091D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>haven’t</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>We will also be thinning out overgrown</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> visited yet, pop along soon!</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>trees and bushes along the walkway that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">A further </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>runs behind these sites and connects the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>15</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>two mainline canals. The aim is to make</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> council homes will </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>the route safer, lighter and more open, as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>be built</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>well as discouraging anti-social behaviour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B47968D" w14:textId="2394BBA1" w:rsidR="00D4091D" w:rsidRPr="00D4091D" w:rsidRDefault="00D4091D" w:rsidP="00D4091D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>further along Union Street, on the site</w:t>
+        <w:t>Work has now started on transforming</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>of the former flour mill. This will involve</w:t>
+        <w:t>Owen Street. This will include new</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">refurbishing a </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>lighting, resurfaced pavements, more</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>locally-listed</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>and better crossings, bus stops brought</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> empty</w:t>
+        <w:t>closer together and a 20mph zone to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>building and creating new apartments</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>help reduce vehicle speeds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8CE5BA" w14:textId="7A0155F1" w:rsidR="00D4091D" w:rsidRPr="00D4091D" w:rsidRDefault="00D4091D" w:rsidP="00D4091D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>on land behind.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>The project will also see tree planting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>We will also be thinning out overgrown</w:t>
+        <w:t>and landscaping along the main road</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>trees and bushes along the walkway that</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>and extending through the precinct.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556F742E" w14:textId="77777777" w:rsidR="00D4091D" w:rsidRDefault="00D4091D" w:rsidP="00D4091D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>runs behind these sites and connects the</w:t>
+        <w:t>Town centre businesses are open as</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>two mainline canals. The aim is to make</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>usual throughout the works.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F884A0A" w14:textId="761DD2AD" w:rsidR="00D4091D" w:rsidRPr="00D4091D" w:rsidRDefault="00D4091D" w:rsidP="00D4091D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">the route safer, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>These improvements will help make</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>lighter</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>a safer and more attractive place for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and more open, as</w:t>
+        <w:t>everyone in the future. With more</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>well as discouraging anti-social behaviour.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>people coming to live in the town</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Work has now started on transforming</w:t>
+        <w:t>centre and the improvements to public</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Owen Street. This will include new</w:t>
+        <w:t>spaces, our aim is to boost footfall with</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>lighting, resurfaced pavements, more</w:t>
+        <w:t>more shoppers and support our Tipton</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>and better crossings, bus stops brought</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>businesses and traders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2314CDEC" w14:textId="66ABB754" w:rsidR="00D4091D" w:rsidRDefault="00D4091D" w:rsidP="00D4091D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>closer together and a 20mph zone to</w:t>
+        <w:t>The overall Tipton regeneration project</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>help reduce vehicle speeds.</w:t>
-[...253 lines deleted...]
-        <w:t xml:space="preserve"> by £20million of</w:t>
+        <w:t>is supported by £20million of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>government funding plus investment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -29969,51 +25241,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>from Sandwell Council.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34541BF1" w14:textId="5748228C" w:rsidR="00D4091D" w:rsidRPr="00D4091D" w:rsidRDefault="00D4091D" w:rsidP="00D4091D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Have you visited the n</w:t>
       </w:r>
       <w:r w:rsidR="00F71210">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ew West Bromwich indoor market </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>yet?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="628126BE" w14:textId="35C81130" w:rsidR="00D4091D" w:rsidRDefault="00D4091D" w:rsidP="00D4091D">
       <w:pPr>
@@ -30023,169 +25294,134 @@
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>The new West Bromwich Indoor Market has proved a real hit with</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">shoppers – if you </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>shoppers – if you haven’t visited yet, pop along soon!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381533BB" w14:textId="6D654E7E" w:rsidR="00D4091D" w:rsidRDefault="00D4091D" w:rsidP="00D4091D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>haven’t</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Located in the High Street, it is one of the centrepieces of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> visited yet, pop along soon!</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>our West Bromwich Masterplan to create a modern and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Located in the High Street, it is one of the centrepieces of</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>vibrant destination for both traders and shoppers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0033219A" w14:textId="403B255D" w:rsidR="00D4091D" w:rsidRPr="00D4091D" w:rsidRDefault="00D4091D" w:rsidP="00D4091D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>our West Bromwich Masterplan to create a modern and</w:t>
+        <w:t>The new market received more than 330,000 visits in its first</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>vibrant destination for both traders and shoppers.</w:t>
-[...50 lines deleted...]
-        <w:t xml:space="preserve"> an average weekly footfall increase of</w:t>
+        <w:t>four months. That’s an average weekly footfall increase of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>more than 90 per cent compared to the same period the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -30320,414 +25556,360 @@
       <w:r w:rsidR="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>methwick regeneration and investment plans</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75EFAC9B" w14:textId="2760658F" w:rsidR="00D4091D" w:rsidRPr="00D4091D" w:rsidRDefault="00D4091D" w:rsidP="00D4091D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Smethwick has </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Smethwick has been selected to receive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>been selected</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>up to £20million from the government</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to receive</w:t>
+        <w:t>over 10 years to help improve the area</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>up to £20million from the government</w:t>
+        <w:t>through the Pride in Place Programme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>over 10 years to help improve the area</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>(formerly the Plan for Neighbourhoods).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3418B37B" w14:textId="7C0A7ED4" w:rsidR="00D4091D" w:rsidRPr="00D4091D" w:rsidRDefault="00D4091D" w:rsidP="00D4091D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>through the Pride in Place Programme</w:t>
+        <w:t>This funding is aimed at supporting local priorities and making a real</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>(formerly the Plan for Neighbourhoods).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3418B37B" w14:textId="7C0A7ED4" w:rsidR="00D4091D" w:rsidRPr="00D4091D" w:rsidRDefault="00D4091D" w:rsidP="00D4091D">
+        <w:t>difference for Smethwick’s communities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4804D885" w14:textId="4563AEE2" w:rsidR="00D4091D" w:rsidRPr="00D4091D" w:rsidRDefault="00D4091D" w:rsidP="00D4091D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">This funding </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Your feedback from engagement activities last summer helped shape these priorities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>is aimed</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>and create a 10-year Regeneration Plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3BF85A" w14:textId="116044DC" w:rsidR="00D4091D" w:rsidRPr="00D4091D" w:rsidRDefault="00D4091D" w:rsidP="00D4091D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at supporting local priorities and making a real</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>The Smethwick Partnership Board, which oversees the</w:t>
+      </w:r>
+      <w:r w:rsidR="001229FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>difference for Smethwick’s communities.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>programme, submitted this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Your feedback from engagement activities last summer helped shape these priorities</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>plan to the government in</w:t>
+      </w:r>
+      <w:r w:rsidR="001229FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>and create a 10-year Regeneration Plan.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1A3BF85A" w14:textId="116044DC" w:rsidR="00D4091D" w:rsidRPr="00D4091D" w:rsidRDefault="00D4091D" w:rsidP="00D4091D">
+        <w:t>November and is now awaiting a response.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F43DB49" w14:textId="40200367" w:rsidR="00D4091D" w:rsidRDefault="00D4091D" w:rsidP="00D4091D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>The Smethwick Partnership Board, which oversees the</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001229FF">
+        <w:t>If approved, the first year of funding will focus on small local</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>programme, submitted this</w:t>
+        <w:t>projects of up to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>plan to the government in</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001229FF">
+        <w:t>£25,000, helping to deliver visible</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>November and is now awaiting a response.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>improvements quickly in neighbourhoods across</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>Smethwick. The application process is currently being developed, with opportunities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4091D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>shared on the Board’s website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3894BFEB" w14:textId="04ABDEF7" w:rsidR="00D4091D" w:rsidRPr="00D4091D" w:rsidRDefault="00D4091D" w:rsidP="00D4091D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4091D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>If approved, the first year of funding will focus on small local</w:t>
-[...113 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId60" w:history="1">
         <w:r w:rsidRPr="00EE53AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>www.sandwell.gov.uk/smethwickpfn</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4091D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
@@ -30820,470 +26002,353 @@
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>This joint project between Sandwell Council and West Midlands Combined</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E2B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Authority (WMCA) is set to see around </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Authority (WMCA) is set to see around 600 homes built on this huge site in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008E2B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>600</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Friar Park, Wednesbury, approximately the size of 32 football pitches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E55CF47" w14:textId="77777777" w:rsidR="008E2B0F" w:rsidRDefault="008E2B0F" w:rsidP="008E2B0F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008E2B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> homes built on this huge site in</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>At least 25% of the homes will be classed affordable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C6ABB68" w14:textId="7CCD6759" w:rsidR="008E2B0F" w:rsidRPr="008E2B0F" w:rsidRDefault="008E2B0F" w:rsidP="008E2B0F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008E2B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Friar Park, Wednesbury, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>The first phase will treat the land to address historic contamination issues, so that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008E2B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>approximately the</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">it can be made ready for housebuilding. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E2B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> size of 32 football pitches.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">he council and WMCA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will be </w:t>
+      </w:r>
       <w:r w:rsidRPr="008E2B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">At least 25% of the homes will </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>submitting a planning application for this remediation work, and people will be able</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008E2B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>be classed</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>to have their say on the proposals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F579E2" w14:textId="7BB9331D" w:rsidR="008E2B0F" w:rsidRPr="008E2B0F" w:rsidRDefault="008E2B0F" w:rsidP="008E2B0F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008E2B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> affordable.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>This development adds to work already under way on separate housebuilding</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008E2B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>The first phase will treat the land to address historic contamination issues, so that</w:t>
+        <w:t>projects in Friar Park by Persimmon Homes and Keon, which are set to deliver more</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E2B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">it can </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>than 700 much-needed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008E2B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>be made</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>new homes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A349491" w14:textId="77777777" w:rsidR="008E2B0F" w:rsidRDefault="008E2B0F" w:rsidP="008E2B0F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008E2B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ready for housebuilding. </w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>Friar Park is also set to benefit from the government’s new Pride in Place Programme</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37195791" w14:textId="3A4E44F4" w:rsidR="008E2B0F" w:rsidRPr="008E2B0F" w:rsidRDefault="008E2B0F" w:rsidP="008E2B0F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008E2B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">he council and WMCA </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">will be </w:t>
+        <w:t>Over 10 years, the area will receive up to £20million</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E2B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>submitting a planning application for this remediation work, and people will be able</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>investment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2884C547" w14:textId="310C33CC" w:rsidR="008E2B0F" w:rsidRDefault="008E2B0F" w:rsidP="008E2B0F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008E2B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>to have their say on the proposals.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>A new Neighbourhood Board involving residents and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008E2B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>This development adds to work already under way on separate housebuilding</w:t>
+        <w:t>community representatives</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E2B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>projects in Friar Park by Persimmon Homes and Keon, which are set to deliver more</w:t>
+        <w:t>will oversee this programme. There will be lots of opportunities for Friar Park</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E2B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">than </w:t>
-[...183 lines deleted...]
-        <w:t>priorities for the funding. Keep an eye out for more</w:t>
+        <w:t>residents to decide the priorities for the funding. Keep an eye out for more</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E2B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>information about how to get involved.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1566B388" w14:textId="18324030" w:rsidR="008871F1" w:rsidRPr="008871F1" w:rsidRDefault="008E2B0F" w:rsidP="008871F1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -31297,145 +26362,116 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="008871F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">dnesbury town centre works nearly </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>dnesbury town centre works nearly finished</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3CE7C2D6" w14:textId="5ACBBB8E" w:rsidR="008E2B0F" w:rsidRDefault="008E2B0F" w:rsidP="008E2B0F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>As the public spaces project nears completion under</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E2B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">the Levelling Up Partnership, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>the Levelling Up Partnership, we’ve installed new</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008E2B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>we’ve</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>wayfinding</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008E2B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> installed new</w:t>
-[...30 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>totems to help visitors find their way</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E2B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>from the Metro station into the town centre.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="724C3CDA" w14:textId="652114DE" w:rsidR="008E2B0F" w:rsidRPr="008E2B0F" w:rsidRDefault="008E2B0F" w:rsidP="008E2B0F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -31606,126 +26642,97 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Free travel for all school leavers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="558F7B01" w14:textId="418B5E4A" w:rsidR="008E2B0F" w:rsidRPr="008E2B0F" w:rsidRDefault="008E2B0F" w:rsidP="008E2B0F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sandwell College advert – </w:t>
-[...9 lines deleted...]
-        <w:t>Central St Michael’s Sixth Form</w:t>
+        <w:t>Sandwell College advert – Central St Michael’s Sixth Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="404D2878" w14:textId="525650A7" w:rsidR="008E2B0F" w:rsidRDefault="008E2B0F" w:rsidP="008E2B0F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId63" w:history="1">
         <w:r w:rsidRPr="00EE53AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
-          <w:t>www.centralstmichaels.</w:t>
-[...8 lines deleted...]
-          <w:t>ac.uk</w:t>
+          <w:t>www.centralstmichaels.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C6ECBBF" w14:textId="10E1C4F2" w:rsidR="008E2B0F" w:rsidRDefault="008E2B0F" w:rsidP="008E2B0F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Go further with £0 </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Go further with £0 travel</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6EC6CBA1" w14:textId="0E09AF01" w:rsidR="008E2B0F" w:rsidRDefault="008E2B0F" w:rsidP="00485CE5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Free travel for 16 to 18s, 7 days a week</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CFADE89" w14:textId="29A88557" w:rsidR="00CE0BEA" w:rsidRDefault="00FC7D98" w:rsidP="00CE0BEA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -31816,246 +26823,177 @@
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC7D98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">oung </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC7D98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">eople in </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>eople in Sandwell</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="208BA6B5" w14:textId="435CA0F2" w:rsidR="00FC7D98" w:rsidRDefault="00FC7D98" w:rsidP="00FC7D98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00FC7D98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Sandwell</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> and Winter School Holidays for eligible children.</w:t>
+        <w:t>FREE activities available during the Easter, Summer and Winter School Holidays for eligible children.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0127D9F3" w14:textId="33391FC8" w:rsidR="00FC7D98" w:rsidRPr="00FC7D98" w:rsidRDefault="00FC7D98" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC7D98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Memories, friendship, fun – activities for primary school children</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A42F30C" w14:textId="444CB9DC" w:rsidR="00FC7D98" w:rsidRDefault="00FC7D98" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC7D98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Explore, create, connect – activities for secondary school children</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="34F6FFA6" w14:textId="06634553" w:rsidR="00FC7D98" w:rsidRDefault="00FC7D98" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Welcoming, accessible, fun – activities for children with special educational needs and disabilities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D14E1F1" w14:textId="2F3D8E4E" w:rsidR="00FC7D98" w:rsidRDefault="00FC7D98" w:rsidP="00FC7D98">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId64" w:history="1">
         <w:r w:rsidRPr="00EE53AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
-          <w:t>https://holidayactivities.sand</w:t>
-[...8 lines deleted...]
-          <w:t>well.gov.uk</w:t>
+          <w:t>https://holidayactivities.sandwell.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="364047E5" w14:textId="20D61A9E" w:rsidR="00CE0BEA" w:rsidRPr="00EF0862" w:rsidRDefault="00F42240" w:rsidP="00CE0BEA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Visit Sandwell – find out </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> on</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Visit Sandwell – find out what’s on</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3260D445" w14:textId="44068E76" w:rsidR="00F42240" w:rsidRPr="00F42240" w:rsidRDefault="00F42240" w:rsidP="00F42240">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>With an exciting line-up of spring and summer events and activities on the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -32177,172 +27115,116 @@
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Every season brings something new for everyone, you can enjoy festivals,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">workshops, book </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>workshops, book signings and spontaneous days out you can plan at a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>signings</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>moment’s notice. No matter your interests or who you’re exploring with,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and spontaneous days out you can plan at a</w:t>
+        <w:t>you’ll always find ideas and inspiration across</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">moment’s notice. No matter your interests or who </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Sandwell’s six towns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28CE9BCE" w14:textId="2B475239" w:rsidR="00F42240" w:rsidRPr="00F42240" w:rsidRDefault="00F42240" w:rsidP="00F42240">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>you’re</w:t>
-[...77 lines deleted...]
-        <w:t xml:space="preserve"> miss our Fabulous 40s celebration at Haden</w:t>
+        <w:t>Don’t miss our Fabulous 40s celebration at Haden</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Hill House and Park, Cradley Heath, on Bank</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -32503,69 +27385,51 @@
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>xplore upcoming events,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">plan your next </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and discover fresh</w:t>
+        <w:t>plan your next trip and discover fresh</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>things</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -32611,524 +27475,484 @@
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>www.visitsandwell.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="62826193" w14:textId="404D4F52" w:rsidR="00B76B24" w:rsidRPr="00B76B24" w:rsidRDefault="00F42240" w:rsidP="00B76B24">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-      <w:r>
+        <w:t>Holocaust survivors’ stories shared</w:t>
+      </w:r>
+      <w:r w:rsidR="00B76B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>shared</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="089474AB" w14:textId="0E675DDB" w:rsidR="00F42240" w:rsidRPr="00F42240" w:rsidRDefault="00F42240" w:rsidP="00F42240">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">We </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>We were honoured to hear from Mindu Hornick MBE who shared her inspiring</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>were honoured</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>yet deeply moving story as a Jewish,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to hear from Mindu Hornick MBE who shared her inspiring</w:t>
+        <w:t>Auschwitz survivor at our annual</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>yet deeply moving story as a Jewish,</w:t>
+        <w:t>Holocaust Memorial Service at the Memorial Gardens, Highfields House,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Auschwitz survivor at our annual</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>West Bromwich.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD83B9C" w14:textId="759C5DA7" w:rsidR="00F42240" w:rsidRPr="00F42240" w:rsidRDefault="00F42240" w:rsidP="00F42240">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Holocaust Memorial Service at the Memorial Gardens, Highfields House,</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>We were also grateful to Rabbi Margaret Jacobi, who read a powerful reflection</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>West Bromwich.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>written by 104-year-old Ruth Shire, a Jewish refugee from Nazi Germany who has</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>We were also grateful to Rabbi Margaret Jacobi, who read a powerful reflection</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>made Birmingham her home for more than 80 years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5E039E" w14:textId="5F88D7CB" w:rsidR="00F42240" w:rsidRPr="00F42240" w:rsidRDefault="00F42240" w:rsidP="00F42240">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>written by 104-year-old Ruth Shire, a Jewish refugee from Nazi Germany who has</w:t>
+        <w:t>Both women continue to shape a positive legacy by sharing their experiences of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>made Birmingham her home for more than 80 years.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>extreme prejudice and discrimination, helping to educate new generations and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Both women continue to shape a positive legacy by sharing their experiences of</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>inspiring hope for a better future.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BCE9806" w14:textId="775DF404" w:rsidR="00F42240" w:rsidRPr="00F42240" w:rsidRDefault="00F42240" w:rsidP="00F42240">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>extreme prejudice and discrimination, helping to educate new generations and</w:t>
+        <w:t>The theme for Holocaust Memorial Day 2026 was Bridging Generations, honouring</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>inspiring hope for a better future.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>the past and shaping the future. The theme encourages us to reflect on the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>The theme for Holocaust Memorial Day 2026 was Bridging Generations, honouring</w:t>
+        <w:t>importance of sharing stories across generations, learning from those who came</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>the past and shaping the future. The theme encourages us to reflect on the</w:t>
+        <w:t>before us, and working together to build a more</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>importance of sharing stories across generations, learning from those who came</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>compassionate, inclusive future.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6614C5A8" w14:textId="347CD4BB" w:rsidR="00F42240" w:rsidRPr="00F42240" w:rsidRDefault="00F42240" w:rsidP="00F42240">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>before us, and working together to build a more</w:t>
+        <w:t>Holocaust Memorial Day (27 January) marks</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>compassionate, inclusive future.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>the anniversary of the liberation of Auschwitz-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Holocaust Memorial Day (27 January) marks</w:t>
+        <w:t>Birkenau, the largest Nazi death camp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>the anniversary of the liberation of Auschwitz-</w:t>
+        <w:t>We commemorate the six million Jewish</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Birkenau, the largest Nazi death camp.</w:t>
+        <w:t>men, women and children murdered</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>We commemorate the six million Jewish</w:t>
+        <w:t>during the Holocaust, and the millions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>men, women and children murdered</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>more murdered under Nazi persecution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4965C5" w14:textId="3B65998C" w:rsidR="00F42240" w:rsidRPr="00F42240" w:rsidRDefault="00F42240" w:rsidP="00F42240">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>during the Holocaust, and the millions</w:t>
+        <w:t>We also learn and commemorate where</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>more murdered under Nazi persecution.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>persecution led in Cambodia, Rwanda,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>We also learn and commemorate where</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> and Darfur.</w:t>
+        <w:t>Bosnia and Darfur.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DD5434D" w14:textId="733B86F9" w:rsidR="00F42240" w:rsidRDefault="00F42240" w:rsidP="00F42240">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Visit the Holocaust Memorial Day</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -33160,444 +27984,324 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>for more information and search for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F42240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>‘Mindu’s story</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>‘Mindu’s story’.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="58DB7162" w14:textId="56D2F88D" w:rsidR="00E053A8" w:rsidRDefault="002002FF" w:rsidP="00E053A8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>King’s honours for Bostin People</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1111E1F1" w14:textId="77777777" w:rsidR="002002FF" w:rsidRDefault="002002FF" w:rsidP="002002FF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002002FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>We’re very proud to celebrate the Sandwell people recognised in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002002FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>The King’s 2026 New Year’s Honours list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49229EDD" w14:textId="42551726" w:rsidR="002002FF" w:rsidRPr="002002FF" w:rsidRDefault="002002FF" w:rsidP="002002FF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002002FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Sam Hayer received a BEM for his services to weightlifting and the community.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002002FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>An outstanding role model and coach, his decades of coaching have inspired</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002002FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">countless athletes and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002002FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>King’s honours for Bostin People</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>helped to make Oldbury Academy a very popular venue</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="002002FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>We’re</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>for national British Weight Lifting competitions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FEFD16B" w14:textId="41C93383" w:rsidR="002002FF" w:rsidRPr="002002FF" w:rsidRDefault="002002FF" w:rsidP="002002FF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002002FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Ann-Marie Riley was awarded an OBE for her services to nursing. Her tireless</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="002002FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>very proud</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>dedication to patients, making sure their voices are heard and ensuring high</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="002002FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to celebrate the Sandwell people recognised in</w:t>
+        <w:t>quality</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002002FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>The King’s 2026 New Year’s Honours list.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>care, has improved</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="002002FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Sam Hayer received a BEM for his services to weightlifting and the community.</w:t>
+        <w:t>NHS services for the better.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002002FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>An outstanding role model and coach, his decades of coaching have inspired</w:t>
+        <w:t>Ann-Marie is Chief Nurse</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002002FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">countless athletes and helped to make Oldbury Academy </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>for University Hospitals of North Midlands NHS Trust.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03FC7079" w14:textId="77777777" w:rsidR="002002FF" w:rsidRDefault="002002FF" w:rsidP="002002FF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002002FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>a very popular</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Matt Daniels received an MBE for his services to the LGBTQ+ community. Through</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="002002FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> venue</w:t>
-[...233 lines deleted...]
-        <w:t xml:space="preserve"> years, he has strived to improve the lives of LGBTQ+</w:t>
+        <w:t>his volunteering over many years, he has strived to improve the lives of LGBTQ+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002002FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>people in the Midlands.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="050DBF19" w14:textId="38327D44" w:rsidR="002002FF" w:rsidRDefault="002002FF" w:rsidP="002002FF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -33803,69 +28507,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A0ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>year, Dave will join his eldest daughter</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A0ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Grace, youngest daughter </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and</w:t>
+        <w:t>Grace, youngest daughter Dannie and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A0ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>YMCA Black Country Group CEO Steve</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -33895,348 +28581,294 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A0ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>series – six iconic half marathons across</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A0ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Europe, </w:t>
+        <w:t>Europe, including Lisbon, Prague, Berlin,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A0ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>Copenhagen, Cardiff and Valencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E3475F" w14:textId="35B27001" w:rsidR="004A0ABE" w:rsidRPr="004A0ABE" w:rsidRDefault="004A0ABE" w:rsidP="004A0ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>The team’s mission is to raise money</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>to fund vital youth work services in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>the Black Country. These programmes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>provide safe spaces, mentoring and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>opportunities for young people to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>belong, contribute and thrive.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13DD1DC1" w14:textId="149C0F58" w:rsidR="004A0ABE" w:rsidRDefault="004A0ABE" w:rsidP="004A0ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>including Lisbon, Prague, Berlin,</w:t>
+        <w:t>Steve Bavington, CEO of YMCA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A0ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Copenhagen, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Black Country Group, said: “Youth</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="004A0ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Cardiff</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>work is one of the most powerful</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="004A0ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and Valencia.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>interventions we have. It prevents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="004A0ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>The team’s mission is to raise money</w:t>
+        <w:t>isolation, reduces anti-social</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A0ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>to fund vital youth work services in</w:t>
+        <w:t>behaviour and builds resilience.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A0ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>the Black Country. These programmes</w:t>
+        <w:t>Every mile we run matters more than</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A0ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>provide safe spaces, mentoring and</w:t>
-[...188 lines deleted...]
-        <w:t xml:space="preserve"> about giving every young</w:t>
+        <w:t>usual, as it’s about giving every young</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A0ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>person in the Black Country a fair</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -34322,728 +28954,594 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>journey on social media and for details on how to donate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2690E6D7" w14:textId="4512D386" w:rsidR="00605B57" w:rsidRPr="00605B57" w:rsidRDefault="004A0ABE" w:rsidP="00605B57">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Joey and Mikey rule the </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Joey and Mikey rule the world</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FBCF6AD" w14:textId="523EC478" w:rsidR="004A0ABE" w:rsidRDefault="004A0ABE" w:rsidP="004A0ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>What an incredible year it’s been for Sandwell’s world champion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>kickboxing brothers Joey and Mikey!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365E9086" w14:textId="77777777" w:rsidR="004A0ABE" w:rsidRDefault="004A0ABE" w:rsidP="004A0ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>They experienced great success at the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>World Martial Arts Committee World</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Games 2025 in Hull and World Fight</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Sports and Martial Arts Council World</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Championships 2025 in Luxembourg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D5BC50A" w14:textId="77777777" w:rsidR="004A0ABE" w:rsidRDefault="004A0ABE" w:rsidP="004A0ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Joey</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>achieved gold in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>men’s points at both competitions as well</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>as gold in the men’s elite points in Hull.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035A30D5" w14:textId="182821DC" w:rsidR="004A0ABE" w:rsidRPr="004A0ABE" w:rsidRDefault="004A0ABE" w:rsidP="004A0ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Mikey</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>achieved gold in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>continuous kickboxing at Hull, plus a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>bronze in points, and picked up silver</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>and bronze in continuous kickboxing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>and points in Luxembourg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6827DEEB" w14:textId="5EAD70D1" w:rsidR="004A0ABE" w:rsidRDefault="004A0ABE" w:rsidP="004A0ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>What amazing results! We’re so proud</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>of Joey, Mikey and all our young</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>athletes in Sandwell.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004AE4D5" w14:textId="18D8C365" w:rsidR="00CA1BF4" w:rsidRPr="00EF0862" w:rsidRDefault="00CA1BF4" w:rsidP="00CA1BF4">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>world</w:t>
-[...384 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>Stay informed: Sandwell SEND e-bulletin launches this autumn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC4B9B8" w14:textId="6B2335DA" w:rsidR="004A0ABE" w:rsidRDefault="004A0ABE" w:rsidP="004A0ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Thousands of people have already signed up for Sandwell Council’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>new SEND e-bulletin, designed to keep everyone up to date on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>the borough’s Special Educational Needs and Disabilities (SEND)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Improvement Programme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4248A772" w14:textId="50691855" w:rsidR="004A0ABE" w:rsidRPr="004A0ABE" w:rsidRDefault="004A0ABE" w:rsidP="004A0ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Stay informed: Sandwell SEND e-bulletin launches this </w:t>
-[...21 lines deleted...]
-      </w:pPr>
+        <w:t>The e-bulletin delivers the latest news,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="004A0ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Thousands of people have already signed up for Sandwell Council’s</w:t>
+        <w:t>events and opportunities straight to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A0ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>new SEND e-bulletin, designed to keep everyone up to date on</w:t>
+        <w:t>your inbox, whether you’re a parent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A0ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>the borough’s Special Educational Needs and Disabilities (SEND)</w:t>
+        <w:t>carer, young person, professional or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A0ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Improvement Programme.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4248A772" w14:textId="50691855" w:rsidR="004A0ABE" w:rsidRPr="004A0ABE" w:rsidRDefault="004A0ABE" w:rsidP="004A0ABE">
+        <w:t>part of an education setting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02BDE21F" w14:textId="096A642B" w:rsidR="004A0ABE" w:rsidRPr="004A0ABE" w:rsidRDefault="004A0ABE" w:rsidP="004A0ABE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A0ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>The e-bulletin delivers the latest news,</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>It’s the easiest way to stay informed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="004A0ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>events</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>about important developments and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="004A0ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and opportunities straight to</w:t>
-[...142 lines deleted...]
-        <w:t xml:space="preserve"> miss</w:t>
+        <w:t>SEND news in Sandwell. Don’t miss</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A0ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>out – sign up today to receive regular</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -35129,71 +29627,51 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Sandwell SEND Bulletin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C684DFC" w14:textId="0665EB86" w:rsidR="00C7555D" w:rsidRDefault="00C7555D" w:rsidP="00C7555D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Improving your homes and </w:t>
-[...19 lines deleted...]
-        <w:t>ervices</w:t>
+        <w:t>Improving your homes and services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D513D4D" w14:textId="7B282A0D" w:rsidR="00C7555D" w:rsidRPr="00C7555D" w:rsidRDefault="00C7555D" w:rsidP="00C7555D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>We are continuing to make strong progress with our Housing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -35215,333 +29693,279 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>outstanding repairs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6723927C" w14:textId="085EF938" w:rsidR="00C7555D" w:rsidRPr="00C7555D" w:rsidRDefault="00C7555D" w:rsidP="00C7555D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">By </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>By working closely with our contractor, Seddon Construction Ltd, we are steadily</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>working</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>reducing the repairs backlog. Alongside this, we remain committed to our day</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> closely with our contractor, Seddon Construction Ltd, we are steadily</w:t>
+        <w:t>to-day repairs service, completing more than 86,000 repairs over the past year,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>reducing the repairs backlog. Alongside this, we remain committed to our day</w:t>
-[...7 lines deleted...]
-        <w:t>-</w:t>
+        <w:t>with 95.6% of emergency repairs carried out within 24 hours. This sustained</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>to-day repairs service, completing more than 86,000 repairs over the past year,</w:t>
+        <w:t>effort is helping to make homes safer, more comfortable and better maintained,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">with 95.6% of emergency repairs </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>reflected in our customer satisfaction rating of over 95% for repairs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5962EB" w14:textId="5E1B20D3" w:rsidR="00C7555D" w:rsidRPr="00C7555D" w:rsidRDefault="00C7555D" w:rsidP="00C7555D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>carried out</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>To improve safety and security, we are rolling out CCTV and 24-hour concierge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> within 24 hours. This sustained</w:t>
+        <w:t>services to high-rise blocks that do not currently have them. These upgrades will</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">effort is helping to make homes safer, more </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>include monitored CCTV cameras and improved door entry systems, all linked to</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC1E500" w14:textId="77777777" w:rsidR="00C7555D" w:rsidRDefault="00C7555D" w:rsidP="00C7555D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>comfortable</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>our control room, giving tenants greater peace of mind.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="006425E8" w14:textId="2EE31738" w:rsidR="00C7555D" w:rsidRPr="00C7555D" w:rsidRDefault="00C7555D" w:rsidP="00C7555D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and better maintained,</w:t>
+        <w:t>We are also finalising our Tenant Engagement Strategy, which sets out how</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>reflected in our customer satisfaction rating of over 95% for repairs.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>we will listen to you, involve you and work together to improve homes and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>To improve safety and security, we are rolling out CCTV and 24-hour concierge</w:t>
+        <w:t>neighbourhoods. Our Tenant Engagement team has been visiting all six towns</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>services to high-rise blocks that do not currently have them. These upgrades will</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>to hear your feedback in person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618DFA6E" w14:textId="109387C9" w:rsidR="00C7555D" w:rsidRPr="00C7555D" w:rsidRDefault="00C7555D" w:rsidP="00C7555D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>include monitored CCTV cameras and improved door entry systems, all linked to</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>our control room, giving tenants greater peace of mind.</w:t>
-[...80 lines deleted...]
-        </w:rPr>
         <w:t>Our next Tenant and Leaseholder event will take place at West Bromwich</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Albion Football Club on Saturday 5 September</w:t>
       </w:r>
       <w:r w:rsidR="00C45A88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026</w:t>
@@ -35940,78 +30364,51 @@
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>More than a third of people who needed assistance in the past year to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">prevent or relieve their homelessness </w:t>
-[...26 lines deleted...]
-        <w:t>with an offer of a</w:t>
+        <w:t>prevent or relieve their homelessness were supported with an offer of a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>private rented property, as the demand for accommodation means an offer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -36092,50 +30489,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>for a host of information and support.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18E8D8FE" w14:textId="5DFDD092" w:rsidR="00C7555D" w:rsidRPr="00C7555D" w:rsidRDefault="00C7555D" w:rsidP="00C7555D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>If you are concerned about someone sleeping rough in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Sandwell,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -36270,61 +30668,51 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="428B61C3" w14:textId="679F7FCF" w:rsidR="00C7555D" w:rsidRPr="00C7555D" w:rsidRDefault="00C7555D" w:rsidP="00C7555D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>H</w:t>
-[...9 lines deleted...]
-        <w:t>ere to help 24/7 with MySandwell</w:t>
+        <w:t>Here to help 24/7 with MySandwell</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="138225E2" w14:textId="44C6D755" w:rsidR="00C7555D" w:rsidRPr="00C7555D" w:rsidRDefault="00C7555D" w:rsidP="00C7555D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>You can go online for all sorts of council services – to pay your rent or Council</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -36456,62 +30844,52 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>accounts for a range of Sandwell Council services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36399771" w14:textId="081D4083" w:rsidR="00C7555D" w:rsidRPr="00C7555D" w:rsidRDefault="00C7555D" w:rsidP="00C7555D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Going online can save you time and money on phone calls or travel costs. </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Going online can save you time and money on phone calls or travel costs. It’s</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">easy to create an account – go to </w:t>
       </w:r>
       <w:hyperlink r:id="rId75" w:history="1">
         <w:r w:rsidRPr="008D3AE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>www.sandwell.gov.uk/mysandwell</w:t>
@@ -36583,278 +30961,166 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>by credit or debit card on 0300 456 0514.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="629583DC" w14:textId="7FA205BA" w:rsidR="00C7555D" w:rsidRPr="00EF0862" w:rsidRDefault="00C7555D" w:rsidP="00C7555D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">New council phone number coming </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>New council phone number coming soon</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4DB73612" w14:textId="388CA40F" w:rsidR="00C7555D" w:rsidRPr="00C7555D" w:rsidRDefault="00C7555D" w:rsidP="00C7555D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>A new main phone number is coming for most council services.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>We’re</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>We’re making it easier for you to get in touch with us by phone when you need</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> making it easier for you to </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>to.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>get in touch with</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Soon we’ll be launching a new, single telephone number for most enquiries.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2F8932" w14:textId="422A1FD1" w:rsidR="00C7555D" w:rsidRPr="00C7555D" w:rsidRDefault="00C7555D" w:rsidP="00C7555D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> us by phone </w:t>
+        <w:t>You’ll also be able to hold your place in the queue without staying on the line</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>– and you’ll get an automatic call back when it’s your turn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7315143B" w14:textId="1D8D5CF5" w:rsidR="00C7555D" w:rsidRPr="00C7555D" w:rsidRDefault="003B6CEE" w:rsidP="00C7555D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>when you need</w:t>
-[...144 lines deleted...]
-        </w:rPr>
         <w:t>We will put</w:t>
       </w:r>
       <w:r w:rsidR="00C7555D" w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> more information on our website, our social media channels and in the</w:t>
       </w:r>
       <w:r w:rsidR="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C7555D" w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>next edition of the Sandwell Herald. For now, please keep using the numbers below.</w:t>
@@ -36879,102 +31145,74 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Adult social care or urgent help for someone vulnerable: 0121 569 2266</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="039A78A5" w14:textId="77777777" w:rsidR="00C7555D" w:rsidRPr="00C7555D" w:rsidRDefault="00C7555D" w:rsidP="00C7555D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Births, marriages, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and Register Office: 0121 368 1188</w:t>
+        <w:t>Births, marriages, deaths and Register Office: 0121 368 1188</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5812F6CE" w14:textId="77777777" w:rsidR="00C7555D" w:rsidRPr="00C7555D" w:rsidRDefault="00C7555D" w:rsidP="00C7555D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Children’s services or to report a child at risk: 0121 569 </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Children’s services or to report a child at risk: 0121 569 3100</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6A9324C2" w14:textId="77777777" w:rsidR="00C7555D" w:rsidRPr="00C7555D" w:rsidRDefault="00C7555D" w:rsidP="00C7555D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Council Tax and benefits: 0121 368 1155</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29F62435" w14:textId="5BDA6E5C" w:rsidR="00C7555D" w:rsidRPr="00C7555D" w:rsidRDefault="00C7555D" w:rsidP="00C7555D">
       <w:pPr>
@@ -37077,102 +31315,74 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Housing repairs: 0121 569 6000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DDE2194" w14:textId="77777777" w:rsidR="00C7555D" w:rsidRPr="00C7555D" w:rsidRDefault="00C7555D" w:rsidP="00C7555D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Highways, bins, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and other environmental services: 0121 368 1177</w:t>
+        <w:t>Highways, bins, recycling and other environmental services: 0121 368 1177</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DBAEC2E" w14:textId="77777777" w:rsidR="00C7555D" w:rsidRPr="00C7555D" w:rsidRDefault="00C7555D" w:rsidP="00C7555D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pay bills (by debit or credit card): 0300 456 </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Pay bills (by debit or credit card): 0300 456 0514</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6B3EC842" w14:textId="27036A24" w:rsidR="00C7555D" w:rsidRDefault="00C7555D" w:rsidP="00C7555D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7555D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Welfare Rights Team: 0121 569 3158</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59BF63C3" w14:textId="29E94DB8" w:rsidR="00C7555D" w:rsidRDefault="00C7555D" w:rsidP="00C7555D">
       <w:pPr>
@@ -37188,163 +31398,117 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Late paying your Council Tax bill?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E4725E4" w14:textId="111B9E3C" w:rsidR="00C7555D" w:rsidRDefault="00C7555D" w:rsidP="00C7555D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">If we have your contact details, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> send you a reminder by text or email to help you avoid falling into debt.</w:t>
+        <w:t>If we have your contact details, we’ll send you a reminder by text or email to help you avoid falling into debt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61E0C414" w14:textId="685BE503" w:rsidR="00C7555D" w:rsidRDefault="00C7555D" w:rsidP="00C7555D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Not sure if </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="0D900D99" w14:textId="143FD267" w:rsidR="00C7555D" w:rsidRPr="00C7555D" w:rsidRDefault="00C7555D" w:rsidP="00C7555D">
+        <w:t>Not sure if it’s a genuine message? Check our website to confirm or pay your bill online.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39787054" w14:textId="334EA0E0" w:rsidR="00C7555D" w:rsidRPr="00C7555D" w:rsidRDefault="00C7555D" w:rsidP="00C7555D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId77" w:history="1">
         <w:r w:rsidRPr="008D3AE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>www.sandwell.gov.uk/counciltaxalert</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39787054" w14:textId="77777777" w:rsidR="00C7555D" w:rsidRPr="00C7555D" w:rsidRDefault="00C7555D" w:rsidP="00C7555D">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="53F8425A" w14:textId="302C82E5" w:rsidR="009F7FC2" w:rsidRPr="00EF0862" w:rsidRDefault="009F7FC2" w:rsidP="009F7FC2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Your Sandwell councillors</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5175856E" w14:textId="1F2BF151" w:rsidR="009F7FC2" w:rsidRDefault="009F7FC2" w:rsidP="009F7FC2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF0862">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -37411,79 +31575,70 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4749F34A" w14:textId="0CC8EF87" w:rsidR="00D2203F" w:rsidRDefault="00D2203F" w:rsidP="00D2203F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Herald recycling advert – from Sandwell Council and Serco</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69E22ECB" w14:textId="6B970BFB" w:rsidR="00D2203F" w:rsidRDefault="00D2203F" w:rsidP="00D2203F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Spring into recycling – reduce and reuse your </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Spring into recycling – reduce and reuse your waste</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="311BD85E" w14:textId="51EB85B3" w:rsidR="00D2203F" w:rsidRDefault="00D2203F" w:rsidP="00FC7D98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2203F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Sign up for garden waste collections 2026 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId80" w:history="1">
         <w:r w:rsidRPr="00D2203F">
           <w:rPr>
@@ -37520,62 +31675,52 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D2203F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">finder for your </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">garden waste </w:t>
       </w:r>
       <w:r w:rsidRPr="00D2203F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">collection day as </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>collection day as some</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D2203F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>households’ collection day may have</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D2203F">
@@ -37639,69 +31784,51 @@
         <w:r w:rsidRPr="00E947DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>www.sandwell.gov.uk/foodwaste</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="38A07EE1" w14:textId="2BEA65A8" w:rsidR="00D2203F" w:rsidRPr="00D2203F" w:rsidRDefault="00D2203F" w:rsidP="00D2203F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2203F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> received a new food waste</w:t>
+        <w:t>If you haven’t received a new food waste</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D2203F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>bin, please check</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -37760,103 +31887,67 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2203F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Spring cleaning tips!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62348B14" w14:textId="77777777" w:rsidR="00C45A88" w:rsidRDefault="00D2203F" w:rsidP="00D2203F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2203F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thinking of having a clear-out? Sell, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Thinking of having a clear-out? Sell, reuse or pass items on.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D2203F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>reuse</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> online</w:t>
+        <w:t>Clothing and textiles can be sold online</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D2203F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>or donated to charity shops.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -41215,51 +35306,51 @@
   <w:num w:numId="21" w16cid:durableId="361174945">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1961373288">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="784274678">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1629167478">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="230121566">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1400252070">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="21"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004D42AC"/>
     <w:rsid w:val="00002016"/>
     <w:rsid w:val="00006318"/>
     <w:rsid w:val="00007881"/>
     <w:rsid w:val="00020E89"/>
     <w:rsid w:val="00020E99"/>
@@ -41384,50 +35475,51 @@
     <w:rsid w:val="0062355E"/>
     <w:rsid w:val="006256E7"/>
     <w:rsid w:val="006318D9"/>
     <w:rsid w:val="00632C29"/>
     <w:rsid w:val="0066512A"/>
     <w:rsid w:val="00671928"/>
     <w:rsid w:val="0069101A"/>
     <w:rsid w:val="006A444C"/>
     <w:rsid w:val="006B1678"/>
     <w:rsid w:val="006C1CA2"/>
     <w:rsid w:val="006D384E"/>
     <w:rsid w:val="006E2C1D"/>
     <w:rsid w:val="006F101C"/>
     <w:rsid w:val="006F293D"/>
     <w:rsid w:val="007020BC"/>
     <w:rsid w:val="00702C61"/>
     <w:rsid w:val="00715CFC"/>
     <w:rsid w:val="00757335"/>
     <w:rsid w:val="0076165D"/>
     <w:rsid w:val="00761AFA"/>
     <w:rsid w:val="0077029B"/>
     <w:rsid w:val="0078045D"/>
     <w:rsid w:val="007A5059"/>
     <w:rsid w:val="007C5194"/>
     <w:rsid w:val="007C6426"/>
+    <w:rsid w:val="007E1ACA"/>
     <w:rsid w:val="007F66F9"/>
     <w:rsid w:val="008200EA"/>
     <w:rsid w:val="008434E3"/>
     <w:rsid w:val="0085230C"/>
     <w:rsid w:val="008638D2"/>
     <w:rsid w:val="00867B89"/>
     <w:rsid w:val="008871F1"/>
     <w:rsid w:val="00890008"/>
     <w:rsid w:val="00895926"/>
     <w:rsid w:val="008A1C31"/>
     <w:rsid w:val="008A3528"/>
     <w:rsid w:val="008B55FE"/>
     <w:rsid w:val="008B61F5"/>
     <w:rsid w:val="008C6850"/>
     <w:rsid w:val="008D0110"/>
     <w:rsid w:val="008D27C8"/>
     <w:rsid w:val="008D46DE"/>
     <w:rsid w:val="008D5173"/>
     <w:rsid w:val="008D6C53"/>
     <w:rsid w:val="008D7417"/>
     <w:rsid w:val="008E1820"/>
     <w:rsid w:val="008E2882"/>
     <w:rsid w:val="008E2B0F"/>
     <w:rsid w:val="008E668F"/>
     <w:rsid w:val="008F2E5E"/>
@@ -41549,50 +35641,51 @@
     <w:rsid w:val="00DF2F54"/>
     <w:rsid w:val="00DF57D0"/>
     <w:rsid w:val="00DF700E"/>
     <w:rsid w:val="00DF7D58"/>
     <w:rsid w:val="00E02822"/>
     <w:rsid w:val="00E053A8"/>
     <w:rsid w:val="00E06757"/>
     <w:rsid w:val="00E21BFD"/>
     <w:rsid w:val="00E64524"/>
     <w:rsid w:val="00E73AB2"/>
     <w:rsid w:val="00E852D1"/>
     <w:rsid w:val="00E96672"/>
     <w:rsid w:val="00EB31AA"/>
     <w:rsid w:val="00EB3EF2"/>
     <w:rsid w:val="00EB7372"/>
     <w:rsid w:val="00EC793C"/>
     <w:rsid w:val="00ED20B0"/>
     <w:rsid w:val="00ED24C9"/>
     <w:rsid w:val="00ED73AE"/>
     <w:rsid w:val="00EF0862"/>
     <w:rsid w:val="00EF23D1"/>
     <w:rsid w:val="00F079A2"/>
     <w:rsid w:val="00F1313C"/>
     <w:rsid w:val="00F164AC"/>
     <w:rsid w:val="00F1722E"/>
+    <w:rsid w:val="00F249E7"/>
     <w:rsid w:val="00F25804"/>
     <w:rsid w:val="00F42240"/>
     <w:rsid w:val="00F471EE"/>
     <w:rsid w:val="00F53852"/>
     <w:rsid w:val="00F60F1C"/>
     <w:rsid w:val="00F71210"/>
     <w:rsid w:val="00F71A7C"/>
     <w:rsid w:val="00F7403D"/>
     <w:rsid w:val="00F87381"/>
     <w:rsid w:val="00F9323D"/>
     <w:rsid w:val="00F96E1F"/>
     <w:rsid w:val="00FA5C2F"/>
     <w:rsid w:val="00FA60C4"/>
     <w:rsid w:val="00FC1443"/>
     <w:rsid w:val="00FC7D98"/>
     <w:rsid w:val="00FD44DF"/>
     <w:rsid w:val="00FD5455"/>
     <w:rsid w:val="00FE7354"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -42200,50 +36293,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004D42AC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -42971,69 +37065,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D048F2C-C3D8-4695-8A2E-9BC8AD49F701}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>52</Pages>
-  <Words>12285</Words>
-  <Characters>65975</Characters>
+  <Words>12401</Words>
+  <Characters>65727</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1609</Lines>
-  <Paragraphs>774</Paragraphs>
+  <Lines>1643</Lines>
+  <Paragraphs>813</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sandwell Metropolitan Borough Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>77486</CharactersWithSpaces>
+  <CharactersWithSpaces>77315</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Chris Horst</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>