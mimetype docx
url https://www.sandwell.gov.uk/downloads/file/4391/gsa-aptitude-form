--- v0 (2025-10-08)
+++ v1 (2026-08-09)
@@ -1,284 +1,284 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4D211FCD" w14:textId="77777777" w:rsidR="00C73F50" w:rsidRDefault="007D307A" w:rsidP="00C73F50">
+    <w:p w14:paraId="2D06698F" w14:textId="77777777" w:rsidR="00C73F50" w:rsidRDefault="007D307A" w:rsidP="00C73F50">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FE89A61" wp14:editId="69772B6A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19BFC6A3" wp14:editId="6D341475">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4305299</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>120015</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1933575" cy="752475"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1933575" cy="752475"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6B534088" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+                          <w:p w14:paraId="10F79203" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">App No. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="73DF89A1" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+                          <w:p w14:paraId="04A93C42" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="61AFD8CD" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+                          <w:p w14:paraId="6B79682C" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="321D1F4B" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+                          <w:p w14:paraId="2B9E42AB" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="22464C86" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+                          <w:p w14:paraId="71705623" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Date Rec’d</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7DF28712" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047"/>
+                          <w:p w14:paraId="7DA56982" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="70C9E36F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="19BFC6A3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:339pt;margin-top:9.45pt;width:152.25pt;height:59.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVNpNlVwIAAMAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtv2jAUfp+0/2D5fQ1Q6AURKtaKaVLV&#10;VmqnPhvHgWiOj2cbEvbr99kJ9LanaTyYc/O5fP5OZldtrdlOOV+RyfnwZMCZMpKKyqxz/uNp+eWC&#10;Mx+EKYQmo3K+V55fzT9/mjV2qka0IV0ox5DE+Gljc74JwU6zzMuNqoU/IasMnCW5WgSobp0VTjTI&#10;XutsNBicZQ25wjqSyntYbzonn6f8ZalkuC9LrwLTOUdvIZ0unat4ZvOZmK6dsJtK9m2If+iiFpVB&#10;0WOqGxEE27rqQ6q6ko48leFEUp1RWVZSpRkwzXDwbprHjbAqzQJwvD3C5P9fWnm3e3CsKvB2nBlR&#10;44meVBvYV2rZMKLTWD9F0KNFWGhhjpG93cMYh25LV8d/jMPgB877I7YxmYyXLk9PJ+cTziR855PR&#10;GDLSZC+3rfPhm6KaRSHnDm+XIBW7Wx+60ENILOZJV8Wy0jope3+tHdsJPDPYUVDDmRY+wJjzZfr1&#10;1d5c04Y1OT87nQxSpTe+WOuYc6WF/PkxA7rXJtZXiWp9nxGyDpoohXbV9nitqNgDRkcdDb2VywpV&#10;btHog3DgHZDDLoV7HKUmtEa9xNmG3O+/2WM86AAvZw14nHP/ayucwvzfDYhyORyPI/GTMp6cj6C4&#10;157Va4/Z1tcEDEEGdJfEGB/0QSwd1c9YuUWsCpcwErVzHg7idei2Cysr1WKRgkB1K8KtebQypo6A&#10;RXSf2mfhbP/cAUS5owPjxfTdq3ex8aahxTZQWSVKRIA7VEGlqGBNEqn6lY57+FpPUS8fnvkfAAAA&#10;//8DAFBLAwQUAAYACAAAACEA/qPHTd4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3KhDgTZJ41QIiSNCBA5wc+1tYojXUeymoV/PcoLjzoxm31Tb2fdiwjG6QAquFxkIJBOs&#10;o1bB2+vjVQ4iJk1W94FQwTdG2NbnZ5UubTjSC05NagWXUCy1gi6loZQymg69joswILG3D6PXic+x&#10;lXbURy73vVxm2Up67Yg/dHrAhw7NV3PwCiy9BzIf7unkqDGuOD3nn2ZS6vJivt+ASDinvzD84jM6&#10;1My0CweyUfQKVuuctyQ28gIEB4p8eQdix8LN+hZkXcn/E+ofAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAJU2k2VXAgAAwAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAP6jx03eAAAACgEAAA8AAAAAAAAAAAAAAAAAsQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" fillcolor="window" strokeweight=".5pt">
+              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:339pt;margin-top:9.45pt;width:152.25pt;height:59.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/MrdvRAIAAJsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5xn0xpxiixFhgFB&#10;WyAdelZkKTYmi5qkxM5+/SjZebTdaVgOCilSfHz86Nl9UylyENaVoDM66PUpEZpDXupdRn+8rL7c&#10;UuI80zlToEVGj8LR+/nnT7PapGIIBahcWIJBtEtrk9HCe5MmieOFqJjrgREajRJsxTyqdpfkltUY&#10;vVLJsN+/SWqwubHAhXN4+9Aa6TzGl1Jw/ySlE56ojGJtPp42nttwJvMZS3eWmaLkXRnsH6qoWKkx&#10;6TnUA/OM7G35IVRVcgsOpO9xqBKQsuQi9oDdDPrvutkUzIjYC4LjzBkm9//C8sfDxjxb4puv0OAA&#10;AyC1canDy9BPI20V/rFSgnaE8HiGTTSe8PDobjSaTCeUcLRNJ8Mxyhgmubw21vlvAioShIxaHEtE&#10;ix3WzreuJ5eQzIEq81WpVFSObqksOTCcIA4+h5oSxZzHy4yu4q/L9uaZ0qTO6M1o0o+Z3thCrnPM&#10;rWL858cIWL3SIb+ILOrqvEATJN9smw6vLeRHhNFCyzBn+KrELGss9JlZpBQih2vin/CQCrA06CRK&#10;CrC//3Yf/HHSaKWkRopm1P3aMyuw/+8aOXA3GI8Dp6MynkyHqNhry/baovfVEhDDAS6k4VEM/l6d&#10;RGmhesVtWoSsaGKaY+6M+pO49O3i4DZysVhEJ2SxYX6tN4aH0AGwgO5L88qs6cbtkSiPcCIzS99N&#10;vfUNLzUs9h5kGSkRAG5RRSoFBTcgkqrb1rBi13r0unxT5n8AAAD//wMAUEsDBBQABgAIAAAAIQD+&#10;o8dN3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOBNknjVAiJI0IE&#10;DnBz7W1iiNdR7KahX89yguPOjGbfVNvZ92LCMbpACq4XGQgkE6yjVsHb6+NVDiImTVb3gVDBN0bY&#10;1udnlS5tONILTk1qBZdQLLWCLqWhlDKaDr2OizAgsbcPo9eJz7GVdtRHLve9XGbZSnrtiD90esCH&#10;Ds1Xc/AKLL0HMh/u6eSoMa44PeefZlLq8mK+34BIOKe/MPziMzrUzLQLB7JR9ApW65y3JDbyAgQH&#10;inx5B2LHws36FmRdyf8T6h8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/zK3b0QCAACb&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/qPHTd4A&#10;AAAKAQAADwAAAAAAAAAAAAAAAACeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKkF&#10;AAAAAA==&#10;" fillcolor="window" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+                    <w:p w14:paraId="10F79203" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:color w:val="auto"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="auto"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">App No. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+                    <w:p w14:paraId="04A93C42" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:color w:val="auto"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+                    <w:p w14:paraId="6B79682C" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:color w:val="auto"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+                    <w:p w14:paraId="2B9E42AB" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:color w:val="auto"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+                    <w:p w14:paraId="71705623" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:color w:val="auto"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="auto"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Date Rec’d</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047"/>
+                    <w:p w14:paraId="7DA56982" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BC979D8" wp14:editId="1B54225F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0201C405" wp14:editId="18C99C81">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>120015</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1073150" cy="609600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4" cstate="print">
@@ -289,601 +289,547 @@
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1073150" cy="609600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ACDC907" w14:textId="77777777" w:rsidR="00ED64B3" w:rsidRDefault="00C73F50" w:rsidP="00C73F50">
+    <w:p w14:paraId="6A0C667E" w14:textId="77777777" w:rsidR="00ED64B3" w:rsidRDefault="00C73F50" w:rsidP="00C73F50">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D307A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="00D30047">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>eorge Salter Academy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A5C4F2" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00C73F50">
+    <w:p w14:paraId="78C4DDEA" w14:textId="0F4703C6" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00C73F50">
       <w:pPr>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Registrat</w:t>
       </w:r>
       <w:r w:rsidR="00242B29">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>io</w:t>
       </w:r>
       <w:r w:rsidR="00B71691">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>n Form for Year 7 September 2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5981429E" w14:textId="77777777" w:rsidR="007D307A" w:rsidRDefault="00ED64B3" w:rsidP="00471751">
+        <w:t>n Form for Year 7 September 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00511C41">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33825AA9" w14:textId="77777777" w:rsidR="007D307A" w:rsidRDefault="00ED64B3" w:rsidP="00471751">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00317599">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Performing Arts Aptitude</w:t>
       </w:r>
       <w:r w:rsidR="00242B29">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Registration Form</w:t>
       </w:r>
       <w:r w:rsidR="00C73F50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EE584E9" w14:textId="77777777" w:rsidR="00ED64B3" w:rsidRDefault="00C73F50" w:rsidP="00471751">
+    <w:p w14:paraId="2ADCDA97" w14:textId="77777777" w:rsidR="00ED64B3" w:rsidRDefault="00C73F50" w:rsidP="00471751">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5628AC7E" w14:textId="77777777" w:rsidR="00D30047" w:rsidRPr="00D9638B" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="75BA9A7C" w14:textId="77777777" w:rsidR="00D30047" w:rsidRPr="00D9638B" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
       <w:r w:rsidRPr="00D9638B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Complete this form in BLACK INK using BLOCK CAPITALS</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9638B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716E5368" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="12C579C4" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:r w:rsidRPr="00D9638B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">I wish to register for a place at George Salter Academy and wish to be considered for Performing Arts Aptitude </w:t>
       </w:r>
       <w:r w:rsidRPr="00D9638B">
         <w:t>(please tick appropriate box(es)).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3082C3BA" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="3CDD0B47" w14:textId="54A0E384" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05B75442" wp14:editId="65280EDD">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0985CC8C" wp14:editId="04CC4AF7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5067300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3175</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="438150" cy="209550"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Text Box 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="438150" cy="209550"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6B1B7954" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047"/>
+                          <w:p w14:paraId="6314FEC7" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="19F9D4A5" id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:399pt;margin-top:.25pt;width:34.5pt;height:16.5pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnckPvVwIAAMYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2jAUfZ+0/2D5fQQodC1qqFgrpkmo&#10;rQRTn43jlGiOr2cbEvbrd+wA7cqepvFg7pfvx/G5ublta812yvmKTM4HvT5nykgqKvOS8++r+acr&#10;znwQphCajMr5Xnl+O/344aaxEzWkDelCOYYkxk8am/NNCHaSZV5uVC18j6wycJbkahGgupescKJB&#10;9lpnw37/MmvIFdaRVN7Det85+TTlL0slw2NZehWYzjl6C+l06VzHM5veiMmLE3ZTyUMb4h+6qEVl&#10;UPSU6l4EwbauOktVV9KRpzL0JNUZlWUlVZoB0wz676ZZboRVaRaA4+0JJv//0sqH3ZNjVZHzEWdG&#10;1HiilWoD+0ItG0V0GusnCFpahIUWZrzy0e5hjEO3pavjP8Zh8APn/QnbmEzCOLq4GozhkXAN+9dj&#10;yMievV62zoevimoWhZw7PF1CVOwWPnShx5BYy5OuinmldVL2/k47thN4ZZCjoIYzLXyAMefz9DtU&#10;++OaNqzJ+eUFejlLGWudcq61kD/OM6B7beJNlZh26DMi1iETpdCu24TvCbU1FXuA6agjo7dyXqHY&#10;Av0+CQf2ASVsVHjEUWpCh3SQONuQ+/U3e4wHKeDlrAGbc+5/boVTgOGbAV2uB6NRpH9SRuPPQyju&#10;rWf91mO29R0BygF218okxvigj2LpqH7G4s1iVbiEkaid83AU70K3Y1hcqWazFATCWxEWZmllTB1x&#10;iyCv2mfh7OHVA+jyQEfei8m7x+9i401Ds22gskrMiDh3qIJRUcGyJG4dFjtu41s9Rb1+fqa/AQAA&#10;//8DAFBLAwQUAAYACAAAACEAbhwWI9wAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j9B2srcaNOqdqmIU5VIXFEiMABbq69JIZ4HcVuGvr1LCc4jmY086bcT74TIw7RBVKwXGQgkEyw&#10;jhoFry8PNzmImDRZ3QVCBd8YYV/Nrkpd2HCmZxzr1AguoVhoBW1KfSFlNC16HRehR2LvIwxeJ5ZD&#10;I+2gz1zuO3mbZRvptSNeaHWP9y2ar/rkFVh6C2Te3ePFUW3c7vKUf5pRqev5dLgDkXBKf2H4xWd0&#10;qJjpGE5ko+gUbHc5f0kK1iDYzjdblkcFq9UaZFXK//zVDwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDnckPvVwIAAMYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBuHBYj3AAAAAcBAAAPAAAAAAAAAAAAAAAAALEEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" fillcolor="window" strokeweight=".5pt">
+              <v:shape w14:anchorId="0985CC8C" id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:399pt;margin-top:.25pt;width:34.5pt;height:16.5pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9iV0mRAIAAKEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8bxYISROUJaJEVJVQ&#10;EolUORuvF1b1elzbsEt/fZ+9QGjoqSoHM+MZz8ebN3t339aabZXzFZmc9y96nCkjqajMKuffX2af&#10;bjjzQZhCaDIq5zvl+f3444e7xo7UgNakC+UYghg/amzO1yHYUZZ5uVa18BdklYGxJFeLANWtssKJ&#10;BtFrnQ16veusIVdYR1J5j9uHzsjHKX5ZKhmeytKrwHTOUVtIp0vnMp7Z+E6MVk7YdSX3ZYh/qKIW&#10;lUHSY6gHEQTbuOosVF1JR57KcCGpzqgsK6lSD+im33vXzWItrEq9ABxvjzD5/xdWPm4X9tmx0H6h&#10;FgOMgDTWjzwuYz9t6er4j0oZ7IBwd4RNtYFJXA4vb/pXsEiYBr3bK8iIkr09ts6Hr4pqFoWcO0wl&#10;gSW2cx8614NLzOVJV8Ws0jopOz/Vjm0FBoi5F9RwpoUPuMz5LP322f54pg1rcn59iVrOQsZcx5hL&#10;LeSP8wioXpv4UiUS7et8QyZKoV22rCpOUFtSsQOYjjqeeStnFZLNUe+zcCAWUMKyhCccpSZUSHuJ&#10;szW5X3+7j/6YN6ycNSBqzv3PjXAKMHwzYMJtfziMzE7K8OrzAIo7tSxPLWZTTwlQ9rGWViYx+gd9&#10;EEtH9St2ahKzwiSMRO6ch4M4Dd36YCelmkySE7hsRZibhZUxdMQtgvzSvgpn91MPoMsjHSgtRu+G&#10;3/nGl4Ymm0BllZgRce5QBaOigj1I3NrvbFy0Uz15vX1Zxr8BAAD//wMAUEsDBBQABgAIAAAAIQBu&#10;HBYj3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo06p2qYhTlUhcUSI&#10;wAFurr0khngdxW4a+vUsJziOZjTzptxPvhMjDtEFUrBcZCCQTLCOGgWvLw83OYiYNFndBUIF3xhh&#10;X82uSl3YcKZnHOvUCC6hWGgFbUp9IWU0LXodF6FHYu8jDF4nlkMj7aDPXO47eZtlG+m1I15odY/3&#10;LZqv+uQVWHoLZN7d48VRbdzu8pR/mlGp6/l0uAORcEp/YfjFZ3SomOkYTmSj6BRsdzl/SQrWINjO&#10;N1uWRwWr1RpkVcr//NUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL2JXSZEAgAAoQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAG4cFiPcAAAA&#10;BwEAAA8AAAAAAAAAAAAAAAAAngQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#10;AAA=&#10;" fillcolor="window" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047"/>
+                    <w:p w14:paraId="6314FEC7" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CCF188A" wp14:editId="3FED4152">
-[...75 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BEFC2CE" wp14:editId="08110E6A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61E2551B" wp14:editId="46325ADA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>561975</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3175</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="438150" cy="209550"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="438150" cy="209550"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3AF9EBE9" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047"/>
+                          <w:p w14:paraId="11349A90" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="59F60B7B" id="Text Box 2" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:44.25pt;margin-top:.25pt;width:34.5pt;height:16.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNS1aGkwIAALgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5sXFCI2KAVRVUKA&#10;GirOjtdOLGyPazvZTX99x97dEB4Xql52x55vXp9n5vyiMZpshQ8KbEmHRwNKhOVQKbsq6a+H6y+n&#10;lITIbMU0WFHSnQj0Yvb503ntpmIEa9CV8ASd2DCtXUnXMbppUQS+FoaFI3DColKCNyzi0a+KyrMa&#10;vRtdjAaDk6IGXzkPXISAt1etks6yfykFj3dSBhGJLinmFvPX5+8yfYvZOZuuPHNrxbs02D9kYZiy&#10;GHTv6opFRjZevXFlFPcQQMYjDqYAKRUXuQasZjh4Vc1izZzItSA5we1pCv/PLb/d3nuiqpKOKLHM&#10;4BM9iCaSb9CQUWKndmGKoIVDWGzwGl+5vw94mYpupDfpj+UQ1CPPuz23yRnHy8n4dHiMGo6q0eDs&#10;GGX0XjwbOx/idwGGJKGkHp8uM8q2NyG20B6SYgXQqrpWWudDahdxqT3ZMnxoHXOK6PwFSltSl/Rk&#10;jKHfeEiu9/ZLzfhTl96BB/SnbbIUubG6tBJBLRFZijstEkbbn0IisZmPd3JknAu7zzOjE0piRR8x&#10;7PDPWX3EuK0DLXJksHFvbJQF37L0ktrqqadWtnh8w4O6kxibZZM7atz3yRKqHbaPh3b8guPXCvm+&#10;YSHeM4/zhn2BOyTe4UdqwEeCTqJkDf7Pe/cJj2OAWkpqnN+Sht8b5gUl+ofFATkbTiZp4PNhcvx1&#10;hAd/qFkeauzGXAJ2zhC3leNZTPioe1F6MI+4auYpKqqY5Ri7pLEXL2O7VXBVcTGfZxCOuGPxxi4c&#10;T64Ty6nPHppH5l3X5xEH5Bb6SWfTV+3eYpOlhfkmglR5FhLPLasd/7ge8jR1qyztn8NzRj0v3Nlf&#10;AAAA//8DAFBLAwQUAAYACAAAACEAektxwdkAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7D&#10;MBBE70j8g7VI3KgDVcANcSpAhQsnCup5G7u2RbyObDcNf497gstoRzOafe169gObdEwukITbRQVM&#10;Ux+UIyPh6/P1RgBLGUnhEEhL+NEJ1t3lRYuNCif60NM2G1ZGKDUoweY8Npyn3mqPaRFGTSU7hOgx&#10;FxsNVxFPZdwP/K6q7rlHR+WDxVG/WN1/b49ewubZrEwvMNqNUM5N8+7wbt6kvL6anx6BZT3nvzKc&#10;8Qs6dIVpH46kEhskCFGXpoSi57R+KMdewnJZA+9a/h+/+wUAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBNS1aGkwIAALgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQB6S3HB2QAAAAYBAAAPAAAAAAAAAAAAAAAAAO0EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="61E2551B" id="Text Box 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:44.25pt;margin-top:.25pt;width:34.5pt;height:16.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJKWSVgAIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1PGzEMf5+0/yHK+7i2FAYVV9SBmCYh&#10;QIOJ5zSX0IhcnCVu77q/fk7u+sHHC9Ne7pzY/tn+xfbZeVtbtlIhGnAlHx4MOFNOQmXcU8l/PVx9&#10;OeEsonCVsOBUydcq8vPp509njZ+oESzAViowAnFx0viSLxD9pCiiXKhaxAPwypFSQ6gF0jE8FVUQ&#10;DaHXthgNBsdFA6HyAaSKkW4vOyWfZnytlcRbraNCZktOuWH+hvydp28xPROTpyD8wsg+DfEPWdTC&#10;OAq6hboUKNgymDdQtZEBImg8kFAXoLWRKtdA1QwHr6q5Xwivci1ETvRbmuL/g5U3q3t/Fxi236Cl&#10;B0yEND5OIl2melod6vSnTBnpicL1ljbVIpN0OT48GR6RRpJqNDg9IplQip2zDxG/K6hZEkoe6FUy&#10;WWJ1HbEz3ZikWBGsqa6MtfmQOkFd2MBWgt7QYk6RwF9YWceakh8fUug3CAl66z+3Qj736e0hEJ51&#10;yVPlnunT2hGRJVxblWys+6k0M1Xm450chZTKbfPM1slKU0Ufceztd1l9xLmrgzxyZHC4da6Ng9Cx&#10;9JLa6nlDre7s6Q336k4itvOWCi/54aZP5lCtqX0CdJMVvbwyxPe1iHgnAo0S9QWtB7ylj7ZAjwS9&#10;xNkCwp/37pM9dThpOWtoNEsefy9FUJzZH456/3Q4HqdZzofx0dcRHcK+Zr6vccv6AqhzhrSIvMxi&#10;ske7EXWA+pG2yCxFJZVwkmKXHDfiBXYLg7aQVLNZNqLp9QKv3b2XCTqxnPrsoX0Uwfd9jjQgN7AZ&#10;YjF51e6dbfJ0MFsiaJNnIfHcsdrzT5Ofp6nfUmm17J+z1W6XTv8CAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6S3HB2QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcqANVwA1xKkCF&#10;CycK6nkbu7ZFvI5sNw1/j3uCy2hHM5p97Xr2A5t0TC6QhNtFBUxTH5QjI+Hr8/VGAEsZSeEQSEv4&#10;0QnW3eVFi40KJ/rQ0zYbVkYoNSjB5jw2nKfeao9pEUZNJTuE6DEXGw1XEU9l3A/8rqruuUdH5YPF&#10;Ub9Y3X9vj17C5tmsTC8w2o1Qzk3z7vBu3qS8vpqfHoFlPee/MpzxCzp0hWkfjqQSGyQIUZemhKLn&#10;tH4ox17CclkD71r+H7/7BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMkpZJWAAgAAkwUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHpLccHZAAAA&#10;BgEAAA8AAAAAAAAAAAAAAAAA2gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00D30047" w:rsidRDefault="00D30047"/>
+                    <w:p w14:paraId="11349A90" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00511C41">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dance </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve">Dance </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Drama </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
         <w:t xml:space="preserve">Music </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="239B95A8" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00E80158" w:rsidP="00D30047">
+    <w:p w14:paraId="070669AE" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00E80158" w:rsidP="00D30047">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1162A71E" wp14:editId="10B1DCA1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50FEBD00" wp14:editId="57A596B2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-57150</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>342266</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6257925" cy="1028700"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Text Box 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6257925" cy="1028700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="25400">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="38445DFA" w14:textId="77777777" w:rsidR="007D307A" w:rsidRDefault="00D30047" w:rsidP="007D307A">
+                          <w:p w14:paraId="4C4FDEBC" w14:textId="77777777" w:rsidR="007D307A" w:rsidRDefault="00D30047" w:rsidP="007D307A">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D30047">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">The form must be returned either to: Reception at George Salter Academy or via email to </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D30047">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
@@ -905,103 +851,112 @@
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>oul</w:t>
                             </w:r>
                             <w:r w:rsidR="00BB590E">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>d arrive before 4.00 pm on Fri</w:t>
                             </w:r>
                             <w:r w:rsidR="00E80158">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">day </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="31D62174" w14:textId="77777777" w:rsidR="00D30047" w:rsidRPr="00D30047" w:rsidRDefault="00B71691" w:rsidP="007D307A">
+                          <w:p w14:paraId="2F20A937" w14:textId="3F3A3471" w:rsidR="00D30047" w:rsidRPr="00D30047" w:rsidRDefault="00AC7E2D" w:rsidP="007D307A">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>3</w:t>
+                              <w:t>2</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00B71691">
+                            <w:r w:rsidRPr="00AC7E2D">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:vertAlign w:val="superscript"/>
                               </w:rPr>
-                              <w:t>rd</w:t>
+                              <w:t>nd</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00D30047" w:rsidRPr="00BB590E">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Octobe</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="00B71691">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>r, 2025</w:t>
+                              <w:t>r 202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002632F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>6</w:t>
                             </w:r>
                             <w:r w:rsidR="00E80158">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> or your application will be treated as</w:t>
                             </w:r>
                             <w:r w:rsidR="007D307A">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> a</w:t>
                             </w:r>
                             <w:r w:rsidR="00E80158">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
@@ -1018,58 +973,54 @@
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="0E010305" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Text Box 6" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-4.5pt;margin-top:26.95pt;width:492.75pt;height:81pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD5xHN6XwIAAMkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817IFL4kROXAduChg&#10;JAGSIGeaomKhFIclaUvu1/eRXpImPRX1geYsfDPzZkZX112j2U45X5Mp+KDX50wZSWVtXgr+9Lj8&#10;csGZD8KUQpNRBd8rz69nnz9dtXaqctqQLpVjADF+2tqCb0Kw0yzzcqMa4XtklYGxIteIANG9ZKUT&#10;LdAbneX9/jhryZXWkVTeQ3tzMPJZwq8qJcNdVXkVmC44cgvpdOlcxzObXYnpixN2U8tjGuIfsmhE&#10;bRD0DHUjgmBbV3+AamrpyFMVepKajKqqlirVgGoG/XfVPGyEVakWkOPtmSb//2Dl7e7esbos+Jgz&#10;Ixq06FF1gX2ljo0jO631Uzg9WLiFDmp0+aT3UMaiu8o18R/lMNjB8/7MbQSTUI7z0eQyH3EmYRv0&#10;84tJP7GfvT63zodvihoWLwV3aF7iVOxWPiAVuJ5cYjRPui6XtdZJ2PuFdmwn0GeMR0ktZ1r4AGXB&#10;l+kXswbEH8+0YW3B89EQyXzAjMHOoGst5I+PEADUJr5UadiOiUbSDuTEW+jWXaJ4eCJuTeUefDo6&#10;zKO3clkj2AoJ3wuHAQSFWKpwh6PShBTpeONsQ+7X3/TRH3MBK2ctBrrg/udWOAUevhtMzOVgOIwb&#10;kIThaJJDcG8t67cWs20WBC4HWF8r0zX6B326Vo6aZ+zePEaFSRiJ2AUPp+siHNYMuyvVfJ6cMPNW&#10;hJV5sDJCR94iyY/ds3D22PaAibml0+iL6bvuH3zjS0PzbaCqTqMReT6wiiZHAfuS2n3c7biQb+Xk&#10;9foFmv0GAAD//wMAUEsDBBQABgAIAAAAIQADrADp4gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/NTsMwEITvSLyDtUjcWqdFKU3IpiqVUNVDD/QHrm68JKHxOsRuE94ec4LjaEYz32SLwTTiSp2r&#10;LSNMxhEI4sLqmkuEw/5lNAfhvGKtGsuE8E0OFvntTaZSbXt+pevOlyKUsEsVQuV9m0rpioqMcmPb&#10;Egfvw3ZG+SC7UupO9aHcNHIaRTNpVM1hoVItrSoqzruLQSi6/fHr+XO7ccuzPK427+v+bbtGvL8b&#10;lk8gPA3+Lwy/+AEd8sB0shfWTjQIoyRc8QjxQwIi+MnjLAZxQphO4gRknsn/D/IfAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAPnEc3pfAgAAyQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAOsAOniAAAACQEAAA8AAAAAAAAAAAAAAAAAuQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;" fillcolor="window" strokeweight="2pt">
+              <v:shape w14:anchorId="50FEBD00" id="Text Box 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-4.5pt;margin-top:26.95pt;width:492.75pt;height:81pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAINq41TAIAAKQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5wYSdMGdYosRYYB&#10;QVsgLXpWZLkxJouapMTOfv2elI927U7DclBIkXokH0lf33SNZjvlfE2m4INenzNlJJW1eSn40+Pi&#10;yyVnPghTCk1GFXyvPL+Zfv503dqJymlDulSOAcT4SWsLvgnBTrLMy41qhO+RVQbGilwjAlT3kpVO&#10;tEBvdJb3+xdZS660jqTyHre3ByOfJvyqUjLcV5VXgemCI7eQTpfOdTyz6bWYvDhhN7U8piH+IYtG&#10;1AZBz1C3Igi2dfUHqKaWjjxVoSepyaiqaqlSDahm0H9XzWojrEq1gBxvzzT5/wcr73Yr++BY6L5S&#10;hwZGQlrrJx6XsZ6uck38R6YMdlC4P9OmusAkLi/y0fgqH3EmYRv088txPxGbvT63zodvihoWhYI7&#10;9CXRJXZLHxASrieXGM2TrstFrXVS9n6uHdsJtBCdL6nlTAsfcFnwRfrFrAHxxzNtWFvwfDREMh8w&#10;Y7Az6FoL+eMjBAC1iS9VmqNjoq/kRCl0647VZcGHJ+LWVO7Bp6PDqHkrFzWCLZHwg3CYLVCIfQn3&#10;OCpNSJGOEmcbcr/+dh/90XJYOWsxqwX3P7fCKfDw3WAYrgbDYRzupAxH4xyKe2tZv7WYbTMncDnA&#10;ZlqZxOgf9EmsHDXPWKtZjAqTMBKxCx5O4jwcNghrKdVslpwwzlaEpVlZGaEjb5Hkx+5ZOHtse8DE&#10;3NFpqsXkXfcPvvGlodk2UFWn0Yg8H1hFk6OCVUjtPq5t3LW3evJ6/bhMfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAAOsAOniAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNxap0Up&#10;TcimKpVQ1UMP9AeubrwkofE6xG4T3h5zguNoRjPfZIvBNOJKnastI0zGEQjiwuqaS4TD/mU0B+G8&#10;Yq0ay4TwTQ4W+e1NplJte36l686XIpSwSxVC5X2bSumKioxyY9sSB+/Ddkb5ILtS6k71odw0chpF&#10;M2lUzWGhUi2tKirOu4tBKLr98ev5c7txy7M8rjbv6/5tu0a8vxuWTyA8Df4vDL/4AR3ywHSyF9ZO&#10;NAijJFzxCPFDAiL4yeMsBnFCmE7iBGSeyf8P8h8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEACDauNUwCAACkBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAA6wA6eIAAAAJAQAADwAAAAAAAAAAAAAAAACmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;" fillcolor="window" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="007D307A" w:rsidRDefault="00D30047" w:rsidP="007D307A">
+                    <w:p w14:paraId="4C4FDEBC" w14:textId="77777777" w:rsidR="007D307A" w:rsidRDefault="00D30047" w:rsidP="007D307A">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D30047">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">The form must be returned either to: Reception at George Salter Academy or via email to </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D30047">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
@@ -1091,182 +1042,191 @@
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>oul</w:t>
                       </w:r>
                       <w:r w:rsidR="00BB590E">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>d arrive before 4.00 pm on Fri</w:t>
                       </w:r>
                       <w:r w:rsidR="00E80158">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">day </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00D30047" w:rsidRPr="00D30047" w:rsidRDefault="00B71691" w:rsidP="007D307A">
+                    <w:p w14:paraId="2F20A937" w14:textId="3F3A3471" w:rsidR="00D30047" w:rsidRPr="00D30047" w:rsidRDefault="00AC7E2D" w:rsidP="007D307A">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>3</w:t>
+                        <w:t>2</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00B71691">
+                      <w:r w:rsidRPr="00AC7E2D">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:vertAlign w:val="superscript"/>
                         </w:rPr>
-                        <w:t>rd</w:t>
+                        <w:t>nd</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00D30047" w:rsidRPr="00BB590E">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Octobe</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="00B71691">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>r, 2025</w:t>
+                        <w:t>r 202</w:t>
+                      </w:r>
+                      <w:r w:rsidR="002632F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>6</w:t>
                       </w:r>
                       <w:r w:rsidR="00E80158">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> or your application will be treated as</w:t>
                       </w:r>
                       <w:r w:rsidR="007D307A">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> a</w:t>
                       </w:r>
                       <w:r w:rsidR="00E80158">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> late application for the aptitude</w:t>
                       </w:r>
                       <w:r w:rsidR="00D30047" w:rsidRPr="00D30047">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C914C4" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="1C10E53F" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="172E68AA" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="4F375BBB" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A7203D8" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="19C6F778" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="330A5740" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="0110649B" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EC20DAA" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="6CF02FA6" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:ind w:right="-897"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">PERSONAL DETAILS OF CHILD </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1277,523 +1237,523 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">NOTES FOR GUIDANCE </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6592FD4F" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="5560ECFD" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="5760" w:right="-897" w:firstLine="1328"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">As registered with the Local </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="530CB5A3" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="02708AB1" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="6368" w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Authority </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A1044F" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="3285678B" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Surname …………………………………………………….. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212F193A" w14:textId="77777777" w:rsidR="00D30047" w:rsidRPr="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="42E1FEAA" w14:textId="77777777" w:rsidR="00D30047" w:rsidRPr="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26E78756" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="72F38EF4" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">First Name …………………………………………………... </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3FA9BD" w14:textId="77777777" w:rsidR="00D30047" w:rsidRPr="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="04C0269F" w14:textId="77777777" w:rsidR="00D30047" w:rsidRPr="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="745F73AD" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="5A965E87" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Male or Female ……………………………………………… </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE5A0A6" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="55B546CB" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6050A9E3" w14:textId="77777777" w:rsidR="00D30047" w:rsidRPr="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="2669CD36" w14:textId="77777777" w:rsidR="00D30047" w:rsidRPr="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D30047">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Date of Birth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> ...……………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11926267" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="43F266EF" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>PARENT(S)/CARER(S) INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D5C357" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="4563C241" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB3A3BE" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="1F2012E1" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Title Mr &amp; Mrs/Mr/Mrs/Miss/Ms </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>delete as applicable</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C9D8045" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="2C80FE5B" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="714EC582" w14:textId="77777777" w:rsidR="00D30047" w:rsidRPr="00D27FF4" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="6BAAC0DF" w14:textId="77777777" w:rsidR="00D30047" w:rsidRPr="00D27FF4" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Surname </w:t>
       </w:r>
       <w:r w:rsidRPr="00D27FF4">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">…………………………………............................ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FC0289" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="10B626B9" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FFA3AC7" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="36F8367D" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1269BED8" wp14:editId="7DCB1A57">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06930183" wp14:editId="50AD9FB5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4448175</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>69850</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1828800" cy="857250"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Text Box 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1828800" cy="857250"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="46927C32" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+                          <w:p w14:paraId="45F4699E" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">If this is not the address where the child normally resides then please give further details on </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7CB3590F" w14:textId="77777777" w:rsidR="00D30047" w:rsidRPr="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+                          <w:p w14:paraId="4C84B860" w14:textId="77777777" w:rsidR="00D30047" w:rsidRPr="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>a separate sheet</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="23"/>
                                 <w:szCs w:val="23"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 7" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:350.25pt;margin-top:5.5pt;width:2in;height:67.5pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQ1J8tjAIAAJEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k/ciCOkXWosOA&#10;oi3WDj0rstQIk0VNUmJnv36kbCdZ10uHXWxJfCTFp0eeX7S1ZRsVogFX8vHRiDPlJFTGPZf8++P1&#10;hylnMQlXCQtOlXyrIr+Yv3933viZmsAKbKUCwyAuzhpf8lVKflYUUa5ULeIReOXQqCHUIuE2PBdV&#10;EA1Gr20xGY1OiwZC5QNIFSOeXnVGPs/xtVYy3WkdVWK25Hi3lL8hf5f0LebnYvYchF8Z2V9D/MMt&#10;amEcJt2FuhJJsHUwf4WqjQwQQacjCXUBWhupcg1YzXj0opqHlfAq14LkRL+jKf6/sPJ2cx+YqUp+&#10;xpkTNT7Ro2oT+wwtOyN2Gh9nCHrwCEstHuMrD+cRD6noVoea/lgOQzvyvN1xS8EkOU0n0+kITRJt&#10;05OzyUkmv9h7+xDTFwU1o0XJA75dplRsbmLCmyB0gFCyCNZU18bavCG9qEsb2EbgS9uU74gef6Cs&#10;Y03JTz9ianJyQO5dZOvoRGXF9Omo8q7CvEpbqwhj3TelkbFc6Cu5hZTK7fJnNKE0pnqLY4/f3+ot&#10;zl0d6JEzg0s759o4CLn63GJ7yqofA2W6wyPhB3XTMrXLNkvlZBDAEqot6iJA11fRy2uDj3cjYroX&#10;ARsJ3xuHQ7rDj7aA5EO/4mwF4ddr54RHfaOVswYbs+Tx51oExZn96lD5n8bHx9TJeXOMQsJNOLQs&#10;Dy1uXV8CKmKMY8jLvCR8ssNSB6ifcIYsKCuahJOYu+RpWF6mblzgDJJqscgg7F0v0o178JJCE8sk&#10;zcf2SQTf6zeh8m9haGExeyHjDkueDhbrBNpkjRPPHas9/9j3Wfr9jKLBcrjPqP0knf8GAAD//wMA&#10;UEsDBBQABgAIAAAAIQDHh4j/4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyD&#10;tUhcELVLaRtCnAohfiRuNC2ImxsvSUS8jmI3CW/PcoLjznyanck2k2vFgH1oPGmYzxQIpNLbhioN&#10;u+LxMgERoiFrWk+o4RsDbPLTk8yk1o/0isM2VoJDKKRGQx1jl0oZyhqdCTPfIbH36XtnIp99JW1v&#10;Rg53rbxSaiWdaYg/1KbD+xrLr+3Rafi4qN5fwvS0HxfLRffwPBTrN1tofX423d2CiDjFPxh+63N1&#10;yLnTwR/JBtFqWCu1ZJSNOW9i4CZJWDiwcL1SIPNM/p+Q/wAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCQ1J8tjAIAAJEFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDHh4j/4AAAAAoBAAAPAAAAAAAAAAAAAAAAAOYEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="06930183" id="Text Box 7" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:350.25pt;margin-top:5.5pt;width:2in;height:67.5pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBr1JYqdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5ukgaYRG5SCqCoh&#10;QIWKs+O1E6tej2tPspv+esbezaOUC1Uvu2PP+/M3c37R1pZtVIgGXMmHJwPOlJNQGbcs+Y/H6w8T&#10;ziIKVwkLTpV8qyK/mL1/d974qRrBCmylAqMgLk4bX/IVop8WRZQrVYt4Al45UmoItUA6hmVRBdFQ&#10;9NoWo8HgrGggVD6AVDHS7VWn5LMcX2sl8U7rqJDZklNtmL8hfxfpW8zOxXQZhF8Z2Zch/qGKWhhH&#10;SfehrgQKtg7mr1C1kQEiaDyRUBegtZEq90DdDAcvunlYCa9yLwRO9HuY4v8LK283D/4+MGy/QEsP&#10;mABpfJxGukz9tDrU6U+VMtIThNs9bKpFJpPTZDSZDEglSTc5/TQ6zbgWB28fIn5VULMklDzQs2S0&#10;xOYmImUk051JShbBmuraWJsPiQrq0ga2EfSIFnON5PGHlXWsKfnZR0qdnBwk9y6ydelGZTL06Q4d&#10;Zgm3ViUb674rzUyVG30lt5BSuX3+bJ2sNKV6i2Nvf6jqLc5dH+SRM4PDvXNtHITcfZ6eA2TVzx1k&#10;urMnwI/6TiK2i5YaL/npjgALqLbEiwDdyEQvrw093o2IeC8CzQi9N8093tFHWyDwoZc4W0H4/dp9&#10;sifqkpazhmau5PHXWgTFmf3miNSfh+NxGtJ8GBOR6BCONYtjjVvXl0CMGNKG8TKLyR7tTtQB6ida&#10;D/OUlVTCScpdctyJl9htAlovUs3n2YjG0gu8cQ9eptAJ5UTNx/ZJBN/zF4n5t7CbTjF9QePONnk6&#10;mK8RtMkcTzh3qPb400hn6vfrJ+2M43O2OizJ2TMAAAD//wMAUEsDBBQABgAIAAAAIQDHh4j/4AAA&#10;AAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcELVLaRtCnAohfiRuNC2Imxsv&#10;SUS8jmI3CW/PcoLjznyanck2k2vFgH1oPGmYzxQIpNLbhioNu+LxMgERoiFrWk+o4RsDbPLTk8yk&#10;1o/0isM2VoJDKKRGQx1jl0oZyhqdCTPfIbH36XtnIp99JW1vRg53rbxSaiWdaYg/1KbD+xrLr+3R&#10;afi4qN5fwvS0HxfLRffwPBTrN1tofX423d2CiDjFPxh+63N1yLnTwR/JBtFqWCu1ZJSNOW9i4CZJ&#10;WDiwcL1SIPNM/p+Q/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBr1JYqdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDHh4j/4AAAAAoB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+                    <w:p w14:paraId="45F4699E" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:color w:val="auto"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">If this is not the address where the child normally resides then please give further details on </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00D30047" w:rsidRPr="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+                    <w:p w14:paraId="4C84B860" w14:textId="77777777" w:rsidR="00D30047" w:rsidRPr="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:color w:val="auto"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>a separate sheet</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="auto"/>
                           <w:sz w:val="23"/>
                           <w:szCs w:val="23"/>
                         </w:rPr>
                         <w:t>.</w:t>
@@ -1824,236 +1784,236 @@
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D27FF4">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>………………………………………………</w:t>
       </w:r>
       <w:r w:rsidRPr="00D27FF4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DADCB9F" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="6B4F247C" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F6958BF" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="5637A966" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">………………………………………………………. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777E63E3" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="306A8DBD" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46CAE6C3" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="02CC63C8" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">………………………………………………………. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7103A4DF" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="761C9425" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33D8FDA4" w14:textId="77777777" w:rsidR="00D30047" w:rsidRPr="00D27FF4" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="416C3AE4" w14:textId="77777777" w:rsidR="00D30047" w:rsidRPr="00D27FF4" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Postcode</w:t>
       </w:r>
       <w:r w:rsidR="00D27FF4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D27FF4">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>…………................</w:t>
       </w:r>
       <w:r w:rsidRPr="00D27FF4">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26875585" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="701C1983" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30E89A19" w14:textId="77777777" w:rsidR="00D27FF4" w:rsidRDefault="00D27FF4" w:rsidP="00D30047">
+    <w:p w14:paraId="010BAAE2" w14:textId="77777777" w:rsidR="00D27FF4" w:rsidRDefault="00D27FF4" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="666C6F32" w14:textId="77777777" w:rsidR="00D27FF4" w:rsidRDefault="00D27FF4" w:rsidP="00D30047">
+    <w:p w14:paraId="37A74FFB" w14:textId="77777777" w:rsidR="00D27FF4" w:rsidRDefault="00D27FF4" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68F2C141" w14:textId="77777777" w:rsidR="00D27FF4" w:rsidRDefault="00D27FF4" w:rsidP="00D30047">
+    <w:p w14:paraId="28B42CA6" w14:textId="77777777" w:rsidR="00D27FF4" w:rsidRDefault="00D27FF4" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43ECD0A0" w14:textId="77777777" w:rsidR="007D307A" w:rsidRDefault="007D307A" w:rsidP="00D30047">
+    <w:p w14:paraId="2321A0CB" w14:textId="77777777" w:rsidR="007D307A" w:rsidRDefault="007D307A" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F0C672F" w14:textId="77777777" w:rsidR="007D307A" w:rsidRDefault="007D307A" w:rsidP="00D30047">
+    <w:p w14:paraId="5C223FF8" w14:textId="77777777" w:rsidR="007D307A" w:rsidRDefault="007D307A" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49DF66D7" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D27FF4" w:rsidP="00D30047">
+    <w:p w14:paraId="28FCFE16" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D27FF4" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mobile Telephone No …………………………………      Home</w:t>
       </w:r>
       <w:r w:rsidR="00D30047">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
@@ -2061,708 +2021,748 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……………………………</w:t>
       </w:r>
       <w:r w:rsidR="00D30047">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A792E2F" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="0CAC688A" w14:textId="77777777" w:rsidR="00D30047" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35ED8004" w14:textId="77777777" w:rsidR="00D27FF4" w:rsidRDefault="00D27FF4" w:rsidP="00D30047">
-[...7 lines deleted...]
-    <w:p w14:paraId="7354E31B" w14:textId="77777777" w:rsidR="00492C52" w:rsidRDefault="00D30047" w:rsidP="00D30047">
+    <w:p w14:paraId="4D3321BE" w14:textId="77777777" w:rsidR="00D27FF4" w:rsidRDefault="00D27FF4" w:rsidP="00D30047">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DA244EC" w14:textId="77777777" w:rsidR="00492C52" w:rsidRDefault="00D30047" w:rsidP="00D30047">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27FF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D27FF4" w:rsidRPr="00D27FF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>…………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00471751" w:rsidRPr="00D27FF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A9971DB" w14:textId="77777777" w:rsidR="00E80158" w:rsidRPr="00E80158" w:rsidRDefault="00E80158" w:rsidP="00D14CBA">
+    <w:p w14:paraId="153AF5D7" w14:textId="77777777" w:rsidR="00E80158" w:rsidRPr="00E80158" w:rsidRDefault="00E80158" w:rsidP="00D14CBA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>To assist with administration of the testing procedures please advise (in the box below) if your child has any special requirements which may need to be supported on the test day.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB19988" w14:textId="77777777" w:rsidR="00E80158" w:rsidRDefault="00E80158" w:rsidP="00D14CBA">
+    <w:p w14:paraId="11F6065C" w14:textId="77777777" w:rsidR="00E80158" w:rsidRDefault="00E80158" w:rsidP="00D14CBA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9317" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9317"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E80158" w14:paraId="52493801" w14:textId="77777777" w:rsidTr="00E80158">
+      <w:tr w:rsidR="00E80158" w14:paraId="1A5E9941" w14:textId="77777777" w:rsidTr="00E80158">
         <w:trPr>
           <w:trHeight w:val="2384"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9317" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="375BA802" w14:textId="77777777" w:rsidR="00E80158" w:rsidRDefault="00E80158" w:rsidP="00D14CBA">
+          <w:p w14:paraId="265EB551" w14:textId="77777777" w:rsidR="00E80158" w:rsidRDefault="00E80158" w:rsidP="00D14CBA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5DF6720D" w14:textId="77777777" w:rsidR="00E80158" w:rsidRDefault="00E80158" w:rsidP="00D14CBA">
+    <w:p w14:paraId="3A2A0843" w14:textId="77777777" w:rsidR="00E80158" w:rsidRDefault="00E80158" w:rsidP="00D14CBA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="528247F2" w14:textId="77777777" w:rsidR="00D14CBA" w:rsidRDefault="00D14CBA" w:rsidP="00D14CBA">
+    <w:p w14:paraId="798BCE46" w14:textId="77777777" w:rsidR="00D14CBA" w:rsidRDefault="00D14CBA" w:rsidP="00D14CBA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D14CBA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Declaration </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0EE5FA" w14:textId="77777777" w:rsidR="00D14CBA" w:rsidRPr="00D14CBA" w:rsidRDefault="00D14CBA" w:rsidP="00D14CBA">
+    <w:p w14:paraId="03754EC4" w14:textId="77777777" w:rsidR="00D14CBA" w:rsidRPr="00D14CBA" w:rsidRDefault="00D14CBA" w:rsidP="00D14CBA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3599AA92" w14:textId="77777777" w:rsidR="00D14CBA" w:rsidRDefault="00D14CBA" w:rsidP="00D14CBA">
+    <w:p w14:paraId="465B6814" w14:textId="77777777" w:rsidR="00D14CBA" w:rsidRDefault="00D14CBA" w:rsidP="00D14CBA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D14CBA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>I confirm that this is a correct record of information in relation to my child’s application to George Salter Academy and that I have read and understood the George Salter A</w:t>
       </w:r>
       <w:r w:rsidR="001E07A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">cademy Rules of Admissions </w:t>
       </w:r>
       <w:r w:rsidRPr="00D14CBA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">and agree to be bound by them. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63317B87" w14:textId="77777777" w:rsidR="00D14CBA" w:rsidRPr="00D14CBA" w:rsidRDefault="00D14CBA" w:rsidP="00D14CBA">
+    <w:p w14:paraId="3BB4ADEB" w14:textId="77777777" w:rsidR="00D14CBA" w:rsidRPr="00D14CBA" w:rsidRDefault="00D14CBA" w:rsidP="00D14CBA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C5CD7BC" w14:textId="77777777" w:rsidR="00471751" w:rsidRDefault="00471751" w:rsidP="00D14CBA">
+    <w:p w14:paraId="1D80E45E" w14:textId="77777777" w:rsidR="00471751" w:rsidRDefault="00471751" w:rsidP="00D14CBA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10CD4481" w14:textId="77777777" w:rsidR="00D14CBA" w:rsidRDefault="00D14CBA" w:rsidP="00D14CBA">
+    <w:p w14:paraId="74C5B560" w14:textId="77777777" w:rsidR="00D14CBA" w:rsidRDefault="00D14CBA" w:rsidP="00D14CBA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D14CBA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Signed ………………………………………………………. Date ……………………… </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC9D06C" w14:textId="77777777" w:rsidR="00D14CBA" w:rsidRPr="00D14CBA" w:rsidRDefault="00D14CBA" w:rsidP="00D14CBA">
+    <w:p w14:paraId="5FCC0BCD" w14:textId="77777777" w:rsidR="00D14CBA" w:rsidRPr="00D14CBA" w:rsidRDefault="00D14CBA" w:rsidP="00D14CBA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="324D849E" w14:textId="77777777" w:rsidR="00D14CBA" w:rsidRPr="00D14CBA" w:rsidRDefault="00D14CBA" w:rsidP="00D14CBA">
+    <w:p w14:paraId="31ED8EEA" w14:textId="77777777" w:rsidR="00D14CBA" w:rsidRPr="00D14CBA" w:rsidRDefault="00D14CBA" w:rsidP="00D14CBA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D14CBA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Printed Name ……………………………………………… Parent/Guardian </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E582E1" w14:textId="77777777" w:rsidR="00D14CBA" w:rsidRDefault="00D14CBA" w:rsidP="00D14CBA">
+    <w:p w14:paraId="01907FE0" w14:textId="77777777" w:rsidR="00D14CBA" w:rsidRDefault="00D14CBA" w:rsidP="00D14CBA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19DAD7A5" w14:textId="77777777" w:rsidR="00D14CBA" w:rsidRDefault="00D14CBA" w:rsidP="00D14CBA">
+    <w:p w14:paraId="1F867830" w14:textId="77777777" w:rsidR="00D14CBA" w:rsidRDefault="00D14CBA" w:rsidP="00D14CBA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B8F899D" w14:textId="77777777" w:rsidR="00D14CBA" w:rsidRDefault="00D14CBA" w:rsidP="00D14CBA">
+    <w:p w14:paraId="04BD8BAE" w14:textId="77777777" w:rsidR="00D14CBA" w:rsidRDefault="00D14CBA" w:rsidP="00D14CBA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C9F4079" w14:textId="77777777" w:rsidR="00D14CBA" w:rsidRDefault="00D14CBA" w:rsidP="00D14CBA">
+    <w:p w14:paraId="76A440B3" w14:textId="77777777" w:rsidR="00D14CBA" w:rsidRDefault="00D14CBA" w:rsidP="00D14CBA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>IMPORTANT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1479464A" w14:textId="77777777" w:rsidR="00471751" w:rsidRPr="00D14CBA" w:rsidRDefault="00471751" w:rsidP="00D14CBA">
+    <w:p w14:paraId="16531B36" w14:textId="77777777" w:rsidR="00471751" w:rsidRPr="00D14CBA" w:rsidRDefault="00471751" w:rsidP="00D14CBA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B8A40AE" w14:textId="77777777" w:rsidR="00D14CBA" w:rsidRDefault="00D14CBA" w:rsidP="00D14CBA">
+    <w:p w14:paraId="0D47B260" w14:textId="26EC3822" w:rsidR="00D14CBA" w:rsidRDefault="00D14CBA" w:rsidP="00D14CBA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D14CBA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>If you do not receive an invitatio</w:t>
       </w:r>
       <w:r w:rsidR="00B71691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>n to an Assessment Session by 9</w:t>
+        <w:t xml:space="preserve">n to an Assessment Session by </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00E80158" w:rsidRPr="00E80158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00E80158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> Octob</w:t>
       </w:r>
       <w:r w:rsidR="00B71691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>er 2025</w:t>
+        <w:t>er 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14CBA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> then please telephone George Salter Acade</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>my Admissions on 0121 553 4665</w:t>
       </w:r>
       <w:r w:rsidR="00B71691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> ext. 5289</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E004BD" w14:textId="77777777" w:rsidR="00C145CE" w:rsidRDefault="00C145CE" w:rsidP="00D14CBA">
+    <w:p w14:paraId="1292B27E" w14:textId="132356B3" w:rsidR="00C145CE" w:rsidRDefault="00C145CE" w:rsidP="00D14CBA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>The aud</w:t>
       </w:r>
       <w:r w:rsidR="00B71691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>ition will take place on Saturday 11</w:t>
+        <w:t>ition will take place on Saturday 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00C145CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00B71691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve"> October 2025</w:t>
+        <w:t xml:space="preserve"> October 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A22A2F9" w14:textId="77777777" w:rsidR="00D14CBA" w:rsidRPr="00D14CBA" w:rsidRDefault="00D14CBA" w:rsidP="00D14CBA">
+    <w:p w14:paraId="20D6464B" w14:textId="77777777" w:rsidR="00D14CBA" w:rsidRPr="00D14CBA" w:rsidRDefault="00D14CBA" w:rsidP="00D14CBA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DD2FBE8" w14:textId="77777777" w:rsidR="00D14CBA" w:rsidRDefault="00D14CBA" w:rsidP="00D14CBA">
+    <w:p w14:paraId="57537FC4" w14:textId="77777777" w:rsidR="00D14CBA" w:rsidRDefault="00D14CBA" w:rsidP="00D14CBA">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D14CBA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Please ensure that the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D14CBA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">CORRECT POSTAGE </w:t>
       </w:r>
       <w:r w:rsidRPr="00D14CBA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>is applied to your envelope relative to its size (Royal Mail conditions).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6216B7C4" w14:textId="77777777" w:rsidR="0034480B" w:rsidRPr="0034480B" w:rsidRDefault="0034480B" w:rsidP="0034480B">
+    <w:p w14:paraId="395957D9" w14:textId="77777777" w:rsidR="0034480B" w:rsidRPr="0034480B" w:rsidRDefault="0034480B" w:rsidP="0034480B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-31680"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
           <w14:cntxtAlts/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034480B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
           <w14:cntxtAlts/>
         </w:rPr>
         <w:t xml:space="preserve">Data Protection:  In accordance with General Data Protection Regulation and the Data Protection Act 1998, the school has a duty to protect this information and to keep it up to date.  The school is required to share some of the data with the Local Authority and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C94B4CB" w14:textId="77777777" w:rsidR="0034480B" w:rsidRPr="0034480B" w:rsidRDefault="0034480B" w:rsidP="0034480B">
+    <w:p w14:paraId="338BEAE9" w14:textId="77777777" w:rsidR="0034480B" w:rsidRPr="0034480B" w:rsidRDefault="0034480B" w:rsidP="0034480B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-31680"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:cntxtAlts/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034480B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
           <w14:cntxtAlts/>
         </w:rPr>
@@ -2816,118 +2816,121 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D30047"/>
     <w:rsid w:val="001E07A4"/>
-    <w:rsid w:val="00217B8C"/>
     <w:rsid w:val="00242B29"/>
     <w:rsid w:val="002603D7"/>
+    <w:rsid w:val="002632F5"/>
     <w:rsid w:val="00317599"/>
     <w:rsid w:val="00334515"/>
     <w:rsid w:val="0034480B"/>
     <w:rsid w:val="003E4858"/>
+    <w:rsid w:val="00450B2D"/>
     <w:rsid w:val="00471751"/>
     <w:rsid w:val="00492C52"/>
+    <w:rsid w:val="00511C41"/>
     <w:rsid w:val="00582FC8"/>
     <w:rsid w:val="007D307A"/>
     <w:rsid w:val="00811DFE"/>
-    <w:rsid w:val="009525DE"/>
+    <w:rsid w:val="0081741A"/>
+    <w:rsid w:val="00846EE8"/>
     <w:rsid w:val="00A32B6D"/>
+    <w:rsid w:val="00AC7E2D"/>
     <w:rsid w:val="00B71691"/>
     <w:rsid w:val="00B84D12"/>
     <w:rsid w:val="00B96D93"/>
     <w:rsid w:val="00BB590E"/>
     <w:rsid w:val="00C145CE"/>
     <w:rsid w:val="00C73F50"/>
     <w:rsid w:val="00C93A61"/>
     <w:rsid w:val="00CB1619"/>
     <w:rsid w:val="00D14CBA"/>
     <w:rsid w:val="00D27FF4"/>
     <w:rsid w:val="00D30047"/>
     <w:rsid w:val="00D578EC"/>
     <w:rsid w:val="00E80158"/>
     <w:rsid w:val="00ED64B3"/>
     <w:rsid w:val="00F92271"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6CEA86CA"/>
+  <w14:docId w14:val="09D9C148"/>
   <w15:docId w15:val="{739CD0B0-56E5-436E-BB95-B20F930254CE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3710,67 +3713,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>337</Words>
-  <Characters>1924</Characters>
+  <Words>336</Words>
+  <Characters>1920</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2257</CharactersWithSpaces>
+  <CharactersWithSpaces>2252</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>MarkLester</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>