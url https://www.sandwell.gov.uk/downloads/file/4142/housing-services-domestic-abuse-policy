--- v0 (2025-10-10)
+++ v1 (2026-06-07)
@@ -469,51 +469,50 @@
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F015C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Document title   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6840" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45CEA3E6" w14:textId="49FCA4BC" w:rsidR="0085070B" w:rsidRPr="00F015C5" w:rsidRDefault="009764C2" w:rsidP="00D259C9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="98"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -565,51 +564,50 @@
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F015C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Owner   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6840" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7184F89E" w14:textId="6B4C833B" w:rsidR="0085070B" w:rsidRPr="00F015C5" w:rsidRDefault="006A65CF" w:rsidP="00FC170A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="98"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A65CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -648,51 +646,50 @@
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F015C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Approved by</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6840" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="29FAA2DE" w14:textId="73DD43C9" w:rsidR="00D62F6A" w:rsidRPr="006A65CF" w:rsidRDefault="006A65CF" w:rsidP="0085070B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="98"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A65CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-GB"/>
@@ -807,91 +804,102 @@
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F015C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Version   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="235CADCF" w14:textId="1FB6FE9E" w:rsidR="006A65CF" w:rsidRPr="00F56BC0" w:rsidRDefault="006A65CF" w:rsidP="006A65CF">
+          <w:p w14:paraId="235CADCF" w14:textId="2DC2CB3E" w:rsidR="006A65CF" w:rsidRPr="00F56BC0" w:rsidRDefault="006A65CF" w:rsidP="006A65CF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="96" w:firstLine="2"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F56BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>.0</w:t>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="003C68DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A65CF" w:rsidRPr="0085070B" w14:paraId="12269204" w14:textId="77777777" w:rsidTr="0025037F">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C03126E" w14:textId="77777777" w:rsidR="006A65CF" w:rsidRPr="00F015C5" w:rsidRDefault="006A65CF" w:rsidP="006A65CF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="132"/>
               <w:textAlignment w:val="baseline"/>
@@ -1104,74 +1112,86 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F015C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>updated   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14258EAF" w14:textId="6C87D36B" w:rsidR="006A65CF" w:rsidRPr="006A65CF" w:rsidRDefault="006A65CF" w:rsidP="006A65CF">
+          <w:p w14:paraId="14258EAF" w14:textId="1D34EED5" w:rsidR="006A65CF" w:rsidRPr="006A65CF" w:rsidRDefault="003C68DD" w:rsidP="006A65CF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="98"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A65CF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">22.04.2025 </w:t>
+              <w:t>27.05.2026</w:t>
+            </w:r>
+            <w:r w:rsidR="006A65CF" w:rsidRPr="006A65CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FDF7F26" w14:textId="77777777" w:rsidR="006A65CF" w:rsidRPr="00F015C5" w:rsidRDefault="006A65CF" w:rsidP="006A65CF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="130"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1271,51 +1291,50 @@
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F015C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Review date  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6840" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17899BE8" w14:textId="7E06894D" w:rsidR="006A65CF" w:rsidRPr="00F015C5" w:rsidRDefault="006A65CF" w:rsidP="006A65CF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="98"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -1355,51 +1374,50 @@
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F015C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Purpose  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6840" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DD45649" w14:textId="0C7F5B1B" w:rsidR="006A65CF" w:rsidRPr="00F015C5" w:rsidRDefault="006A65CF" w:rsidP="006A65CF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="98"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -5243,79 +5261,117 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A657FA0" w14:textId="77777777" w:rsidR="007E7EFD" w:rsidRPr="007E7EFD" w:rsidRDefault="007E7EFD" w:rsidP="007E7EFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E7EFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Forced marriage and honour based violence</w:t>
+        <w:t xml:space="preserve">Forced marriage and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E7EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>honour based</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E7EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> violence</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32C8ED76" w14:textId="7A7F6A30" w:rsidR="00793AA3" w:rsidRDefault="007E7EFD" w:rsidP="007E7EFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00793AA3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>Karma Nirvana</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007E7EFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t> is a registered charity that supports victims and survivors of forced marriage and honour based abuse.</w:t>
+        <w:t xml:space="preserve"> is a registered charity that supports victims and survivors of forced marriage and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E7EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>honour based</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E7EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> abuse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29E1199D" w14:textId="77777777" w:rsidR="00DC7BE0" w:rsidRPr="007E7EFD" w:rsidRDefault="00DC7BE0" w:rsidP="007E7EFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C7FC38E" w14:textId="77777777" w:rsidR="007E7EFD" w:rsidRPr="007E7EFD" w:rsidRDefault="007E7EFD" w:rsidP="007E7EFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E7EFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -5847,74 +5903,74 @@
     <w:p w14:paraId="77511CE5" w14:textId="244D3036" w:rsidR="00793AA3" w:rsidRPr="00102AF1" w:rsidRDefault="00793AA3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="00102AF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>Dealing with Disclosures of Domestic Abuse Procedures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7DCE6F27" w14:textId="2A5B52C3" w:rsidR="00793AA3" w:rsidRPr="000A5FF6" w:rsidRDefault="00793AA3" w:rsidP="00E202A5">
+    <w:p w14:paraId="7DCE6F27" w14:textId="4CB50E64" w:rsidR="00793AA3" w:rsidRPr="000A5FF6" w:rsidRDefault="003C68DD" w:rsidP="00E202A5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidRPr="00102AF1">
+        <w:r w:rsidR="00793AA3" w:rsidRPr="003C68DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t xml:space="preserve">Sandwell Council’s Domestic Abuse </w:t>
         </w:r>
-        <w:r w:rsidR="00102AF1" w:rsidRPr="00102AF1">
+        <w:r w:rsidR="00102AF1" w:rsidRPr="003C68DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>Strategy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2F1159E3" w14:textId="346F1F24" w:rsidR="00793AA3" w:rsidRPr="000A5FF6" w:rsidRDefault="00102AF1" w:rsidP="00E202A5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="00102AF1">
@@ -7580,55 +7636,55 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="68EB1D67" w14:textId="77777777" w:rsidR="00F56BC0" w:rsidRPr="00F56BC0" w:rsidRDefault="00F56BC0" w:rsidP="00F56BC0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1395"/>
+        <w:gridCol w:w="1391"/>
         <w:gridCol w:w="1618"/>
-        <w:gridCol w:w="2850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1810"/>
+        <w:gridCol w:w="2819"/>
+        <w:gridCol w:w="1530"/>
+        <w:gridCol w:w="1851"/>
       </w:tblGrid>
       <w:tr w:rsidR="0044074A" w:rsidRPr="0044074A" w14:paraId="5734343F" w14:textId="77777777" w:rsidTr="005818D6">
         <w:trPr>
           <w:trHeight w:val="863"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DEFD950" w14:textId="77777777" w:rsidR="0044074A" w:rsidRPr="00AE554F" w:rsidRDefault="0044074A" w:rsidP="0044074A">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE554F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -7854,154 +7910,178 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Cabinet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0044074A" w:rsidRPr="0044074A" w14:paraId="4C4030C4" w14:textId="77777777" w:rsidTr="0098410E">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C4305B7" w14:textId="29FECF0F" w:rsidR="0044074A" w:rsidRPr="00AE554F" w:rsidRDefault="006A65CF" w:rsidP="0044074A">
+          <w:p w14:paraId="1C4305B7" w14:textId="1B56FDA7" w:rsidR="0044074A" w:rsidRPr="00AE554F" w:rsidRDefault="003C68DD" w:rsidP="0044074A">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>2.0</w:t>
+              <w:t>1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="523EFE5E" w14:textId="15402B9B" w:rsidR="00793AA3" w:rsidRPr="00AE554F" w:rsidRDefault="00793AA3" w:rsidP="0044074A">
+          <w:p w14:paraId="523EFE5E" w14:textId="74B61320" w:rsidR="00793AA3" w:rsidRPr="00AE554F" w:rsidRDefault="003C68DD" w:rsidP="0044074A">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>27.05.2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55B14187" w14:textId="0857395C" w:rsidR="0044074A" w:rsidRPr="00AE554F" w:rsidRDefault="0044074A" w:rsidP="0044074A">
+          <w:p w14:paraId="55B14187" w14:textId="67EA4C04" w:rsidR="0044074A" w:rsidRPr="00AE554F" w:rsidRDefault="003C68DD" w:rsidP="0044074A">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Added link to new DA Strategy 2025-2028</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C2BA8AB" w14:textId="7ABEE4AA" w:rsidR="0044074A" w:rsidRPr="00AE554F" w:rsidRDefault="0044074A" w:rsidP="0044074A">
+          <w:p w14:paraId="0C2BA8AB" w14:textId="5F7E05FD" w:rsidR="0044074A" w:rsidRPr="00AE554F" w:rsidRDefault="003C68DD" w:rsidP="0044074A">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Louis Bebb</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01F26CAF" w14:textId="2F5288FF" w:rsidR="0044074A" w:rsidRPr="00AE554F" w:rsidRDefault="0044074A" w:rsidP="0044074A">
+          <w:p w14:paraId="01F26CAF" w14:textId="09086564" w:rsidR="0044074A" w:rsidRPr="00AE554F" w:rsidRDefault="003C68DD" w:rsidP="0044074A">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Internal management</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00793AA3" w:rsidRPr="0044074A" w14:paraId="39188051" w14:textId="77777777" w:rsidTr="0098410E">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59E92705" w14:textId="69B97D44" w:rsidR="00793AA3" w:rsidRDefault="006A65CF" w:rsidP="0044074A">
+          <w:p w14:paraId="59E92705" w14:textId="4F754076" w:rsidR="00793AA3" w:rsidRDefault="00793AA3" w:rsidP="0044074A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16A70B4B" w14:textId="77777777" w:rsidR="00793AA3" w:rsidRDefault="00793AA3" w:rsidP="0044074A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="608AC9D3" w14:textId="77777777" w:rsidR="00793AA3" w:rsidRPr="00AE554F" w:rsidRDefault="00793AA3" w:rsidP="0044074A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8068,129 +8148,129 @@
     </w:p>
     <w:p w14:paraId="5F1D07D3" w14:textId="77777777" w:rsidR="0098410E" w:rsidRPr="00CD5CFC" w:rsidRDefault="0098410E" w:rsidP="00483D6B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0098410E" w:rsidRPr="00CD5CFC" w:rsidSect="00BD3B65">
       <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76C1AB80" w14:textId="77777777" w:rsidR="00A142F5" w:rsidRDefault="00A142F5" w:rsidP="00BD3B65">
+    <w:p w14:paraId="7D3305D8" w14:textId="77777777" w:rsidR="00AA442D" w:rsidRDefault="00AA442D" w:rsidP="00BD3B65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0765CD52" w14:textId="77777777" w:rsidR="00A142F5" w:rsidRDefault="00A142F5" w:rsidP="00BD3B65">
+    <w:p w14:paraId="688F543A" w14:textId="77777777" w:rsidR="00AA442D" w:rsidRDefault="00AA442D" w:rsidP="00BD3B65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="147B4F4F" w14:textId="77777777" w:rsidR="00A142F5" w:rsidRDefault="00A142F5">
+    <w:p w14:paraId="3E6FBFC0" w14:textId="77777777" w:rsidR="00AA442D" w:rsidRDefault="00AA442D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -8233,71 +8313,71 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3BE39740" w14:textId="77777777" w:rsidR="00BD3B65" w:rsidRDefault="00BD3B65">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="651389AD" w14:textId="77777777" w:rsidR="00A142F5" w:rsidRDefault="00A142F5" w:rsidP="00BD3B65">
+    <w:p w14:paraId="3426A371" w14:textId="77777777" w:rsidR="00AA442D" w:rsidRDefault="00AA442D" w:rsidP="00BD3B65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E72132E" w14:textId="77777777" w:rsidR="00A142F5" w:rsidRDefault="00A142F5" w:rsidP="00BD3B65">
+    <w:p w14:paraId="7210B107" w14:textId="77777777" w:rsidR="00AA442D" w:rsidRDefault="00AA442D" w:rsidP="00BD3B65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4BE3465A" w14:textId="77777777" w:rsidR="00A142F5" w:rsidRDefault="00A142F5">
+    <w:p w14:paraId="76945D8A" w14:textId="77777777" w:rsidR="00AA442D" w:rsidRDefault="00AA442D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="044C77CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE12862A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -10253,51 +10333,51 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="785929919">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0085070B"/>
     <w:rsid w:val="000049CE"/>
     <w:rsid w:val="00007746"/>
     <w:rsid w:val="0001249C"/>
@@ -10329,50 +10409,51 @@
     <w:rsid w:val="00276FD0"/>
     <w:rsid w:val="002907E0"/>
     <w:rsid w:val="002929FA"/>
     <w:rsid w:val="00297E1C"/>
     <w:rsid w:val="002B000F"/>
     <w:rsid w:val="002D24EC"/>
     <w:rsid w:val="002F4316"/>
     <w:rsid w:val="002F78D2"/>
     <w:rsid w:val="00301A75"/>
     <w:rsid w:val="00317EE4"/>
     <w:rsid w:val="00324E4D"/>
     <w:rsid w:val="003253F2"/>
     <w:rsid w:val="0032784D"/>
     <w:rsid w:val="00331693"/>
     <w:rsid w:val="003337B7"/>
     <w:rsid w:val="00354BA8"/>
     <w:rsid w:val="003729DD"/>
     <w:rsid w:val="00384C6C"/>
     <w:rsid w:val="0039730E"/>
     <w:rsid w:val="003A1541"/>
     <w:rsid w:val="003A26D4"/>
     <w:rsid w:val="003A2A3E"/>
     <w:rsid w:val="003A3F70"/>
     <w:rsid w:val="003B76F7"/>
     <w:rsid w:val="003C2627"/>
+    <w:rsid w:val="003C68DD"/>
     <w:rsid w:val="003D2B21"/>
     <w:rsid w:val="003F0E93"/>
     <w:rsid w:val="003F60A7"/>
     <w:rsid w:val="00413FE2"/>
     <w:rsid w:val="004277A8"/>
     <w:rsid w:val="00432E6E"/>
     <w:rsid w:val="0044074A"/>
     <w:rsid w:val="00447A7F"/>
     <w:rsid w:val="004520B8"/>
     <w:rsid w:val="00457E01"/>
     <w:rsid w:val="00460104"/>
     <w:rsid w:val="00467C1B"/>
     <w:rsid w:val="00483D6B"/>
     <w:rsid w:val="00487D0E"/>
     <w:rsid w:val="00494A00"/>
     <w:rsid w:val="004C3EC0"/>
     <w:rsid w:val="004D156E"/>
     <w:rsid w:val="00500AF7"/>
     <w:rsid w:val="005434A4"/>
     <w:rsid w:val="005554FB"/>
     <w:rsid w:val="00561839"/>
     <w:rsid w:val="00565B17"/>
     <w:rsid w:val="00574EA2"/>
     <w:rsid w:val="005818D6"/>
     <w:rsid w:val="00585E2B"/>
@@ -10411,54 +10492,56 @@
     <w:rsid w:val="00823EC9"/>
     <w:rsid w:val="00837882"/>
     <w:rsid w:val="00843BBF"/>
     <w:rsid w:val="00845B3B"/>
     <w:rsid w:val="0085070B"/>
     <w:rsid w:val="00866512"/>
     <w:rsid w:val="00875740"/>
     <w:rsid w:val="00891CBF"/>
     <w:rsid w:val="008A5E4C"/>
     <w:rsid w:val="008C307C"/>
     <w:rsid w:val="008D076C"/>
     <w:rsid w:val="00900B42"/>
     <w:rsid w:val="00904F04"/>
     <w:rsid w:val="00917855"/>
     <w:rsid w:val="00927A81"/>
     <w:rsid w:val="00972C2A"/>
     <w:rsid w:val="009764C2"/>
     <w:rsid w:val="0098410E"/>
     <w:rsid w:val="009E3BC2"/>
     <w:rsid w:val="00A00C18"/>
     <w:rsid w:val="00A13A29"/>
     <w:rsid w:val="00A142F5"/>
     <w:rsid w:val="00A162B3"/>
     <w:rsid w:val="00A80519"/>
     <w:rsid w:val="00A91130"/>
+    <w:rsid w:val="00AA442D"/>
     <w:rsid w:val="00AA61DE"/>
     <w:rsid w:val="00AB0D61"/>
     <w:rsid w:val="00AB1C9D"/>
     <w:rsid w:val="00AB722E"/>
+    <w:rsid w:val="00AD4A41"/>
     <w:rsid w:val="00AE442F"/>
     <w:rsid w:val="00AE554F"/>
     <w:rsid w:val="00B00E61"/>
     <w:rsid w:val="00B63737"/>
     <w:rsid w:val="00B7626B"/>
     <w:rsid w:val="00B82692"/>
     <w:rsid w:val="00B94B11"/>
     <w:rsid w:val="00BA460F"/>
     <w:rsid w:val="00BC524D"/>
     <w:rsid w:val="00BD3B65"/>
     <w:rsid w:val="00BD7346"/>
     <w:rsid w:val="00BE38F4"/>
     <w:rsid w:val="00BE455D"/>
     <w:rsid w:val="00C121AF"/>
     <w:rsid w:val="00C13F6F"/>
     <w:rsid w:val="00C22E91"/>
     <w:rsid w:val="00C63D01"/>
     <w:rsid w:val="00C92239"/>
     <w:rsid w:val="00CC1C8F"/>
     <w:rsid w:val="00CD299B"/>
     <w:rsid w:val="00CD5CFC"/>
     <w:rsid w:val="00D1666E"/>
     <w:rsid w:val="00D259C9"/>
     <w:rsid w:val="00D46AFC"/>
     <w:rsid w:val="00D47BD1"/>
@@ -12008,51 +12091,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2048680443">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.west-midlands.police.uk/advice-centre/help-and-advice/domestic-abuse/index.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://galop.org.uk/get-help/helplines/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.womansaid.org/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/domestic-abuse/disclosure-domestic-abuse-process-map" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/housing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thisisabuse.direct.gov.uk/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/adult-social-care/safeguarding-adults-1/3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/download/154/reasonable-adjustments-policy" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blgbt.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rightsofwomen.org.uk/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rspca.org.uk/allaboutanimals/helpandadvice/petretreat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thehideout.org.uk/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/file/594/anti-social-behaviour-policy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/file/561/sandwell-domestic-abuse-services-directory" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackcountrywomensaid.co.uk/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mankind.org.uk/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fgmnationalgroup.org/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/file/419/housing-allocations-policy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.refuge.org.uk/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.route2wellbeing.info/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/domestic-abuse/domestic-abuse-1/3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mensadviceline.org.uk/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karmanirvana.org.uk/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.citizensadvice.org.uk/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sandwell.moderngov.co.uk/documents/s5974/Appendix%201%20-%20Sandwell%20Domestic%20Abuse%20Strategy%202021-24.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.west-midlands.police.uk/advice-centre/help-and-advice/domestic-abuse/index.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://galop.org.uk/get-help/helplines/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.womansaid.org/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/domestic-abuse/disclosure-domestic-abuse-process-map" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blgbt.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rightsofwomen.org.uk/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rspca.org.uk/allaboutanimals/helpandadvice/petretreat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thehideout.org.uk/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/file/594/anti-social-behaviour-policy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/file/561/sandwell-domestic-abuse-services-directory" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackcountrywomensaid.co.uk/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mankind.org.uk/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fgmnationalgroup.org/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/file/419/housing-allocations-policy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.refuge.org.uk/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.route2wellbeing.info/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/domestic-abuse/domestic-abuse-1/3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mensadviceline.org.uk/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karmanirvana.org.uk/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.citizensadvice.org.uk/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/file/742/sandwell-domestic-abuse-strategy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/housing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thisisabuse.direct.gov.uk/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/adult-social-care/safeguarding-adults-1/3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/download/154/reasonable-adjustments-policy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12327,50 +12410,71 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a9425197-31e1-4d34-8419-48789e20a78a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0a2ace62-6eff-49e2-8365-79ba2d40e546" xsi:nil="true"/>
+    <Comments xmlns="a9425197-31e1-4d34-8419-48789e20a78a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100482EB4250032AE429BE7074B82D72F3D" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="48a879befa20dfb6ef29941c8e12ed74">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a9425197-31e1-4d34-8419-48789e20a78a" xmlns:ns3="0a2ace62-6eff-49e2-8365-79ba2d40e546" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0eaf677bdab3aff1af73e144fd74314b" ns2:_="" ns3:_="">
     <xsd:import namespace="a9425197-31e1-4d34-8419-48789e20a78a"/>
     <xsd:import namespace="0a2ace62-6eff-49e2-8365-79ba2d40e546"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:Comments" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -12543,147 +12647,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{594F59D8-581C-4D6E-9489-C27631395518}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04AD04DA-0260-49FA-81FE-E90F6084142D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a9425197-31e1-4d34-8419-48789e20a78a"/>
+    <ds:schemaRef ds:uri="0a2ace62-6eff-49e2-8365-79ba2d40e546"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEFE8826-9668-46B2-BB8B-422E93C28D83}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31D27E42-4D23-4BCA-884B-4D02F1AE19BA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a9425197-31e1-4d34-8419-48789e20a78a"/>
     <ds:schemaRef ds:uri="0a2ace62-6eff-49e2-8365-79ba2d40e546"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>3150</Words>
-  <Characters>17960</Characters>
+  <Words>3155</Words>
+  <Characters>17989</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>149</Lines>
   <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sandwell Metropolitan Borough Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21068</CharactersWithSpaces>
+  <CharactersWithSpaces>21102</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="210" baseType="variant">
       <vt:variant>
         <vt:i4>6225932</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>135</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.sandwell.gov.uk/downloads/download/154/reasonable-adjustments-policy</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5177348</vt:i4>
       </vt:variant>
       <vt:variant>