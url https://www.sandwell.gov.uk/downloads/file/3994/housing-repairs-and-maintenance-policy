--- v1 (2025-12-30)
+++ v2 (2026-07-26)
@@ -6340,89 +6340,89 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23D54469" w14:textId="01A33FC5" w:rsidR="00775A60" w:rsidRPr="00395E66" w:rsidRDefault="00A00C18" w:rsidP="00775A60">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk165643217"/>
-      <w:bookmarkStart w:id="1" w:name="_Toc216938001"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc216938001"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk165643217"/>
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Purpose</w:t>
       </w:r>
       <w:r w:rsidR="00841310" w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Aims</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00841310" w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="39503FA6" w14:textId="77777777" w:rsidR="00C13F6F" w:rsidRPr="00395E66" w:rsidRDefault="00C13F6F" w:rsidP="00C13F6F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A701D0D" w14:textId="77777777" w:rsidR="008C579F" w:rsidRPr="00395E66" w:rsidRDefault="00A6672E" w:rsidP="008C579F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
@@ -6680,107 +6680,107 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4C52F3A4" w14:textId="57742291" w:rsidR="00483D6B" w:rsidRPr="00395E66" w:rsidRDefault="00A6672E" w:rsidP="007039D4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Engage with residents to influence the development of the service by prioritising, measuring, and reporting customer satisfaction, and using customer feedback to drive continuous improvement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582B597A" w14:textId="056A18B1" w:rsidR="00557513" w:rsidRPr="00395E66" w:rsidRDefault="00B45F7F" w:rsidP="00483D6B">
+    <w:p w14:paraId="582B597A" w14:textId="056A18B1" w:rsidR="00557513" w:rsidRPr="00395E66" w:rsidRDefault="00000000" w:rsidP="00483D6B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="46033DE3">
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="76974F70" w14:textId="0712FDCC" w:rsidR="00775A60" w:rsidRPr="00395E66" w:rsidRDefault="00DC3EDD" w:rsidP="00A00C18">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk164762292"/>
-      <w:bookmarkStart w:id="3" w:name="_Toc216938002"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc216938002"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk164762292"/>
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Scope</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="3B6C266F" w14:textId="77777777" w:rsidR="00DC3EDD" w:rsidRPr="00395E66" w:rsidRDefault="00DC3EDD" w:rsidP="00DC3EDD">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37F49E8E" w14:textId="67C6C000" w:rsidR="00895964" w:rsidRPr="00395E66" w:rsidRDefault="00895964" w:rsidP="00EA6229">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
@@ -6924,51 +6924,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>The Policy is also relevant to all Sandwell Council colleagues. In addition, contractors, acting on our behalf delivering responsive repairs are expected to align their working practices with this policy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="525FC28D" w14:textId="77777777" w:rsidR="009B601A" w:rsidRPr="00395E66" w:rsidRDefault="009B601A" w:rsidP="009B601A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F7DBDC7" w14:textId="6E458609" w:rsidR="00557513" w:rsidRPr="00395E66" w:rsidRDefault="00B45F7F" w:rsidP="00557513">
+    <w:p w14:paraId="5F7DBDC7" w14:textId="6E458609" w:rsidR="00557513" w:rsidRPr="00395E66" w:rsidRDefault="00000000" w:rsidP="00557513">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="567" w:right="-567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="52003D89">
           <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="58227565" w14:textId="32767BDA" w:rsidR="003D2B21" w:rsidRPr="00395E66" w:rsidRDefault="00866512" w:rsidP="00AA61DE">
       <w:pPr>
         <w:keepNext/>
@@ -7045,104 +7045,104 @@
     <w:p w14:paraId="46EF3A9E" w14:textId="5E9E8819" w:rsidR="003D2B21" w:rsidRPr="00395E66" w:rsidRDefault="00C105AB" w:rsidP="00C105AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk164766688"/>
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">The definition of a ‘repair’ for the purpose of this policy is ‘work that arises from damage or wear and tear to tenanted properties, communal areas and common parts.’ </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p w14:paraId="089DF0FE" w14:textId="4FB2E861" w:rsidR="003D2B21" w:rsidRPr="00395E66" w:rsidRDefault="00B45F7F" w:rsidP="003D2B21">
+    <w:p w14:paraId="089DF0FE" w14:textId="4FB2E861" w:rsidR="003D2B21" w:rsidRPr="00395E66" w:rsidRDefault="00000000" w:rsidP="003D2B21">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="5EDFEDCE">
           <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="17B2FB92" w14:textId="12CE18F8" w:rsidR="00574EA2" w:rsidRPr="00395E66" w:rsidRDefault="00574EA2" w:rsidP="00574EA2">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Hlk164766672"/>
-      <w:bookmarkStart w:id="8" w:name="_Toc216938004"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc216938004"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk164766672"/>
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Policy Statement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3106D196" w14:textId="77777777" w:rsidR="00E34D0E" w:rsidRPr="00395E66" w:rsidRDefault="00E34D0E" w:rsidP="00E34D0E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
@@ -7200,51 +7200,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">All tenants and leaseholders, where relevant, are required to report any repairs which are the responsibility of the council promptly. The tenant (and leaseholder if applicable) must also allow the council and its appointed contractors, reasonable access to undertake the required repairs and any necessary surveys or inspections. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39C07797" w14:textId="22CAB3EF" w:rsidR="00E34D0E" w:rsidRPr="00395E66" w:rsidRDefault="00E34D0E" w:rsidP="00E34D0E">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Repairs should be undertaken in all instances where required. Where a repair is no longer feasible, parts are unobtainable or it is uneconomical to repair, a replacement will be provided. There are some instances where an item may be removed, without replacement, where the service provision is not compromised.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E0F26B3" w14:textId="2EAAECFA" w:rsidR="00C6474C" w:rsidRPr="00395E66" w:rsidRDefault="00B45F7F" w:rsidP="00C6474C">
+    <w:p w14:paraId="4E0F26B3" w14:textId="2EAAECFA" w:rsidR="00C6474C" w:rsidRPr="00395E66" w:rsidRDefault="00000000" w:rsidP="00C6474C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="364C782B">
           <v:rect id="_x0000_i1028" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
@@ -7697,92 +7697,92 @@
         <w:t xml:space="preserve"> alarms and ventilation systems provided at the start of your tenancy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DC80BA2" w14:textId="4835D0FF" w:rsidR="002247B5" w:rsidRPr="002247B5" w:rsidRDefault="002247B5" w:rsidP="002247B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002247B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Please note - internal repairs will not normally be undertaken in leasehold properties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EE2BE8C" w14:textId="063C3F6D" w:rsidR="00C6474C" w:rsidRPr="00395E66" w:rsidRDefault="00B45F7F" w:rsidP="00C6474C">
+    <w:p w14:paraId="3EE2BE8C" w14:textId="063C3F6D" w:rsidR="00C6474C" w:rsidRPr="00395E66" w:rsidRDefault="00000000" w:rsidP="00C6474C">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="1BB4E830">
           <v:rect id="_x0000_i1029" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F4D5408" w14:textId="4F460A16" w:rsidR="001C1BA0" w:rsidRPr="00A16300" w:rsidRDefault="00A16300" w:rsidP="00A16300">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="_Toc216938007"/>
       <w:r w:rsidR="00FD2D2D" w:rsidRPr="00A16300">
         <w:t>Tenants’</w:t>
       </w:r>
       <w:r w:rsidR="00E34D0E" w:rsidRPr="00A16300">
         <w:t xml:space="preserve"> Responsibilit</w:t>
       </w:r>
       <w:r w:rsidR="00FD2D2D" w:rsidRPr="00A16300">
         <w:t>ies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="6A6B97B6" w14:textId="6CBDCC6D" w:rsidR="00C6474C" w:rsidRPr="00395E66" w:rsidRDefault="00C6474C" w:rsidP="00C6474C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Under the Council’s tenancy agreement, tenants are responsible for:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F55E97E" w14:textId="77777777" w:rsidR="00C6474C" w:rsidRPr="00395E66" w:rsidRDefault="00C6474C" w:rsidP="00C6474C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="567"/>
@@ -8230,51 +8230,51 @@
       <w:r w:rsidRPr="001F3DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. If </w:t>
       </w:r>
       <w:r w:rsidR="00893DE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>tenants</w:t>
       </w:r>
       <w:r w:rsidRPr="001F3DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> are unsure about your responsibilities, contact 0121 569 6000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4102DCFD" w14:textId="4AF97E49" w:rsidR="00B81ABC" w:rsidRPr="00395E66" w:rsidRDefault="00B45F7F" w:rsidP="00A16300">
+    <w:p w14:paraId="4102DCFD" w14:textId="4AF97E49" w:rsidR="00B81ABC" w:rsidRPr="00395E66" w:rsidRDefault="00000000" w:rsidP="00A16300">
       <w:pPr>
         <w:ind w:left="426" w:right="284" w:firstLine="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="75A16054">
           <v:rect id="_x0000_i1030" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="249C93B7" w14:textId="20B8B8E2" w:rsidR="009E251E" w:rsidRPr="00395E66" w:rsidRDefault="00D40DD0" w:rsidP="0085461C">
       <w:pPr>
@@ -8527,51 +8527,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Leaseholders can find detailed information about their repair responsibilities, as well as the council's obligations, in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00395E66">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>Leaseholder Handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7494A11B" w14:textId="7C7B29CE" w:rsidR="001C1BA0" w:rsidRPr="00395E66" w:rsidRDefault="00B45F7F" w:rsidP="001C1BA0">
+    <w:p w14:paraId="7494A11B" w14:textId="7C7B29CE" w:rsidR="001C1BA0" w:rsidRPr="00395E66" w:rsidRDefault="00000000" w:rsidP="001C1BA0">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="04F57F33">
           <v:rect id="_x0000_i1031" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E75F3E1" w14:textId="7FFA3F0B" w:rsidR="001A3488" w:rsidRPr="00395E66" w:rsidRDefault="001A3488" w:rsidP="0085461C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
@@ -8871,51 +8871,51 @@
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> need</w:t>
       </w:r>
       <w:r w:rsidR="00930170">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> a repair in an emergency outside office hours, please call 0800 844 112.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="629644C6" w14:textId="5CB278F1" w:rsidR="008C2994" w:rsidRPr="00395E66" w:rsidRDefault="00B45F7F" w:rsidP="008C2994">
+    <w:p w14:paraId="629644C6" w14:textId="5CB278F1" w:rsidR="008C2994" w:rsidRPr="00395E66" w:rsidRDefault="00000000" w:rsidP="008C2994">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="5DAADA07">
           <v:rect id="_x0000_i1032" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="39D9410A" w14:textId="365B0DB6" w:rsidR="008C2994" w:rsidRPr="00395E66" w:rsidRDefault="008C2994" w:rsidP="0085461C">
       <w:pPr>
@@ -9175,88 +9175,88 @@
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00594449">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>periodically every 2-3 years</w:t>
       </w:r>
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AAABEC6" w14:textId="77777777" w:rsidR="001E4022" w:rsidRPr="00395E66" w:rsidRDefault="00B45F7F" w:rsidP="001E4022">
+    <w:p w14:paraId="0AAABEC6" w14:textId="77777777" w:rsidR="001E4022" w:rsidRPr="00395E66" w:rsidRDefault="00000000" w:rsidP="001E4022">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="24592344">
           <v:rect id="_x0000_i1033" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="536567F4" w14:textId="66FE0F09" w:rsidR="001E4022" w:rsidRPr="00395E66" w:rsidRDefault="001E4022" w:rsidP="0085461C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Hlk216937859"/>
-      <w:bookmarkStart w:id="16" w:name="_Toc216938011"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc216938011"/>
+      <w:bookmarkStart w:id="16" w:name="_Hlk216937859"/>
       <w:r w:rsidRPr="00395E66">
         <w:t>Completion Timeframes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p w14:paraId="01C8FB79" w14:textId="55C56345" w:rsidR="006A25C0" w:rsidRPr="00395E66" w:rsidRDefault="001E4022" w:rsidP="006A25C0">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Sandwell Council classifies repairs </w:t>
       </w:r>
       <w:r w:rsidR="00F70593">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">into </w:t>
       </w:r>
@@ -9298,51 +9298,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> in collaboration with tenants and published in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="007E752E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>Tenant Handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> to ensure transparency and continuous improvement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774057CA" w14:textId="7A1A05FB" w:rsidR="00FF7660" w:rsidRPr="00395E66" w:rsidRDefault="00B45F7F" w:rsidP="005C7BD4">
+    <w:p w14:paraId="774057CA" w14:textId="7A1A05FB" w:rsidR="00FF7660" w:rsidRPr="00395E66" w:rsidRDefault="00000000" w:rsidP="005C7BD4">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="29FEDBDB">
           <v:rect id="_x0000_i1034" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
       <w:bookmarkStart w:id="17" w:name="_Hlk187416703"/>
     </w:p>
     <w:p w14:paraId="41ECD96E" w14:textId="7C279168" w:rsidR="006129AC" w:rsidRPr="006129AC" w:rsidRDefault="006129AC" w:rsidP="006129AC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -9605,64 +9605,64 @@
       </w:pPr>
       <w:r w:rsidRPr="006129AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>By doing so, Sandwell Council ensures that communal areas remain safe, clean, and functional, supporting the wellbeing of all residents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A2DF797" w14:textId="77777777" w:rsidR="0041091C" w:rsidRDefault="0041091C" w:rsidP="006129AC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="709"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1712EB17" w14:textId="77777777" w:rsidR="006129AC" w:rsidRDefault="006129AC" w:rsidP="006129AC">
       <w:pPr>
         <w:ind w:left="709"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EBF5E1D" w14:textId="367CDC89" w:rsidR="006129AC" w:rsidRPr="006129AC" w:rsidRDefault="006129AC" w:rsidP="006129AC">
+    <w:p w14:paraId="3EBF5E1D" w14:textId="367CDC89" w:rsidR="006129AC" w:rsidRPr="006129AC" w:rsidRDefault="00000000" w:rsidP="006129AC">
       <w:pPr>
         <w:ind w:right="709" w:firstLine="709"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="41495CE0">
-          <v:rect id="_x0000_i1124" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1035" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="520B2ECF" w14:textId="0A32CEA3" w:rsidR="00FF7660" w:rsidRPr="00395E66" w:rsidRDefault="004306BD" w:rsidP="0041091C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc216938013"/>
       <w:r w:rsidRPr="00395E66">
         <w:t>Rechargeable Repairs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="00395E66">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p w14:paraId="1BEF3A7C" w14:textId="2B026DA1" w:rsidR="004306BD" w:rsidRPr="00395E66" w:rsidRDefault="004306BD" w:rsidP="004306BD">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
@@ -9931,70 +9931,70 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">in our </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00F2237A" w:rsidRPr="001B0523">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>Rechargeable Repairs Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001B0523">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EEEB0F5" w14:textId="77777777" w:rsidR="00552135" w:rsidRPr="00395E66" w:rsidRDefault="00B45F7F" w:rsidP="00552135">
+    <w:p w14:paraId="5EEEB0F5" w14:textId="77777777" w:rsidR="00552135" w:rsidRPr="00395E66" w:rsidRDefault="00000000" w:rsidP="00552135">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Hlk187438768"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="4B322CD4">
-          <v:rect id="_x0000_i1035" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1036" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="60881366" w14:textId="3624E975" w:rsidR="000E6CCC" w:rsidRPr="000E6CCC" w:rsidRDefault="000E6CCC" w:rsidP="0085461C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc216938014"/>
       <w:r w:rsidRPr="000E6CCC">
         <w:t>Housing Health and Safety Rating System</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="000E6CCC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23D36CB6" w14:textId="2FF4E1D2" w:rsidR="000E6CCC" w:rsidRPr="000E6CCC" w:rsidRDefault="000E6CCC" w:rsidP="000E6CCC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
@@ -10139,69 +10139,69 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> can help.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C0720F" w14:textId="77777777" w:rsidR="00A16300" w:rsidRDefault="00A16300" w:rsidP="0070500D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C0C2560" w14:textId="77777777" w:rsidR="00A16300" w:rsidRPr="0070500D" w:rsidRDefault="00A16300" w:rsidP="0070500D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4550F66B" w14:textId="46B98C26" w:rsidR="0070500D" w:rsidRPr="000E6CCC" w:rsidRDefault="00B45F7F" w:rsidP="000E6CCC">
+    <w:p w14:paraId="4550F66B" w14:textId="46B98C26" w:rsidR="0070500D" w:rsidRPr="000E6CCC" w:rsidRDefault="00000000" w:rsidP="000E6CCC">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="308091B8">
-          <v:rect id="_x0000_i1036" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1037" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="3226D0F9" w14:textId="322FC5F6" w:rsidR="00F66E5B" w:rsidRDefault="00621E44" w:rsidP="00F66E5B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc216938015"/>
       <w:r>
         <w:t>Asbestos</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="3573C86A" w14:textId="77777777" w:rsidR="00621E44" w:rsidRPr="00621E44" w:rsidRDefault="00621E44" w:rsidP="00621E44">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00621E44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10226,69 +10226,69 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Any repairs in these areas that could potentially affect the condition of known or suspected asbestos-containing materials are carried out in accordance with our Property Compliance Policy and related procedures.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00E291BA" w14:textId="5A1F41BB" w:rsidR="00621E44" w:rsidRPr="00621E44" w:rsidRDefault="00621E44" w:rsidP="00621E44">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00621E44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>All records of confirmed and suspected asbestos are maintained on the Council’s asbestos register.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A8FA8F" w14:textId="162BBAC0" w:rsidR="00F66E5B" w:rsidRPr="000E6CCC" w:rsidRDefault="00B45F7F" w:rsidP="00F66E5B">
+    <w:p w14:paraId="42A8FA8F" w14:textId="162BBAC0" w:rsidR="00F66E5B" w:rsidRPr="000E6CCC" w:rsidRDefault="00000000" w:rsidP="00F66E5B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="37F1647E">
-          <v:rect id="_x0000_i1037" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1038" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="264AB25B" w14:textId="162B06A2" w:rsidR="009D0726" w:rsidRPr="00395E66" w:rsidRDefault="009D0726" w:rsidP="0085461C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc216938016"/>
       <w:r w:rsidRPr="00395E66">
         <w:t>Repairs in High-Rise Flats</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="13BD879D" w14:textId="77777777" w:rsidR="009D0726" w:rsidRPr="00395E66" w:rsidRDefault="009D0726" w:rsidP="009D0726">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -10336,69 +10336,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74D52886" w14:textId="7F0A537C" w:rsidR="009D0726" w:rsidRPr="00395E66" w:rsidRDefault="009D0726" w:rsidP="009D0726">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>In all relevant buildings, doors in fire-sensitive areas must be laminated, solid timber doors that are half-hour fire-resistant. The Building Safety Manager will ensure that the door, frame, and hardware meet the required standards. If a door is found to be beyond economical repair, it will be replaced, and the new door will meet the correct specifications.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67EE37D9" w14:textId="77777777" w:rsidR="00605003" w:rsidRPr="00395E66" w:rsidRDefault="00B45F7F" w:rsidP="00605003">
+    <w:p w14:paraId="67EE37D9" w14:textId="77777777" w:rsidR="00605003" w:rsidRPr="00395E66" w:rsidRDefault="00000000" w:rsidP="00605003">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="44BED495">
-          <v:rect id="_x0000_i1038" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1039" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="38E16E94" w14:textId="196E7A99" w:rsidR="00605003" w:rsidRPr="00395E66" w:rsidRDefault="00605003" w:rsidP="0085461C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc216938017"/>
       <w:r w:rsidRPr="00395E66">
         <w:t>Cyclical Maintenance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="3A82CA37" w14:textId="5D0F4678" w:rsidR="00605003" w:rsidRPr="00395E66" w:rsidRDefault="00605003" w:rsidP="00605003">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -10550,70 +10550,70 @@
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Other routine maintenance tasks, like cleaning gutters or painting, are done on a scheduled basis. Before starting any work, </w:t>
       </w:r>
       <w:r w:rsidR="0087736D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>the Council</w:t>
       </w:r>
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> will inspect the relevant areas to make sure resources are used in the most efficient way.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0BE2C2" w14:textId="221379E8" w:rsidR="00C34EA0" w:rsidRPr="009F29CE" w:rsidRDefault="00B45F7F" w:rsidP="009F29CE">
+    <w:p w14:paraId="4C0BE2C2" w14:textId="221379E8" w:rsidR="00C34EA0" w:rsidRPr="009F29CE" w:rsidRDefault="00000000" w:rsidP="009F29CE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:pict w14:anchorId="25B0DB3A">
-          <v:rect id="_x0000_i1039" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1040" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE215A9" w14:textId="3E61F72E" w:rsidR="0071789E" w:rsidRPr="00395E66" w:rsidRDefault="0071789E" w:rsidP="0085461C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc216938018"/>
       <w:r w:rsidRPr="00395E66">
         <w:t>Capital Investment Programmes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="2011C3C3" w14:textId="3D51D9F0" w:rsidR="0071789E" w:rsidRPr="00395E66" w:rsidRDefault="0071789E" w:rsidP="0071789E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -11036,69 +11036,69 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.sandwell.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005B58A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B58A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>or look out for information sent to your home.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40681D3B" w14:textId="77777777" w:rsidR="001C1BA0" w:rsidRPr="00395E66" w:rsidRDefault="00B45F7F" w:rsidP="001C1BA0">
+    <w:p w14:paraId="40681D3B" w14:textId="77777777" w:rsidR="001C1BA0" w:rsidRPr="00395E66" w:rsidRDefault="00000000" w:rsidP="001C1BA0">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="254AC4AE">
-          <v:rect id="_x0000_i1040" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1041" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="753627FD" w14:textId="4F547102" w:rsidR="001C1BA0" w:rsidRPr="00395E66" w:rsidRDefault="001C1BA0" w:rsidP="0085461C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc216938019"/>
       <w:r w:rsidRPr="00395E66">
         <w:t xml:space="preserve">Your </w:t>
       </w:r>
       <w:r w:rsidR="00E24515" w:rsidRPr="001375BA">
         <w:t xml:space="preserve">Own </w:t>
       </w:r>
       <w:r w:rsidRPr="001375BA">
         <w:t>Home Improvements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="2A9D924C" w14:textId="34DB9DEF" w:rsidR="001C1BA0" w:rsidRPr="00395E66" w:rsidRDefault="00893DE5" w:rsidP="001C1BA0">
       <w:pPr>
@@ -11578,69 +11578,69 @@
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> practical and cost-effective. In other cases, </w:t>
       </w:r>
       <w:r w:rsidR="00CA0093">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>the Council</w:t>
       </w:r>
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> may remove the improvements and restore the property to its original condition.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5307EA4D" w14:textId="77777777" w:rsidR="00103049" w:rsidRPr="00395E66" w:rsidRDefault="00B45F7F" w:rsidP="00103049">
+    <w:p w14:paraId="5307EA4D" w14:textId="77777777" w:rsidR="00103049" w:rsidRPr="00395E66" w:rsidRDefault="00000000" w:rsidP="00103049">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="47C105CA">
-          <v:rect id="_x0000_i1041" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1042" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B47698" w14:textId="758036A2" w:rsidR="00103049" w:rsidRPr="00395E66" w:rsidRDefault="00103049" w:rsidP="0085461C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc216938020"/>
       <w:r w:rsidRPr="00395E66">
         <w:t>Non-Standard Fittings</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="1B3ACEBF" w14:textId="77777777" w:rsidR="00103049" w:rsidRPr="00395E66" w:rsidRDefault="00103049" w:rsidP="00103049">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -11765,71 +11765,71 @@
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>It is</w:t>
       </w:r>
       <w:r w:rsidR="00103049" w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> important to note that while Sandwell Council may allow these items to stay, we will not be responsible for repairs or servicing. The upkeep and maintenance of these items will be your responsibility. Any repairs needed to protect the property or removal of these items will come as a recharge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56BE0696" w14:textId="52BCEE0B" w:rsidR="001375BA" w:rsidRPr="00F66E5B" w:rsidRDefault="00B45F7F" w:rsidP="00F66E5B">
+    <w:p w14:paraId="56BE0696" w14:textId="52BCEE0B" w:rsidR="001375BA" w:rsidRPr="00F66E5B" w:rsidRDefault="00000000" w:rsidP="00F66E5B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="6F7CCD2B">
-          <v:rect id="_x0000_i1042" style="width:0;height:1.5pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1043" style="width:0;height:1.5pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="7404EAA3" w14:textId="13ECA7B4" w:rsidR="005B136A" w:rsidRPr="00395E66" w:rsidRDefault="005B136A" w:rsidP="0085461C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc216938021"/>
       <w:r w:rsidRPr="00395E66">
         <w:t>Aids and Adaptations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="56B78CAD" w14:textId="689C3060" w:rsidR="00B42C6F" w:rsidRPr="00395E66" w:rsidRDefault="00110C14" w:rsidP="00B42C6F">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -12078,71 +12078,71 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">can contact </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="002E6C1B" w:rsidRPr="002E6C1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>Adult Social Care</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002E6C1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC52BE8" w14:textId="57418BB8" w:rsidR="001E5E37" w:rsidRPr="009F29CE" w:rsidRDefault="00B45F7F" w:rsidP="009F29CE">
+    <w:p w14:paraId="7BC52BE8" w14:textId="57418BB8" w:rsidR="001E5E37" w:rsidRPr="009F29CE" w:rsidRDefault="00000000" w:rsidP="009F29CE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="12F999A8">
-          <v:rect id="_x0000_i1043" style="width:0;height:1.5pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1044" style="width:0;height:1.5pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="69C05184" w14:textId="35050C51" w:rsidR="000B0495" w:rsidRPr="00395E66" w:rsidRDefault="000B0495" w:rsidP="0085461C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc216938022"/>
       <w:r w:rsidRPr="00395E66">
         <w:t>Decants</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="069087D8" w14:textId="25D8B778" w:rsidR="000B0495" w:rsidRPr="00395E66" w:rsidRDefault="000B0495" w:rsidP="000B0495">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -12225,69 +12225,69 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00EE519C" w:rsidRPr="00EE519C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>Decant Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EE519C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="176DD913" w14:textId="77777777" w:rsidR="000B0495" w:rsidRPr="00395E66" w:rsidRDefault="00B45F7F" w:rsidP="000B0495">
+    <w:p w14:paraId="176DD913" w14:textId="77777777" w:rsidR="000B0495" w:rsidRPr="00395E66" w:rsidRDefault="00000000" w:rsidP="000B0495">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="00855DD8">
-          <v:rect id="_x0000_i1044" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1045" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C2D6AD1" w14:textId="1DB63D9E" w:rsidR="000B0495" w:rsidRPr="00395E66" w:rsidRDefault="000B0495" w:rsidP="0085461C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc216938023"/>
       <w:r w:rsidRPr="00395E66">
         <w:lastRenderedPageBreak/>
         <w:t>Leaving Your Home</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="28192289" w14:textId="77777777" w:rsidR="000B0495" w:rsidRPr="00395E66" w:rsidRDefault="000B0495" w:rsidP="000B0495">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -12426,69 +12426,69 @@
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>hargeable Repairs Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009F29CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="103805BF" w14:textId="77777777" w:rsidR="00066345" w:rsidRPr="00066345" w:rsidRDefault="00066345" w:rsidP="00066345">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40BC1648" w14:textId="102596F5" w:rsidR="007D146D" w:rsidRDefault="00B45F7F" w:rsidP="004066A4">
+    <w:p w14:paraId="40BC1648" w14:textId="102596F5" w:rsidR="007D146D" w:rsidRDefault="00000000" w:rsidP="004066A4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="0AAFAA51">
-          <v:rect id="_x0000_i1045" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1046" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="5146B371" w14:textId="7366A718" w:rsidR="007D146D" w:rsidRDefault="007D146D" w:rsidP="0085461C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_Toc216938024"/>
       <w:r w:rsidRPr="00B73E48">
         <w:t>Post-</w:t>
       </w:r>
       <w:r w:rsidR="00937C74">
         <w:t>Work</w:t>
       </w:r>
       <w:r w:rsidRPr="00B73E48">
         <w:t xml:space="preserve"> Inspections</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="38AB95F6" w14:textId="1D986512" w:rsidR="004829E6" w:rsidRDefault="004829E6" w:rsidP="004829E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="324" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
@@ -12693,70 +12693,70 @@
       </w:pPr>
       <w:r w:rsidRPr="004829E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>If specific issues are identified, Sandwell Council will increase the frequency of post-work audits to promptly address and resolve any quality concerns.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64F575ED" w14:textId="77777777" w:rsidR="00621E44" w:rsidRPr="004829E6" w:rsidRDefault="00621E44" w:rsidP="00621E44">
       <w:pPr>
         <w:spacing w:after="0" w:line="324" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A4EFCA8" w14:textId="213715EF" w:rsidR="00A23466" w:rsidRPr="00395E66" w:rsidRDefault="00B45F7F" w:rsidP="004829E6">
+    <w:p w14:paraId="6A4EFCA8" w14:textId="213715EF" w:rsidR="00A23466" w:rsidRPr="00395E66" w:rsidRDefault="00000000" w:rsidP="004829E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="324" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="3C823599">
-          <v:rect id="_x0000_i1046" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1047" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="733F9D35" w14:textId="4425359C" w:rsidR="00A23466" w:rsidRPr="004829E6" w:rsidRDefault="00A23466" w:rsidP="0085461C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc216938025"/>
       <w:r w:rsidRPr="004829E6">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="005F3D1B" w:rsidRPr="004829E6">
         <w:t>ettable Standard</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="400777F9" w14:textId="77777777" w:rsidR="00401CFF" w:rsidRDefault="00401CFF" w:rsidP="004066A4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -12835,69 +12835,69 @@
       <w:r w:rsidR="004D6BE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Lettable</w:t>
       </w:r>
       <w:r w:rsidR="0096281B" w:rsidRPr="0096281B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Standard complies with the Homes Act 2015 (Fitness for Human Habitation), the Decent Homes Standard, and the Housing Health &amp; Safety Rating System (HHSRS), ensuring that the property meets all necessary quality and safety criteria</w:t>
       </w:r>
       <w:r w:rsidR="009859BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="068DDCB8" w14:textId="77777777" w:rsidR="00B47A59" w:rsidRPr="00395E66" w:rsidRDefault="00B45F7F" w:rsidP="00B47A59">
+    <w:p w14:paraId="068DDCB8" w14:textId="77777777" w:rsidR="00B47A59" w:rsidRPr="00395E66" w:rsidRDefault="00000000" w:rsidP="00B47A59">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="1F9A8931">
-          <v:rect id="_x0000_i1047" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1048" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B593000" w14:textId="62867F1B" w:rsidR="00B47A59" w:rsidRPr="00395E66" w:rsidRDefault="00B47A59" w:rsidP="0085461C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Toc216938026"/>
       <w:r w:rsidRPr="00395E66">
         <w:t xml:space="preserve">Lift </w:t>
       </w:r>
       <w:r w:rsidRPr="00534C50">
         <w:t>Maintenance</w:t>
       </w:r>
       <w:r w:rsidR="0096704C" w:rsidRPr="00534C50">
         <w:t xml:space="preserve"> and Repairs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="419CDB68" w14:textId="34031B39" w:rsidR="00CE6079" w:rsidRDefault="00CE6079" w:rsidP="00CE6079">
       <w:pPr>
@@ -13082,69 +13082,69 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="00CE6079" w:rsidRPr="00401CFF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>Tenant Handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CE6079" w:rsidRPr="00401CFF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E75F36E" w14:textId="77777777" w:rsidR="003C3243" w:rsidRPr="00395E66" w:rsidRDefault="00B45F7F" w:rsidP="003C3243">
+    <w:p w14:paraId="6E75F36E" w14:textId="77777777" w:rsidR="003C3243" w:rsidRPr="00395E66" w:rsidRDefault="00000000" w:rsidP="003C3243">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="48E403E3">
-          <v:rect id="_x0000_i1048" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1049" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E08B1B5" w14:textId="5CC71C0D" w:rsidR="003C3243" w:rsidRPr="00395E66" w:rsidRDefault="005A7C96" w:rsidP="0085461C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Toc216938027"/>
       <w:r w:rsidRPr="00395E66">
         <w:t>Driveways</w:t>
       </w:r>
       <w:r w:rsidR="004C60B8" w:rsidRPr="00534C50">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00534C50">
         <w:t>Paving</w:t>
       </w:r>
       <w:r w:rsidR="004C60B8" w:rsidRPr="00534C50">
         <w:t xml:space="preserve"> and Fencing</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
@@ -13224,71 +13224,71 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>However, Sandwell Council does not provide maintenance or repairs for rear garden paths, patio areas, or driveways. If these areas become unsafe, we will assess the situation and carry out any necessary work to make them safe, these works may be rechargeable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="645481A8" w14:textId="0C8A67F4" w:rsidR="004C60B8" w:rsidRPr="00395E66" w:rsidRDefault="004C60B8" w:rsidP="005A7C96">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C60B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Sandwell Council is responsible for the maintenance of boundary fences that border public rights of way such as roads, fields, or car parks. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771155E0" w14:textId="53BA917F" w:rsidR="001E5E37" w:rsidRPr="004C60B8" w:rsidRDefault="00B45F7F" w:rsidP="004C60B8">
+    <w:p w14:paraId="771155E0" w14:textId="53BA917F" w:rsidR="001E5E37" w:rsidRPr="004C60B8" w:rsidRDefault="00000000" w:rsidP="004C60B8">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="29F23AAA">
-          <v:rect id="_x0000_i1049" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1050" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E755D85" w14:textId="5D8C187B" w:rsidR="004A1BD3" w:rsidRPr="00534C50" w:rsidRDefault="004A1BD3" w:rsidP="0085461C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_Toc216938028"/>
       <w:r w:rsidRPr="00534C50">
         <w:t>Warranties</w:t>
       </w:r>
       <w:r w:rsidR="00F80C7C" w:rsidRPr="00534C50">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00534C50">
         <w:t xml:space="preserve">Guarantees </w:t>
       </w:r>
       <w:r w:rsidR="00F80C7C" w:rsidRPr="00534C50">
         <w:t>and Insurance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="2B2A6F1C" w14:textId="77777777" w:rsidR="004A1BD3" w:rsidRPr="00395E66" w:rsidRDefault="004A1BD3" w:rsidP="004A1BD3">
       <w:pPr>
         <w:ind w:left="720"/>
@@ -13438,71 +13438,71 @@
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>Tenant Handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003C3243" w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="403F4EBD" w14:textId="77777777" w:rsidR="00A16300" w:rsidRPr="00395E66" w:rsidRDefault="00A16300" w:rsidP="004A1BD3">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DA0D33C" w14:textId="27D45CFD" w:rsidR="00A900D3" w:rsidRPr="007C7494" w:rsidRDefault="00B45F7F" w:rsidP="007C7494">
+    <w:p w14:paraId="1DA0D33C" w14:textId="27D45CFD" w:rsidR="00A900D3" w:rsidRPr="007C7494" w:rsidRDefault="00000000" w:rsidP="007C7494">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="4086C4B6">
-          <v:rect id="_x0000_i1050" style="width:0;height:1.5pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1051" style="width:0;height:1.5pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="51785476" w14:textId="629406E4" w:rsidR="00437014" w:rsidRPr="00395E66" w:rsidRDefault="00437014" w:rsidP="0085461C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Toc216938029"/>
       <w:r w:rsidRPr="00395E66">
         <w:t>Measuring Performance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="00395E66">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB3E68C" w14:textId="0B0E7D7F" w:rsidR="00437014" w:rsidRPr="00395E66" w:rsidRDefault="00437014" w:rsidP="00437014">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -13558,69 +13558,69 @@
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>The Council will also carry out regular audits to assess the quality of repairs, and any complaints will be reviewed and investigated by a team independent of the Repairs service</w:t>
       </w:r>
       <w:r w:rsidR="00396692">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA2BC92" w14:textId="77777777" w:rsidR="007E0005" w:rsidRPr="00395E66" w:rsidRDefault="00B45F7F" w:rsidP="007E0005">
+    <w:p w14:paraId="7DA2BC92" w14:textId="77777777" w:rsidR="007E0005" w:rsidRPr="00395E66" w:rsidRDefault="00000000" w:rsidP="007E0005">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="2DAA699F">
-          <v:rect id="_x0000_i1051" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1052" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="672915A3" w14:textId="63D93B5B" w:rsidR="007E0005" w:rsidRPr="00395E66" w:rsidRDefault="007E0005" w:rsidP="0085461C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_Toc216938030"/>
       <w:r w:rsidRPr="00395E66">
         <w:t>Value for Money</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="0C936348" w14:textId="24FC99B1" w:rsidR="00BA3A53" w:rsidRPr="00395E66" w:rsidRDefault="00BA3A53" w:rsidP="00BA3A53">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -13784,129 +13784,129 @@
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>The Council</w:t>
       </w:r>
       <w:r w:rsidR="00BA3A53" w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> also use data to plan long-term investments in our housing. This helps us focus on improving homes in a way that reduces the need for emergency repairs, as we aim to provide a more planned and reliable service for tenants.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="399139B4" w14:textId="77777777" w:rsidR="00391F35" w:rsidRPr="00395E66" w:rsidRDefault="00B45F7F" w:rsidP="00391F35">
+    <w:p w14:paraId="399139B4" w14:textId="77777777" w:rsidR="00391F35" w:rsidRPr="00395E66" w:rsidRDefault="00000000" w:rsidP="00391F35">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="1C170115">
-          <v:rect id="_x0000_i1052" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1053" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="4090D7B0" w14:textId="1FC70CCB" w:rsidR="00B413D1" w:rsidRPr="00395E66" w:rsidRDefault="00391F35" w:rsidP="0085461C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc216938031"/>
       <w:r w:rsidRPr="00395E66">
         <w:t>Financial Implications</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="73C30801" w14:textId="330EEBC1" w:rsidR="00391F35" w:rsidRPr="00395E66" w:rsidRDefault="00792226" w:rsidP="00B413D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>The HRA 30-year business plan outlines the financial outlook for the coming years. The Asset Management and Compliance Strategy sets out SMBC’s approach to investment, and this policy sits underneath that strategy, focusing specifically on repairs and maintenance. The costs for delivering the work outlined in this policy have already been factored in. However, our goal is to invest further in the housing stock through capital investment, which will help reduce the need for repairs and, in turn, ease financial pressures on the service.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64492F4F" w14:textId="77777777" w:rsidR="00391F35" w:rsidRPr="00395E66" w:rsidRDefault="00B45F7F" w:rsidP="00391F35">
+    <w:p w14:paraId="64492F4F" w14:textId="77777777" w:rsidR="00391F35" w:rsidRPr="00395E66" w:rsidRDefault="00000000" w:rsidP="00391F35">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="180DCB9E">
-          <v:rect id="_x0000_i1053" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1054" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B84A068" w14:textId="67A69188" w:rsidR="00B413D1" w:rsidRPr="00621E44" w:rsidRDefault="00391F35" w:rsidP="00621E44">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_Toc216938032"/>
       <w:r w:rsidRPr="00395E66">
         <w:t>Right to Buy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="598A64BE" w14:textId="54D2C371" w:rsidR="00391F35" w:rsidRPr="00395E66" w:rsidRDefault="00391F35" w:rsidP="00391F35">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -14116,68 +14116,68 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Sandwell Council</w:t>
       </w:r>
       <w:r w:rsidR="00391F35" w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> will only carry out repairs that are legally required. Any repairs that are not legally necessary will not be completed. Any repairs still in progress or not finished by the time the sale is completed will be cancelled.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B9A05CB" w14:textId="0902A6E6" w:rsidR="003B17C4" w:rsidRPr="00A16300" w:rsidRDefault="00B45F7F" w:rsidP="00A16300">
+    <w:p w14:paraId="0B9A05CB" w14:textId="0902A6E6" w:rsidR="003B17C4" w:rsidRPr="00A16300" w:rsidRDefault="00000000" w:rsidP="00A16300">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="7655E8A0">
-          <v:rect id="_x0000_i1054" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1055" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="633418B1" w14:textId="7835C275" w:rsidR="00945B8A" w:rsidRPr="00395E66" w:rsidRDefault="00F66E5B" w:rsidP="0085461C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Toc216938033"/>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00945B8A" w:rsidRPr="00395E66">
         <w:t>enant Management Organisations (TMOs)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="63EC9AD8" w14:textId="7476C510" w:rsidR="000F0FCC" w:rsidRPr="00395E66" w:rsidRDefault="000F0FCC" w:rsidP="000F0FCC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -14260,71 +14260,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C0AD337" w14:textId="026B768A" w:rsidR="00945B8A" w:rsidRPr="00395E66" w:rsidRDefault="000F0FCC" w:rsidP="000F0FCC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>If the Council needs to carry out repairs that should have been the responsibility of the TMO, we may consider recharging the TMO for the cost. Please refer to the Recharge Policy for more information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECDD408" w14:textId="67EE10ED" w:rsidR="001A3488" w:rsidRPr="00395E66" w:rsidRDefault="00B45F7F" w:rsidP="001A3488">
+    <w:p w14:paraId="1ECDD408" w14:textId="67EE10ED" w:rsidR="001A3488" w:rsidRPr="00395E66" w:rsidRDefault="00000000" w:rsidP="001A3488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="34BD9446">
-          <v:rect id="_x0000_i1055" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1056" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="37A619C6" w14:textId="4171FCDD" w:rsidR="000F0FCC" w:rsidRPr="00395E66" w:rsidRDefault="001A3488" w:rsidP="0085461C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Toc216938034"/>
       <w:r w:rsidRPr="00395E66">
         <w:t>Complaints</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="39FDE5CD" w14:textId="4A0604F1" w:rsidR="001A3488" w:rsidRPr="00395E66" w:rsidRDefault="001A3488" w:rsidP="001A3488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -14593,170 +14593,170 @@
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>The Council</w:t>
       </w:r>
       <w:r w:rsidR="00D2096E" w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> regularly request and receive feedback from our residents, including ongoing satisfaction monitoring of repairs, and analysis of complaints. This helps shape our approach. We also specifically consult on changes to our services, standards, policies and processes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3742FD" w14:textId="1FC5E53B" w:rsidR="00294098" w:rsidRPr="00395E66" w:rsidRDefault="00B45F7F" w:rsidP="00FD71FB">
+    <w:p w14:paraId="1D3742FD" w14:textId="1FC5E53B" w:rsidR="00294098" w:rsidRPr="00395E66" w:rsidRDefault="00000000" w:rsidP="00FD71FB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="30329689">
-          <v:rect id="_x0000_i1056" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1057" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD7E830" w14:textId="56DECA8E" w:rsidR="005F6E80" w:rsidRPr="00395E66" w:rsidRDefault="0085461C" w:rsidP="0085461C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="42" w:name="_Toc216938035"/>
       <w:r w:rsidR="005F6E80" w:rsidRPr="00395E66">
         <w:t>Compensation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="46078AA5" w14:textId="484B7C9E" w:rsidR="000E319E" w:rsidRDefault="000E319E" w:rsidP="00075A0D">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E319E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Tenants and residents impacted by service failures may be eligible to claim compensation and be restored to the position they would have been in if the service failure had not occurred.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50223C67" w14:textId="788ED453" w:rsidR="00071258" w:rsidRDefault="00075A0D" w:rsidP="00071258">
+    <w:p w14:paraId="50223C67" w14:textId="6F05F653" w:rsidR="00071258" w:rsidRDefault="00075A0D" w:rsidP="00071258">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075A0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">A detailed overview of the Council’s process is outlined in our </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidR="00A86EF7" w:rsidRPr="001077C8">
+        <w:r w:rsidR="00A86EF7" w:rsidRPr="00D76EDE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>Complaints Compensation Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00075A0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D2E1FF" w14:textId="5CE76E9D" w:rsidR="00071258" w:rsidRDefault="00B45F7F" w:rsidP="00071258">
+    <w:p w14:paraId="53D2E1FF" w14:textId="5CE76E9D" w:rsidR="00071258" w:rsidRDefault="00000000" w:rsidP="00071258">
       <w:pPr>
         <w:ind w:left="720" w:right="-709" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="6E5C103A">
-          <v:rect id="_x0000_i1057" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1058" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="27C7E194" w14:textId="77777777" w:rsidR="009B601A" w:rsidRDefault="009B601A" w:rsidP="009B601A">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_Toc216938036"/>
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
@@ -15306,76 +15306,76 @@
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AF6D28A" w14:textId="77777777" w:rsidR="00294098" w:rsidRPr="00395E66" w:rsidRDefault="00294098" w:rsidP="00294098">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Hlk164765064"/>
-      <w:bookmarkStart w:id="45" w:name="_Toc216938037"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc216938037"/>
+      <w:bookmarkStart w:id="45" w:name="_Hlk164765064"/>
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Legal Framework</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidRPr="00395E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="59F7B38D" w14:textId="77777777" w:rsidR="00294098" w:rsidRPr="00395E66" w:rsidRDefault="00294098" w:rsidP="00294098">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EB003A3" w14:textId="6133697E" w:rsidR="00294098" w:rsidRPr="00395E66" w:rsidRDefault="00294098" w:rsidP="00294098">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
@@ -17119,71 +17119,71 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CDFE5ED" w14:textId="3C2C8206" w:rsidR="00DC5B80" w:rsidRPr="00395E66" w:rsidRDefault="00DC5B80" w:rsidP="00483D6B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DC5B80" w:rsidRPr="00395E66" w:rsidSect="00605003">
       <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="849" w:bottom="1440" w:left="567" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="713AB087" w14:textId="77777777" w:rsidR="00BF6EF6" w:rsidRDefault="00BF6EF6" w:rsidP="00BD3B65">
+    <w:p w14:paraId="3EA98288" w14:textId="77777777" w:rsidR="00E04753" w:rsidRDefault="00E04753" w:rsidP="00BD3B65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E4574C5" w14:textId="77777777" w:rsidR="00BF6EF6" w:rsidRDefault="00BF6EF6" w:rsidP="00BD3B65">
+    <w:p w14:paraId="3B3DE096" w14:textId="77777777" w:rsidR="00E04753" w:rsidRDefault="00E04753" w:rsidP="00BD3B65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="30EE37A9" w14:textId="77777777" w:rsidR="00BF6EF6" w:rsidRDefault="00BF6EF6">
+    <w:p w14:paraId="0495F280" w14:textId="77777777" w:rsidR="00E04753" w:rsidRDefault="00E04753">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -17313,71 +17313,71 @@
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="001F3DF4">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3BE39740" w14:textId="77777777" w:rsidR="00BD3B65" w:rsidRDefault="00BD3B65">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="182DDC11" w14:textId="77777777" w:rsidR="00BF6EF6" w:rsidRDefault="00BF6EF6" w:rsidP="00BD3B65">
+    <w:p w14:paraId="7A6D158E" w14:textId="77777777" w:rsidR="00E04753" w:rsidRDefault="00E04753" w:rsidP="00BD3B65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="311DD8D2" w14:textId="77777777" w:rsidR="00BF6EF6" w:rsidRDefault="00BF6EF6" w:rsidP="00BD3B65">
+    <w:p w14:paraId="5C9DA9C0" w14:textId="77777777" w:rsidR="00E04753" w:rsidRDefault="00E04753" w:rsidP="00BD3B65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4D277DB7" w14:textId="77777777" w:rsidR="00BF6EF6" w:rsidRDefault="00BF6EF6">
+    <w:p w14:paraId="5F67589D" w14:textId="77777777" w:rsidR="00E04753" w:rsidRDefault="00E04753">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="004E66E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B756E2A0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -23382,95 +23382,98 @@
     <w:rsid w:val="00CC62AF"/>
     <w:rsid w:val="00CD0A5B"/>
     <w:rsid w:val="00CD3A64"/>
     <w:rsid w:val="00CD6CC3"/>
     <w:rsid w:val="00CE6079"/>
     <w:rsid w:val="00CF12FD"/>
     <w:rsid w:val="00CF1707"/>
     <w:rsid w:val="00CF2A2C"/>
     <w:rsid w:val="00D058BE"/>
     <w:rsid w:val="00D11E2E"/>
     <w:rsid w:val="00D13ACC"/>
     <w:rsid w:val="00D2096E"/>
     <w:rsid w:val="00D259C9"/>
     <w:rsid w:val="00D27626"/>
     <w:rsid w:val="00D40DD0"/>
     <w:rsid w:val="00D4383A"/>
     <w:rsid w:val="00D44A96"/>
     <w:rsid w:val="00D450D1"/>
     <w:rsid w:val="00D52A5D"/>
     <w:rsid w:val="00D52F44"/>
     <w:rsid w:val="00D54294"/>
     <w:rsid w:val="00D5781A"/>
     <w:rsid w:val="00D6048E"/>
     <w:rsid w:val="00D62F6A"/>
     <w:rsid w:val="00D71ABC"/>
+    <w:rsid w:val="00D76EDE"/>
     <w:rsid w:val="00D77156"/>
     <w:rsid w:val="00D7775D"/>
     <w:rsid w:val="00D875DB"/>
     <w:rsid w:val="00D96446"/>
     <w:rsid w:val="00DA3506"/>
     <w:rsid w:val="00DA3DD9"/>
     <w:rsid w:val="00DA77DE"/>
     <w:rsid w:val="00DB660F"/>
     <w:rsid w:val="00DB7DF1"/>
     <w:rsid w:val="00DC1588"/>
     <w:rsid w:val="00DC374F"/>
     <w:rsid w:val="00DC3EDD"/>
     <w:rsid w:val="00DC4575"/>
     <w:rsid w:val="00DC5B80"/>
     <w:rsid w:val="00DD03A8"/>
     <w:rsid w:val="00DD3702"/>
     <w:rsid w:val="00DD3D4E"/>
     <w:rsid w:val="00DD4276"/>
     <w:rsid w:val="00DD727E"/>
     <w:rsid w:val="00DD7CAE"/>
     <w:rsid w:val="00DE2676"/>
     <w:rsid w:val="00DE2AAC"/>
     <w:rsid w:val="00DE5EC5"/>
     <w:rsid w:val="00DF05C6"/>
     <w:rsid w:val="00DF2DDE"/>
+    <w:rsid w:val="00E04753"/>
     <w:rsid w:val="00E21563"/>
     <w:rsid w:val="00E21BFC"/>
     <w:rsid w:val="00E24515"/>
     <w:rsid w:val="00E2478D"/>
     <w:rsid w:val="00E26A46"/>
     <w:rsid w:val="00E33EE2"/>
     <w:rsid w:val="00E34516"/>
     <w:rsid w:val="00E34D0E"/>
     <w:rsid w:val="00E358B2"/>
     <w:rsid w:val="00E35A7C"/>
     <w:rsid w:val="00E37DDF"/>
     <w:rsid w:val="00E37FAE"/>
     <w:rsid w:val="00E5218D"/>
     <w:rsid w:val="00E6091E"/>
     <w:rsid w:val="00E61727"/>
     <w:rsid w:val="00E70FCA"/>
     <w:rsid w:val="00E73B04"/>
     <w:rsid w:val="00E76241"/>
     <w:rsid w:val="00E84FB3"/>
     <w:rsid w:val="00E955D1"/>
+    <w:rsid w:val="00E96FB8"/>
     <w:rsid w:val="00EA6229"/>
     <w:rsid w:val="00EB19EE"/>
     <w:rsid w:val="00EB4950"/>
     <w:rsid w:val="00EC38DA"/>
     <w:rsid w:val="00EC6669"/>
     <w:rsid w:val="00EE1751"/>
     <w:rsid w:val="00EE519C"/>
     <w:rsid w:val="00EF2848"/>
     <w:rsid w:val="00F0091F"/>
     <w:rsid w:val="00F015C5"/>
     <w:rsid w:val="00F06BF3"/>
     <w:rsid w:val="00F07C70"/>
     <w:rsid w:val="00F07D24"/>
     <w:rsid w:val="00F12D0D"/>
     <w:rsid w:val="00F2237A"/>
     <w:rsid w:val="00F2495B"/>
     <w:rsid w:val="00F2583B"/>
     <w:rsid w:val="00F2586D"/>
     <w:rsid w:val="00F25E27"/>
     <w:rsid w:val="00F26650"/>
     <w:rsid w:val="00F27AAD"/>
     <w:rsid w:val="00F27AE3"/>
     <w:rsid w:val="00F33098"/>
     <w:rsid w:val="00F33A12"/>
     <w:rsid w:val="00F34EFE"/>
@@ -23515,51 +23518,51 @@
     <w:rsid w:val="3FBCE3EA"/>
     <w:rsid w:val="42FB9001"/>
     <w:rsid w:val="4A117920"/>
     <w:rsid w:val="57C99379"/>
     <w:rsid w:val="5819DB82"/>
     <w:rsid w:val="689F336D"/>
     <w:rsid w:val="68A2399E"/>
     <w:rsid w:val="7200F051"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1059"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="30026ED7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E1A748AC-0939-4BD5-B2F0-314658FB9E55}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -25548,51 +25551,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2003268712">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/leaseholder-handbook/repairs-alterations" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/file/3556/asset-management-and-compliance-strategy-2025-2030" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consultationhub.sandwell.gov.uk/housing/lift-maintenance-and-breakdown-policy/start_preview?token=5f6c454c22acad89508e27cd2f623a1e0959005f" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/leaseholder-handbook" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/file/816/adaptations-for-disabled-tenants-in-council-housing-policy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/housing/asset-management-compliance-strategy-2025-2030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consultationhub.sandwell.gov.uk/housing/lift-maintenance-and-breakdown-policy/start_preview?token=5f6c454c22acad89508e27cd2f623a1e0959005f" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/download/154/reasonable-adjustments-policy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/download/1119/rechargeable-repairs-policy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.sandwell.gov.uk/en/AchieveForms/?form_uri=sandbox-publish://AF-Process-85d7e187-e1b9-4d15-908e-b104e268ac01/AF-Stage-8c7c894b-16df-45a5-8f8a-8bdc5c1f1156/definition.json&amp;redirectlink=/en&amp;cancelRedirectLink=/en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/download/640/decant-policy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/download/960/council-plan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/tenanthandbook/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consultationhub.sandwell.gov.uk/housing/rechargeable-repairs-policy/start_preview?token=b932f5ec39547bd7d4f3ab8195687b9670788588" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/tenanthandbook/tenant-handbook/will-repair-get-done" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/adult-social-care/contact-adult-social-care" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/tenanthandbook/tenant-handbook/home-contents-insurance" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/file/3389/property-compliance-policy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consultationhub.sandwell.gov.uk/housing/complaints-compensation-policy/start_preview?token=df0dfc595a556679430ae8d0c3c6f6c5c06c110c" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/file/1514/reasonable-adjustments-policy-june-2023" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.sandwell.gov.uk/en/AchieveForms/?form_uri=sandbox-publish://AF-Process-a491730a-69b4-488a-96d8-65002e3a4f5a/AF-Stage-253c5250-8dff-4e8c-9e03-cb428a18e7ec/definition.json&amp;redirectlink=/en&amp;cancelRedirectLink=/en&amp;consentMessage=yes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/ResilientResidents" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/housing/lift-breakdowns" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:customer_services@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/download/617/housing-strategy-2023---2028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/file/816/adaptations-for-disabled-tenants-in-council-housing-policy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/file/3389/property-compliance-policy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consultationhub.sandwell.gov.uk/housing/rechargeable-repairs-policy/start_preview?token=b932f5ec39547bd7d4f3ab8195687b9670788588" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sandwell.moderngov.co.uk/documents/s12434/05a%20Appendix%201%20Draft%20HRABusinessPlan%20100123.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/tenanthandbook/downloads/file/2/tenancy-conditions-april-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/file/3389/property-compliance-policy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/tenanthandbook/tenant-handbook/alterations-home" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consultationhub.sandwell.gov.uk/housing/complaints-compensation-policy/start_preview?token=df0dfc595a556679430ae8d0c3c6f6c5c06c110c" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/leaseholder-handbook/repairs-alterations" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/file/3556/asset-management-and-compliance-strategy-2025-2030" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consultationhub.sandwell.gov.uk/housing/lift-maintenance-and-breakdown-policy/start_preview?token=5f6c454c22acad89508e27cd2f623a1e0959005f" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/leaseholder-handbook" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/file/816/adaptations-for-disabled-tenants-in-council-housing-policy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/housing/asset-management-compliance-strategy-2025-2030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consultationhub.sandwell.gov.uk/housing/lift-maintenance-and-breakdown-policy/start_preview?token=5f6c454c22acad89508e27cd2f623a1e0959005f" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/download/154/reasonable-adjustments-policy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/download/1119/rechargeable-repairs-policy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.sandwell.gov.uk/en/AchieveForms/?form_uri=sandbox-publish://AF-Process-85d7e187-e1b9-4d15-908e-b104e268ac01/AF-Stage-8c7c894b-16df-45a5-8f8a-8bdc5c1f1156/definition.json&amp;redirectlink=/en&amp;cancelRedirectLink=/en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/download/640/decant-policy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/download/960/council-plan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/tenanthandbook/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consultationhub.sandwell.gov.uk/housing/rechargeable-repairs-policy/start_preview?token=b932f5ec39547bd7d4f3ab8195687b9670788588" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/tenanthandbook/tenant-handbook/will-repair-get-done" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/adult-social-care/contact-adult-social-care" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/tenanthandbook/tenant-handbook/home-contents-insurance" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/file/3389/property-compliance-policy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/file/3996/complaints-compensation-policy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/file/1514/reasonable-adjustments-policy-june-2023" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.sandwell.gov.uk/en/AchieveForms/?form_uri=sandbox-publish://AF-Process-a491730a-69b4-488a-96d8-65002e3a4f5a/AF-Stage-253c5250-8dff-4e8c-9e03-cb428a18e7ec/definition.json&amp;redirectlink=/en&amp;cancelRedirectLink=/en&amp;consentMessage=yes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/ResilientResidents" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/housing/lift-breakdowns" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:customer_services@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/download/617/housing-strategy-2023---2028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/file/816/adaptations-for-disabled-tenants-in-council-housing-policy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/file/3389/property-compliance-policy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consultationhub.sandwell.gov.uk/housing/rechargeable-repairs-policy/start_preview?token=b932f5ec39547bd7d4f3ab8195687b9670788588" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sandwell.moderngov.co.uk/documents/s12434/05a%20Appendix%201%20Draft%20HRABusinessPlan%20100123.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/tenanthandbook/downloads/file/2/tenancy-conditions-april-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/downloads/file/3389/property-compliance-policy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/tenanthandbook/tenant-handbook/alterations-home" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consultationhub.sandwell.gov.uk/housing/complaints-compensation-policy/start_preview?token=df0dfc595a556679430ae8d0c3c6f6c5c06c110c" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -25863,66 +25866,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...10 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100482EB4250032AE429BE7074B82D72F3D" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="48a879befa20dfb6ef29941c8e12ed74">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a9425197-31e1-4d34-8419-48789e20a78a" xmlns:ns3="0a2ace62-6eff-49e2-8365-79ba2d40e546" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0eaf677bdab3aff1af73e144fd74314b" ns2:_="" ns3:_="">
     <xsd:import namespace="a9425197-31e1-4d34-8419-48789e20a78a"/>
     <xsd:import namespace="0a2ace62-6eff-49e2-8365-79ba2d40e546"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:Comments" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -26095,141 +26091,148 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a9425197-31e1-4d34-8419-48789e20a78a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0a2ace62-6eff-49e2-8365-79ba2d40e546" xsi:nil="true"/>
+    <Comments xmlns="a9425197-31e1-4d34-8419-48789e20a78a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{594F59D8-581C-4D6E-9489-C27631395518}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEFE8826-9668-46B2-BB8B-422E93C28D83}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04AD04DA-0260-49FA-81FE-E90F6084142D}">
-[...9 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30810330-3813-4D59-800F-3103D2368521}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a9425197-31e1-4d34-8419-48789e20a78a"/>
     <ds:schemaRef ds:uri="0a2ace62-6eff-49e2-8365-79ba2d40e546"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{594F59D8-581C-4D6E-9489-C27631395518}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEFE8826-9668-46B2-BB8B-422E93C28D83}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04AD04DA-0260-49FA-81FE-E90F6084142D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a9425197-31e1-4d34-8419-48789e20a78a"/>
+    <ds:schemaRef ds:uri="0a2ace62-6eff-49e2-8365-79ba2d40e546"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a4c0f89b-23b9-49eb-a8bf-244fb0a4cffc}" enabled="0" method="" siteId="{a4c0f89b-23b9-49eb-a8bf-244fb0a4cffc}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>24</Pages>
-  <Words>6490</Words>
-  <Characters>36410</Characters>
+  <Words>6381</Words>
+  <Characters>36376</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>984</Lines>
-  <Paragraphs>493</Paragraphs>
+  <Lines>303</Lines>
+  <Paragraphs>85</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sandwell Metropolitan Borough Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>42407</CharactersWithSpaces>
+  <CharactersWithSpaces>42672</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="462" baseType="variant">
       <vt:variant>
         <vt:i4>6225932</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>336</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.sandwell.gov.uk/downloads/download/154/reasonable-adjustments-policy</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3735585</vt:i4>
       </vt:variant>
       <vt:variant>