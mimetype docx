--- v0 (2025-10-04)
+++ v1 (2026-04-16)
@@ -227,51 +227,51 @@
                               </a:solidFill>
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="3DC69998" id="AutoShape 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:-162pt;margin-top:4.9pt;width:506pt;height:493.2pt;z-index:-251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSv2rqjQIAACAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/d3MhTZto09VeKEJa&#10;YMXCB7ix0xgcO9huswvi3xlP0qUFHhCiD64nnjmeM3PG5xcPnSJ7YZ00uqLJWUyJ0LXhUm8r+vHD&#10;erakxHmmOVNGi4o+CkcvVs+fnQ99KVLTGsWFJQCiXTn0FW2978socnUrOubOTC80HDbGdsyDabcR&#10;t2wA9E5FaRzn0WAs762phXPw9WY8pCvEbxpR+3dN44QnqqKQm8fV4roJa7Q6Z+XWsr6V9ZQG+4cs&#10;OiY1XPoEdcM8Izsrf4PqZG2NM40/q00XmaaRtUAOwCaJf2Fz37JeIBcojuufyuT+H2z9dn9nieQV&#10;nVOiWQctutx5gzeTZSjP0LsSvO77OxsIuv7W1J8d0ea6ZXorLq01QysYh6SS4B+dBATDQSjZDG8M&#10;B3QG6Fiph8Z2ARBqQB6wIY9PDREPntTwMc/SHLpMSQ1neZq/yDNsWcTKQ3hvnX8lTEfCpqLW7DR/&#10;D23HO9j+1nlsC5/IMf6JkqZT0OQ9UyTJ83yBWbNycgbsAybyNUrytVQKDbvdXCtLIBRyjedXRTEF&#10;u2M3pYOzNiEsVISV4xegNeUTCKI8vhVJmsVXaTFb58vFLFtn81mxiJezOCmuijzOiuxm/T2QSbKy&#10;lZwLfSu1OEg1yf5OCtPQjCJDsZKhosU8nWOdTrJ3pyRj+P2JJFYaxyd0/6XmuPdMqnEfnWaMZQDa&#10;h38sBGolyGOU2cbwR5CKNdBIaDo8K7Bpjf1KyQAjWlH3ZcesoES91iC3IslADsSjkc0XKRj2+GRz&#10;fMJ0DVAV9ZSM22s/vgO73sptCzclWAttwgA00h+0PGY1CRvGEBlMT0aY82MbvX4+bKsfAAAA//8D&#10;AFBLAwQUAAYACAAAACEA1E0Hnd4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+&#10;h82YeGuXohJAlqYxauLNUuN5y06BlJ1FdmnRX+94qseXeXnzfcV6tr044eg7RwpWywgEUu1MR42C&#10;j93LIgXhgyaje0eo4Bs9rMvrq0Lnxp1pi6cqNIJHyOdaQRvCkEvp6xat9ks3IPHt4EarA8exkWbU&#10;Zx63vYyjKJFWd8QfWj3gU4v1sZqsgvqQvFev44/7et5V3Saa3rLt54NStzfz5hFEwDlcyvCHz+hQ&#10;MtPeTWS86BUs7uJ7lgkKMlbgQpKmnPecsyQGWRbyv0L5CwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAJK/auqNAgAAIAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhANRNB53eAAAACgEAAA8AAAAAAAAAAAAAAAAA5wQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;" fillcolor="#005b99" stroked="f"/>
+              <v:roundrect w14:anchorId="69953505" id="AutoShape 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:-162pt;margin-top:4.9pt;width:506pt;height:493.2pt;z-index:-251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQADEJnwCAIAAOcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uOEzEMfUfiH6K80+mU7iwddbpaulqE&#10;tFzEwgekSWYmkImDk3a6+/U46YUK3hAvURzbx8fHzvJmP1i20xgMuIaXkyln2klQxnUN//b1/tUb&#10;zkIUTgkLTjf8SQd+s3r5Yjn6Ws+gB6s0MgJxoR59w/sYfV0UQfZ6EGECXjtytoCDiGRiVygUI6EP&#10;tphNp1UxAiqPIHUI9Hp3cPJVxm9bLeOntg06Mttw4hbzifncpLNYLUXdofC9kUca4h9YDMI4KnqG&#10;uhNRsC2av6AGIxECtHEiYSigbY3UuQfqppz+0c1jL7zOvZA4wZ9lCv8PVn7cPfrPmKgH/wDyR2AO&#10;1r1wnb5FhLHXQlG5MglVjD7U54RkBEplm/EDKBqt2EbIGuxbHBIgdcf2Weqns9R6H5mkx2o+q2h+&#10;nEnyVbPqdTXPwyhEfUr3GOI7DQNLl4YjbJ36QgPNNcTuIcQsuGJODKm8+s5ZO1ga305YVlZVdZ1Z&#10;i/oYTNgnzNwvWKPujbXZwG6ztsgolbhOr94uFsfkcBlmXQp2kNKSIqJOL1mYpEVau1BvQD2RLgiH&#10;baPfQZce8JmzkTat4eHnVqDmzL53pO2inFPvLGZjfnU9IwMvPZtLj3CSoBoeOTtc1/GwzluPpuup&#10;UpkFcnBL82hNPA3uwOpIlrYpsz9uflrXSztH/f6fq18AAAD//wMAUEsDBBQABgAIAAAAIQDUTQed&#10;3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiEkCWpjFq4s1S43nL&#10;ToGUnUV2adFf73iqx5d5efN9xXq2vTjh6DtHClbLCARS7UxHjYKP3csiBeGDJqN7R6jgGz2sy+ur&#10;QufGnWmLpyo0gkfI51pBG8KQS+nrFq32Szcg8e3gRqsDx7GRZtRnHre9jKMokVZ3xB9aPeBTi/Wx&#10;mqyC+pC8V6/jj/t63lXdJpresu3ng1K3N/PmEUTAOVzK8IfP6FAy095NZLzoFSzu4nuWCQoyVuBC&#10;kqac95yzJAZZFvK/QvkLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAxCZ8AgCAADnAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1E0Hnd4AAAAK&#10;AQAADwAAAAAAAAAAAAAAAABiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" fillcolor="#005b99" stroked="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="24FD2654" w14:textId="77777777" w:rsidR="006830C5" w:rsidRDefault="00021CE7" w:rsidP="002373A8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -564,130 +564,148 @@
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="26827D0D" w14:textId="574E98EA" w:rsidR="00E42E8F" w:rsidRDefault="00E42E8F">
+                          <w:p w14:paraId="26827D0D" w14:textId="164D86B2" w:rsidR="00E42E8F" w:rsidRDefault="00E42E8F">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>April 202</w:t>
                             </w:r>
-                            <w:r w:rsidR="009E0689">
+                            <w:r w:rsidR="000F43C2">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t>5</w:t>
+                              <w:t>6</w:t>
                             </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0AAE3E45" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
                           </w:p>
                           <w:p w14:paraId="6996F1A9" w14:textId="77777777" w:rsidR="004B4645" w:rsidRPr="00F8522D" w:rsidRDefault="004B4645">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="340F5112" id="Text Box 18" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-45pt;margin-top:421.5pt;width:117pt;height:43.2pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBiuWIZ9wEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgJnC414hRdigwD&#10;ugvQ7QNkWbaFyaJGKbGzrx8lp2nQvQ3TgyCK1CHPIbW5G3vDjgq9BlvyxWzOmbISam3bkv/4vn+3&#10;5swHYWthwKqSn5Tnd9u3bzaDK9QSOjC1QkYg1heDK3kXgiuyzMtO9cLPwClLzgawF4FMbLMaxUDo&#10;vcmW8/lNNgDWDkEq7+n2YXLybcJvGiXD16bxKjBTcqotpB3TXsU9225E0aJwnZbnMsQ/VNELbSnp&#10;BepBBMEOqP+C6rVE8NCEmYQ+g6bRUiUOxGYxf8XmqRNOJS4kjncXmfz/g5Vfjk/uG7IwfoCRGphI&#10;ePcI8qdnFnadsK26R4ShU6KmxIsoWTY4X5yfRql94SNINXyGmposDgES0NhgH1UhnozQqQGni+hq&#10;DEzGlPl6dTsnlyTfKl/f5KkrmSieXzv04aOCnsVDyZGamtDF8dGHWI0onkNiMg9G13ttTDKwrXYG&#10;2VHQAOzTSgRehRkbgy3EZxNivEk0I7OJYxirkem65MsIEVlXUJ+IN8I0V/QP6NAB/uZsoJkquf91&#10;EKg4M58saXe7yIkcC8nIV++XZOC1p7r2CCsJquSBs+m4C9PgHhzqtqNMU7cs3JPejU5SvFR1Lp/m&#10;Jil0nvE4mNd2inr5ids/AAAA//8DAFBLAwQUAAYACAAAACEAW1IeMd8AAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDrUEzbpHEqQAJxbekHbGI3iRqvo9ht0r9ne4LbjHY0&#10;+ybfTq4TFzuE1pOG53kCwlLlTUu1hsPP52wNIkQkg50nq+FqA2yL+7scM+NH2tnLPtaCSyhkqKGJ&#10;sc+kDFVjHYa57y3x7egHh5HtUEsz4MjlrpOLJFlKhy3xhwZ7+9HY6rQ/Ow3H7/HpNR3Lr3hY7dTy&#10;HdtV6a9aPz5MbxsQ0U7xLww3fEaHgplKfyYTRKdhlia8JWpYqxcWt4RSLEoN6SJVIItc/t9Q/AIA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBiuWIZ9wEAANEDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBbUh4x3wAAAAsBAAAPAAAAAAAAAAAAAAAA&#10;AFEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="26827D0D" w14:textId="574E98EA" w:rsidR="00E42E8F" w:rsidRDefault="00E42E8F">
+                    <w:p w14:paraId="26827D0D" w14:textId="164D86B2" w:rsidR="00E42E8F" w:rsidRDefault="00E42E8F">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>April 202</w:t>
                       </w:r>
-                      <w:r w:rsidR="009E0689">
+                      <w:r w:rsidR="000F43C2">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t>5</w:t>
+                        <w:t>6</w:t>
                       </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0AAE3E45" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                      </w:pPr>
                     </w:p>
                     <w:p w14:paraId="6996F1A9" w14:textId="77777777" w:rsidR="004B4645" w:rsidRPr="00F8522D" w:rsidRDefault="004B4645">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59A24F56" wp14:editId="42CA739A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
@@ -849,780 +867,716 @@
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1548"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="2160"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BC3DD2" w14:paraId="04E99480" w14:textId="77777777" w:rsidTr="00FB39B0">
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D650FF2" w14:textId="77777777" w:rsidR="00BC3DD2" w:rsidRPr="00FB39B0" w:rsidRDefault="00BC3DD2" w:rsidP="000079F8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Academic Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="492189C9" w14:textId="77777777" w:rsidR="00BC3DD2" w:rsidRPr="00FB39B0" w:rsidRDefault="00BC3DD2" w:rsidP="000079F8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Total applications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26AFB9D0" w14:textId="2D23FF17" w:rsidR="00BC3DD2" w:rsidRPr="00FB39B0" w:rsidRDefault="00BC3DD2" w:rsidP="000079F8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Offered 1</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> preference</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E783994" w14:textId="44CB24EC" w:rsidR="00BC3DD2" w:rsidRPr="00FB39B0" w:rsidRDefault="00BC3DD2" w:rsidP="000079F8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Offered 2</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>nd</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> preference</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2545B484" w14:textId="107CF5EC" w:rsidR="00BC3DD2" w:rsidRPr="00FB39B0" w:rsidRDefault="00BC3DD2" w:rsidP="000079F8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Offered 3</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> preference </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E2AE5F2" w14:textId="4210BE3E" w:rsidR="00BC3DD2" w:rsidRPr="00FB39B0" w:rsidRDefault="00BC3DD2" w:rsidP="000079F8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Offered 4</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> preference </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4EC46561" w14:textId="2CD77EB2" w:rsidR="00BC3DD2" w:rsidRPr="00FB39B0" w:rsidRDefault="00BC3DD2" w:rsidP="000079F8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Offered 5</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> preference </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F722CCD" w14:textId="01BE1317" w:rsidR="00BC3DD2" w:rsidRPr="00FB39B0" w:rsidRDefault="00BC3DD2" w:rsidP="000079F8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Offered 6</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> preference </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A2DAA43" w14:textId="6A539C09" w:rsidR="00BC3DD2" w:rsidRPr="00FB39B0" w:rsidRDefault="00BC3DD2" w:rsidP="000079F8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Offered nearest alternative</w:t>
             </w:r>
-          </w:p>
-[...167 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B4645" w14:paraId="0B6BF413" w14:textId="77777777" w:rsidTr="00FB39B0">
         <w:trPr>
           <w:trHeight w:val="328"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61D5B963" w14:textId="77777777" w:rsidR="004B4645" w:rsidRDefault="004B4645" w:rsidP="00EB2262">
             <w:r>
               <w:t xml:space="preserve">2024/2025 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41E1B84D" w14:textId="62D51FB0" w:rsidR="004B4645" w:rsidRDefault="004B4645" w:rsidP="00EB2262"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B682F3A" w14:textId="121FB73B" w:rsidR="004B4645" w:rsidRDefault="006C3679" w:rsidP="004B4645">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36E881F6" w14:textId="476F03A7" w:rsidR="004B4645" w:rsidRDefault="006C3679" w:rsidP="004B4645">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3862</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10CE958F" w14:textId="5F814D86" w:rsidR="004B4645" w:rsidRDefault="006C3679" w:rsidP="004B4645">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>133</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="604C4499" w14:textId="4033A356" w:rsidR="004B4645" w:rsidRDefault="006C3679" w:rsidP="004B4645">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68F07D84" w14:textId="180DF356" w:rsidR="004B4645" w:rsidRDefault="006C3679" w:rsidP="004B4645">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D0C2C48" w14:textId="6A3CDC97" w:rsidR="004B4645" w:rsidRDefault="006C3679" w:rsidP="004B4645">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="070BC59D" w14:textId="3BE78F75" w:rsidR="004B4645" w:rsidRDefault="006C3679" w:rsidP="004B4645">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69A8CA76" w14:textId="6082DC63" w:rsidR="004B4645" w:rsidRDefault="006C3679" w:rsidP="004B4645">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>88</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002249EF" w14:paraId="5CA334D9" w14:textId="77777777" w:rsidTr="00FB39B0">
         <w:trPr>
           <w:trHeight w:val="328"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39DF1F52" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="00EB2262">
             <w:r>
               <w:t>2025/2026</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D7E6553" w14:textId="416DEA19" w:rsidR="00F80C93" w:rsidRDefault="00F80C93" w:rsidP="00EB2262"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="750227F2" w14:textId="7FE36E73" w:rsidR="002249EF" w:rsidRDefault="009D3CA1" w:rsidP="004B4645">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3910</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6EC3666C" w14:textId="0AB1662C" w:rsidR="002249EF" w:rsidRDefault="009D3CA1" w:rsidP="004B4645">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3669</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="593D32A5" w14:textId="52A9AF7A" w:rsidR="002249EF" w:rsidRDefault="009D3CA1" w:rsidP="004B4645">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>142</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BCCD60F" w14:textId="56C9CA4D" w:rsidR="002249EF" w:rsidRDefault="009D3CA1" w:rsidP="004B4645">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C3CC96E" w14:textId="1662D4CD" w:rsidR="002249EF" w:rsidRDefault="009D3CA1" w:rsidP="004B4645">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63083B7A" w14:textId="688A745E" w:rsidR="002249EF" w:rsidRDefault="009D3CA1" w:rsidP="004B4645">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4DDEB234" w14:textId="229F2752" w:rsidR="002249EF" w:rsidRDefault="009D3CA1" w:rsidP="004B4645">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73674A88" w14:textId="787AA5CF" w:rsidR="002249EF" w:rsidRDefault="00647509" w:rsidP="004B4645">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="3C4BC494" w14:textId="77777777" w:rsidTr="00FB39B0">
+        <w:trPr>
+          <w:trHeight w:val="328"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="131C74E0" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="00EB2262">
+            <w:r>
+              <w:t>2026/2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E6C2EEA" w14:textId="0687C4B9" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="00EB2262"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2750B2D5" w14:textId="329FB20C" w:rsidR="000F43C2" w:rsidRDefault="009362DD" w:rsidP="004B4645">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>399</w:t>
+            </w:r>
+            <w:r w:rsidR="00335671">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE95777" w14:textId="7BDA67F2" w:rsidR="000F43C2" w:rsidRDefault="009362DD" w:rsidP="004B4645">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>375</w:t>
+            </w:r>
+            <w:r w:rsidR="00335671">
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BCD5203" w14:textId="191101C1" w:rsidR="000F43C2" w:rsidRDefault="009362DD" w:rsidP="004B4645">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="00F74318">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED01880" w14:textId="3F5EAAF2" w:rsidR="000F43C2" w:rsidRDefault="009362DD" w:rsidP="004B4645">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4048D76B" w14:textId="2DD0D890" w:rsidR="000F43C2" w:rsidRDefault="009362DD" w:rsidP="004B4645">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="457CF385" w14:textId="4010CD33" w:rsidR="000F43C2" w:rsidRDefault="009362DD" w:rsidP="004B4645">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65971260" w14:textId="5F9D02E7" w:rsidR="000F43C2" w:rsidRDefault="009362DD" w:rsidP="004B4645">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA8DDA4" w14:textId="21080A0F" w:rsidR="000F43C2" w:rsidRDefault="009362DD" w:rsidP="004B4645">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00335671">
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="27182F3D" w14:textId="77777777" w:rsidR="00314430" w:rsidRDefault="00314430" w:rsidP="00314430"/>
     <w:p w14:paraId="65D906CF" w14:textId="77777777" w:rsidR="00E42858" w:rsidRDefault="00E42858" w:rsidP="00314430"/>
     <w:p w14:paraId="51E71042" w14:textId="77777777" w:rsidR="00314430" w:rsidRPr="00D535CB" w:rsidRDefault="00845C5B" w:rsidP="00314430">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Published admission number (PAN) and n</w:t>
       </w:r>
       <w:r w:rsidRPr="00D535CB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>umber</w:t>
@@ -1668,12988 +1622,12643 @@
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4248"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1561"/>
       </w:tblGrid>
       <w:tr w:rsidR="00213F8B" w14:paraId="50A9B4DD" w14:textId="473B0A79" w:rsidTr="00213F8B">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B27F507" w14:textId="77777777" w:rsidR="00213F8B" w:rsidRPr="00FB39B0" w:rsidRDefault="00213F8B" w:rsidP="004B4645">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="277926BB" w14:textId="3B8C599D" w:rsidR="00213F8B" w:rsidRPr="00FB39B0" w:rsidRDefault="00213F8B" w:rsidP="004B4645">
+          </w:tcPr>
+          <w:p w14:paraId="277926BB" w14:textId="35ED0877" w:rsidR="00213F8B" w:rsidRPr="00FB39B0" w:rsidRDefault="000F43C2" w:rsidP="004B4645">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>2023/2024</w:t>
+              <w:t>2024/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="6DCF9C3D" w14:textId="065CEF39" w:rsidR="00213F8B" w:rsidRDefault="00213F8B" w:rsidP="004B4645">
+          <w:p w14:paraId="6DCF9C3D" w14:textId="1D2EF68A" w:rsidR="00213F8B" w:rsidRDefault="000F43C2" w:rsidP="004B4645">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>2024/2025</w:t>
+              <w:t>2025/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3F0D9F85" w14:textId="0015DCC3" w:rsidR="00213F8B" w:rsidRDefault="00213F8B" w:rsidP="004B4645">
+          <w:p w14:paraId="3F0D9F85" w14:textId="1E1641EB" w:rsidR="00213F8B" w:rsidRDefault="000F43C2" w:rsidP="004B4645">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>2025/2026</w:t>
+              <w:t>2026/2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00213F8B" w14:paraId="75CA04A1" w14:textId="08AD89CF" w:rsidTr="00213F8B">
+      <w:tr w:rsidR="000F43C2" w14:paraId="75CA04A1" w14:textId="08AD89CF" w:rsidTr="00213F8B">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="198C60EC" w14:textId="77777777" w:rsidR="00213F8B" w:rsidRPr="00FB39B0" w:rsidRDefault="00213F8B" w:rsidP="004B4645">
+          </w:tcPr>
+          <w:p w14:paraId="198C60EC" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRPr="00FB39B0" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>School</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="31323C71" w14:textId="33F9CF1C" w:rsidR="00213F8B" w:rsidRPr="00FB39B0" w:rsidRDefault="00213F8B" w:rsidP="004B4645">
+          </w:tcPr>
+          <w:p w14:paraId="31323C71" w14:textId="51205844" w:rsidR="000F43C2" w:rsidRPr="00FB39B0" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>PAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6F4578A4" w14:textId="118B2996" w:rsidR="00213F8B" w:rsidRPr="00FB39B0" w:rsidRDefault="00213F8B" w:rsidP="004B4645">
+          </w:tcPr>
+          <w:p w14:paraId="6F4578A4" w14:textId="60E6F846" w:rsidR="000F43C2" w:rsidRPr="00FB39B0" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="006C5461">
               <w:rPr>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> Prefs</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="57321141" w14:textId="22C70CC0" w:rsidR="00213F8B" w:rsidRPr="00FB39B0" w:rsidRDefault="00213F8B" w:rsidP="004B4645">
+          </w:tcPr>
+          <w:p w14:paraId="57321141" w14:textId="17CF91E3" w:rsidR="000F43C2" w:rsidRPr="00FB39B0" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">All </w:t>
-[...13 lines deleted...]
-              <w:t>*</w:t>
+              <w:t>All Prefs*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36CCD72F" w14:textId="77777777" w:rsidR="00213F8B" w:rsidRPr="00FB39B0" w:rsidRDefault="00213F8B" w:rsidP="004B4645">
+          <w:p w14:paraId="36CCD72F" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRPr="00FB39B0" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>PAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B68077B" w14:textId="77777777" w:rsidR="00213F8B" w:rsidRPr="00FB39B0" w:rsidRDefault="00213F8B" w:rsidP="004B4645">
+          <w:p w14:paraId="6B68077B" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRPr="00FB39B0" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="006C5461">
               <w:rPr>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> Prefs</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10F3D89F" w14:textId="77777777" w:rsidR="00213F8B" w:rsidRPr="00FB39B0" w:rsidRDefault="00213F8B" w:rsidP="004B4645">
+          <w:p w14:paraId="10F3D89F" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRPr="00FB39B0" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">All </w:t>
-[...13 lines deleted...]
-              <w:t>*</w:t>
+              <w:t>All Prefs*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FD298B6" w14:textId="312FCCCC" w:rsidR="00213F8B" w:rsidRDefault="00213F8B" w:rsidP="004B4645">
+          <w:p w14:paraId="3FD298B6" w14:textId="312FCCCC" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>PAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D395856" w14:textId="22C83C9E" w:rsidR="00213F8B" w:rsidRDefault="00213F8B" w:rsidP="004B4645">
+          <w:p w14:paraId="0D395856" w14:textId="22C83C9E" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00213F8B">
               <w:rPr>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> Prefs</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="048C9189" w14:textId="7844F86E" w:rsidR="00213F8B" w:rsidRDefault="00213F8B" w:rsidP="004B4645">
+          <w:p w14:paraId="048C9189" w14:textId="7844F86E" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">All </w:t>
-[...13 lines deleted...]
-              <w:t>*</w:t>
+              <w:t>All Prefs*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00522A73" w14:paraId="101CE5F7" w14:textId="1FB7E540" w:rsidTr="00213F8B">
+      <w:tr w:rsidR="00CE4818" w14:paraId="101CE5F7" w14:textId="1FB7E540" w:rsidTr="00213F8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="62208F85" w14:textId="77777777" w:rsidR="00522A73" w:rsidRPr="00BA0649" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          </w:tcPr>
+          <w:p w14:paraId="62208F85" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk382378269"/>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Abbey Infant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1C9F7E26" w14:textId="4EF00DEF" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          </w:tcPr>
+          <w:p w14:paraId="1C9F7E26" w14:textId="3CF2BB60" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>73</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="2DB73F10" w14:textId="470B1CCE" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>149</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="69FB18AF" w14:textId="105CD6E4" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>144</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60EEE38A" w14:textId="57403BA3" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          <w:p w14:paraId="60EEE38A" w14:textId="622E6C76" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="479C0989" w14:textId="287C61AC" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>70</w:t>
+          <w:p w14:paraId="479C0989" w14:textId="2A03C708" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4826B5E5" w14:textId="5562682E" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>144</w:t>
+          <w:p w14:paraId="4826B5E5" w14:textId="6DF7416A" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>162</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A65E2CA" w14:textId="778A9582" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          <w:p w14:paraId="3A65E2CA" w14:textId="66A13F5C" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71BA3074" w14:textId="6F7BA50A" w:rsidR="00522A73" w:rsidRDefault="00743B28" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>87</w:t>
+          <w:p w14:paraId="71BA3074" w14:textId="01CAFAD4" w:rsidR="00CE4818" w:rsidRDefault="00AF24D1" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE28FBB" w14:textId="4DE77686" w:rsidR="00522A73" w:rsidRDefault="00743B28" w:rsidP="00522A73">
+          <w:p w14:paraId="6CE28FBB" w14:textId="010A4068" w:rsidR="00CE4818" w:rsidRDefault="00AF24D1" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>162</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00522A73" w14:paraId="15E20DD0" w14:textId="4AB0DDB6" w:rsidTr="00213F8B">
+      <w:tr w:rsidR="00CE4818" w14:paraId="15E20DD0" w14:textId="4AB0DDB6" w:rsidTr="00213F8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3FAEEB0E" w14:textId="77777777" w:rsidR="00522A73" w:rsidRPr="00BA0649" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          </w:tcPr>
+          <w:p w14:paraId="3FAEEB0E" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Albert Pritchard Infant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="128D2CFE" w14:textId="3F114861" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          </w:tcPr>
+          <w:p w14:paraId="128D2CFE" w14:textId="54ACAA51" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>54</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="4D03C884" w14:textId="7F0EB5D2" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>98</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="25304B4B" w14:textId="726235AB" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48C53FD5" w14:textId="563CCBDC" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          <w:p w14:paraId="48C53FD5" w14:textId="41957299" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="522EA213" w14:textId="2E0A2324" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>46</w:t>
+          <w:p w14:paraId="522EA213" w14:textId="1D5A316C" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="620C889E" w14:textId="601F8019" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>84</w:t>
+          <w:p w14:paraId="620C889E" w14:textId="2826CDE8" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D9BB0FC" w14:textId="1A969F6E" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          <w:p w14:paraId="5D9BB0FC" w14:textId="53088DD4" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38E19315" w14:textId="7F5C3413" w:rsidR="00522A73" w:rsidRDefault="00743B28" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>50</w:t>
+          <w:p w14:paraId="38E19315" w14:textId="47A2501E" w:rsidR="00CE4818" w:rsidRDefault="00AF24D1" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E3674CB" w14:textId="2935F685" w:rsidR="00522A73" w:rsidRDefault="00743B28" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>78</w:t>
+          <w:p w14:paraId="7E3674CB" w14:textId="47B79D6A" w:rsidR="00CE4818" w:rsidRDefault="00AF24D1" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>89</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00522A73" w14:paraId="7679B7AF" w14:textId="0A2B7C3F" w:rsidTr="00213F8B">
+      <w:tr w:rsidR="00CE4818" w14:paraId="7679B7AF" w14:textId="0A2B7C3F" w:rsidTr="00213F8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1C389412" w14:textId="77777777" w:rsidR="00522A73" w:rsidRPr="00BA0649" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          </w:tcPr>
+          <w:p w14:paraId="1C389412" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>All Saints C.E Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="06A7DE4F" w14:textId="6EEC0BB0" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          </w:tcPr>
+          <w:p w14:paraId="06A7DE4F" w14:textId="3CB1CF0B" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="71083438" w14:textId="70895CBD" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          </w:tcPr>
+          <w:p w14:paraId="71083438" w14:textId="0C609E75" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62C83909" w14:textId="71ABB097" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3640EF4D" w14:textId="73B616AB" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="3640EF4D" w14:textId="75659A20" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74293F6D" w14:textId="2B9092B6" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D732C5C" w14:textId="64591BDE" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1C191B" w14:textId="0A35DCF4" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74293F6D" w14:textId="07913BA3" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          <w:p w14:paraId="66FBCFB6" w14:textId="37D96C46" w:rsidR="00CE4818" w:rsidRDefault="00AF24D1" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
-[...37 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="414A30F6" w14:textId="013F30B4" w:rsidR="00522A73" w:rsidRDefault="00743B28" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>112</w:t>
+          <w:p w14:paraId="414A30F6" w14:textId="1D247057" w:rsidR="00CE4818" w:rsidRDefault="00AF24D1" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC1DAD">
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00522A73" w14:paraId="188559C3" w14:textId="5645306C" w:rsidTr="00213F8B">
+      <w:tr w:rsidR="00CE4818" w14:paraId="188559C3" w14:textId="5645306C" w:rsidTr="00213F8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3688B4ED" w14:textId="77777777" w:rsidR="00522A73" w:rsidRPr="00BA0649" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          </w:tcPr>
+          <w:p w14:paraId="3688B4ED" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Annie Lennard Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5B99F51A" w14:textId="03FF7796" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          </w:tcPr>
+          <w:p w14:paraId="5B99F51A" w14:textId="62A272A3" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>22</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="3C5CD291" w14:textId="0D14B2B5" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>53</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="5006E2A3" w14:textId="6E1874E9" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33315883" w14:textId="55D6AA58" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          <w:p w14:paraId="33315883" w14:textId="498F05FD" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="071D7681" w14:textId="275C5D99" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>28</w:t>
+          <w:p w14:paraId="071D7681" w14:textId="0EE59BCC" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1057EF55" w14:textId="3EB534DC" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>56</w:t>
+          <w:p w14:paraId="1057EF55" w14:textId="19968F45" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75E1C9F4" w14:textId="7EA800BC" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          <w:p w14:paraId="75E1C9F4" w14:textId="4F6A3570" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="720D868E" w14:textId="56432257" w:rsidR="00522A73" w:rsidRDefault="00743B28" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>23</w:t>
+          <w:p w14:paraId="720D868E" w14:textId="217265E2" w:rsidR="00CE4818" w:rsidRDefault="00AF24D1" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC1DAD">
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="375F7E05" w14:textId="77D2A45F" w:rsidR="00522A73" w:rsidRDefault="00743B28" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>65</w:t>
+          <w:p w14:paraId="375F7E05" w14:textId="7B4B8784" w:rsidR="00CE4818" w:rsidRDefault="00AF24D1" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC1DAD">
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00522A73" w14:paraId="28965A5E" w14:textId="65725709" w:rsidTr="00213F8B">
+      <w:tr w:rsidR="00CE4818" w14:paraId="28965A5E" w14:textId="65725709" w:rsidTr="00213F8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4ED14510" w14:textId="77777777" w:rsidR="00522A73" w:rsidRPr="00BA0649" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          </w:tcPr>
+          <w:p w14:paraId="4ED14510" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bearwood Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="607C4946" w14:textId="3A0443F9" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          </w:tcPr>
+          <w:p w14:paraId="607C4946" w14:textId="3B4A0076" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>54</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="1B13FA51" w14:textId="21008569" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>96</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="6876C0E0" w14:textId="2C0ADF1E" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ED24E35" w14:textId="2751E164" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          <w:p w14:paraId="2ED24E35" w14:textId="4002F959" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="550F1242" w14:textId="50DF50FF" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>39</w:t>
+          <w:p w14:paraId="550F1242" w14:textId="4D249669" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E3C40FF" w14:textId="16A45558" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>77</w:t>
+          <w:p w14:paraId="3E3C40FF" w14:textId="0FAB1423" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D4856F2" w14:textId="0E312BC1" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          <w:p w14:paraId="5D4856F2" w14:textId="3890D764" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B3C6F76" w14:textId="28504FF7" w:rsidR="00522A73" w:rsidRDefault="00743B28" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>40</w:t>
+          <w:p w14:paraId="3B3C6F76" w14:textId="1A2BC0CC" w:rsidR="00CE4818" w:rsidRDefault="00AF24D1" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E81F093" w14:textId="7094636F" w:rsidR="00522A73" w:rsidRDefault="00743B28" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>79</w:t>
+          <w:p w14:paraId="6E81F093" w14:textId="25A1E44C" w:rsidR="00CE4818" w:rsidRDefault="00AF24D1" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>102</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00522A73" w14:paraId="1338D0DE" w14:textId="09F71E5C" w:rsidTr="00213F8B">
+      <w:tr w:rsidR="00CE4818" w14:paraId="1338D0DE" w14:textId="09F71E5C" w:rsidTr="00213F8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2B1598EC" w14:textId="77777777" w:rsidR="00522A73" w:rsidRPr="00BA0649" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          </w:tcPr>
+          <w:p w14:paraId="2B1598EC" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Blackheath Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="55448D99" w14:textId="4A0DFDD0" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          </w:tcPr>
+          <w:p w14:paraId="55448D99" w14:textId="381E50CC" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>69</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="41F9188C" w14:textId="7E0E8636" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>112</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="0C2F9744" w14:textId="0E3FB93C" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>148</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18CACE78" w14:textId="0B4070A1" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          <w:p w14:paraId="18CACE78" w14:textId="31303BF6" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="375F7F00" w14:textId="21F291A5" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>89</w:t>
+          <w:p w14:paraId="375F7F00" w14:textId="22791D84" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6597FFAF" w14:textId="6E69636C" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>148</w:t>
+          <w:p w14:paraId="6597FFAF" w14:textId="1B6E1FEE" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="401B3A38" w14:textId="0F683D8B" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          <w:p w14:paraId="401B3A38" w14:textId="27A3D8AB" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F953D00" w14:textId="400860EB" w:rsidR="00522A73" w:rsidRDefault="00743B28" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>86</w:t>
+          <w:p w14:paraId="6F953D00" w14:textId="1AE616D6" w:rsidR="00CE4818" w:rsidRDefault="00AF24D1" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC1DAD">
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="685452B6" w14:textId="19986B69" w:rsidR="00522A73" w:rsidRDefault="00743B28" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>140</w:t>
+          <w:p w14:paraId="685452B6" w14:textId="08AC93CD" w:rsidR="00CE4818" w:rsidRDefault="00AF24D1" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC1DAD">
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00522A73" w14:paraId="1009CFD2" w14:textId="05F5FF2A" w:rsidTr="00213F8B">
+      <w:tr w:rsidR="00CE4818" w14:paraId="1009CFD2" w14:textId="05F5FF2A" w:rsidTr="00213F8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="05B18488" w14:textId="77777777" w:rsidR="00522A73" w:rsidRPr="00BA0649" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          </w:tcPr>
+          <w:p w14:paraId="05B18488" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Bleakhouse</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Bleakhouse Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E0EF1D" w14:textId="3DB1F0C3" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1541EF20" w14:textId="6E6E4AFE" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D7F4BF6" w14:textId="183FF088" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3791CBB9" w14:textId="6ACBB22B" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F414A40" w14:textId="237F0B1E" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36CA757B" w14:textId="5BDA3C2A" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AD834CB" w14:textId="53BBDA95" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="136E19B4" w14:textId="2BAD3185" w:rsidR="00CE4818" w:rsidRDefault="00AF24D1" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="494AA914" w14:textId="01C01559" w:rsidR="00CE4818" w:rsidRDefault="00AF24D1" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="6A21345E" w14:textId="50452E4B" w:rsidTr="00213F8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6376607C" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Brandhall Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="270BE234" w14:textId="67FB476D" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF1A34F" w14:textId="2DF01F61" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A12CCF1" w14:textId="6FF08C99" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E4CF8B8" w14:textId="5E42EEEC" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39EE630A" w14:textId="48D4C181" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="095A5951" w14:textId="25104FAD" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D57DB44" w14:textId="68BD6463" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E8374E6" w14:textId="2B9075A4" w:rsidR="00CE4818" w:rsidRDefault="00AF24D1" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="090DDEC6" w14:textId="2B209703" w:rsidR="00CE4818" w:rsidRDefault="00AF24D1" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="5576B453" w14:textId="7427F824" w:rsidTr="00522A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E2DFFB" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Brandhall Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Brickhouse Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D74C649" w14:textId="7A4ECAE8" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33E7D342" w14:textId="3BCB13E7" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA064D0" w14:textId="78C754DD" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27487799" w14:textId="7DCD6334" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="222101F9" w14:textId="4B63CD68" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67557BAE" w14:textId="4ECBF103" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60456289" w14:textId="44C11723" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E1F889" w14:textId="79AFD18C" w:rsidR="00CE4818" w:rsidRDefault="00AF24D1" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C676F58" w14:textId="511BE33C" w:rsidR="00CE4818" w:rsidRDefault="00AF24D1" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC1DAD">
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="74E97306" w14:textId="67275CF5" w:rsidTr="00522A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F0C67E" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Brickhouse Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:lastRenderedPageBreak/>
+              <w:t>Burnt Tree Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1606A6BB" w14:textId="65DE9819" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18370790" w14:textId="277DED65" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1229D890" w14:textId="25090E44" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A65B718" w14:textId="57DE0609" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B2E090E" w14:textId="7B9A5E08" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="101E4929" w14:textId="6C166625" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A2BF702" w14:textId="1F33AA35" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73AFDE1E" w14:textId="22C56935" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C26029C" w14:textId="647F1CDD" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="7777A217" w14:textId="093F1230" w:rsidTr="00522A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AEE91CF" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...132 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Cape Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E4EC1DC" w14:textId="6775009F" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E6FEE50" w14:textId="0EA5BD44" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67164149" w14:textId="075A8398" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD37FA2" w14:textId="3259826B" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD45C31" w14:textId="2EED08C8" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE1A4AE" w14:textId="5676A630" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A85AD7" w14:textId="1C156888" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FB1AE11" w14:textId="10763634" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A9641F" w14:textId="515C4521" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="377999FD" w14:textId="2472EB4E" w:rsidTr="00522A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4392485D" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Cape Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Causeway Green Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="790F8BFB" w14:textId="3676FFF0" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="647A0DFF" w14:textId="0E4569FD" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3977EC8B" w14:textId="17FFD38C" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48BA6278" w14:textId="20D26EDC" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3160647F" w14:textId="43F3A538" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59FC19E0" w14:textId="75163121" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C1BB0B6" w14:textId="7C57E280" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D5712A8" w14:textId="78149DA5" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67B9D458" w14:textId="355B6A1A" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="624406A7" w14:textId="5F1418F8" w:rsidTr="00522A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F15632A" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Causeway Green Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Christ Church CE Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58CC0ABB" w14:textId="4C636405" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C48F1D" w14:textId="1C00FC92" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB30394" w14:textId="6CE61DF7" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="379D3FE0" w14:textId="6F67AC62" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A83890" w14:textId="774D0CEE" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E8EAB08" w14:textId="61F604DD" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15BB287B" w14:textId="52993213" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="480CAA02" w14:textId="635BCD07" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="210EDC9B" w14:textId="38A2A60B" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00841A26">
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="3F4A1F4C" w14:textId="5231D91C" w:rsidTr="00522A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66C03013" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Christ Church CE Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Corngreaves Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B23A03" w14:textId="53187E05" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07685B56" w14:textId="6DA7783B" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4984A857" w14:textId="4CBC5749" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="013AF0FE" w14:textId="36257C9C" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D3BFC84" w14:textId="572A3CD8" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11532F4C" w14:textId="0A6D11F3" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ADD6FEC" w14:textId="5A22DA31" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C1B949D" w14:textId="10440A9A" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D62E6DB" w14:textId="3D37C89F" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="4E5B6CD8" w14:textId="363F37AD" w:rsidTr="00522A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="199F724A" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Corngreaves</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            </w:pPr>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Primary</w:t>
+              <w:t>Crocketts Community Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>30</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="635B70D8" w14:textId="706D5C11" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>37</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="4604EE27" w14:textId="2E71DC22" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>71</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="46312649" w14:textId="6116C3D0" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>144</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="013AF0FE" w14:textId="49EFC80D" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>30</w:t>
+          <w:p w14:paraId="6696895F" w14:textId="155644D6" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D3BFC84" w14:textId="57831E6C" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>26</w:t>
+          <w:p w14:paraId="3820ECF6" w14:textId="299B8A01" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11532F4C" w14:textId="0EBC732D" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>55</w:t>
+          <w:p w14:paraId="622F5EF9" w14:textId="4F0A0E0C" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>141</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ADD6FEC" w14:textId="7D253A3E" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>30</w:t>
+          <w:p w14:paraId="7B897674" w14:textId="06197B19" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C1B949D" w14:textId="0DFF5965" w:rsidR="00522A73" w:rsidRDefault="00625D99" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>29</w:t>
+          <w:p w14:paraId="63923ACC" w14:textId="789F49AD" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00841A26">
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D62E6DB" w14:textId="021CC028" w:rsidR="00522A73" w:rsidRDefault="00625D99" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>59</w:t>
+          <w:p w14:paraId="3247B2B4" w14:textId="4B6C508C" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>166</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00522A73" w14:paraId="4E5B6CD8" w14:textId="363F37AD" w:rsidTr="00522A73">
+      <w:tr w:rsidR="00CE4818" w14:paraId="18604864" w14:textId="039F687B" w:rsidTr="00522A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="199F724A" w14:textId="77777777" w:rsidR="00522A73" w:rsidRPr="00BA0649" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          </w:tcPr>
+          <w:p w14:paraId="246B7403" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Crocketts</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Devonshire Infant Academy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16B6AEB9" w14:textId="4162FCFF" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79599A84" w14:textId="0D9094D6" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D89AA58" w14:textId="7EAA932E" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2558DD7E" w14:textId="4FC9B95A" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D35F76C" w14:textId="08D8871E" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A61E377" w14:textId="75C44012" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>146</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33576078" w14:textId="1A9413C6" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A1CBBBA" w14:textId="1C01286E" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1577D5EE" w14:textId="01F4C9E4" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidR="00841A26">
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="206B760E" w14:textId="3156DB7C" w:rsidTr="00522A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40C5D70E" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Community Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Eaton Valley Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A2501BB" w14:textId="70DD49D0" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48C015BC" w14:textId="7465A55F" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0EACFC" w14:textId="7A86349B" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0EF14D" w14:textId="04DAD8E5" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4BE1D4" w14:textId="5ABF8176" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C234719" w14:textId="7FD67583" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="208DE593" w14:textId="3DC7546B" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EACF0E5" w14:textId="296E632B" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C2EFD95" w14:textId="27A91D1B" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="2EFA6D2B" w14:textId="61C33FA7" w:rsidTr="00522A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="559CC72F" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Devonshire Infant Academy</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Ferndale Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BDFBD17" w14:textId="099D0B55" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2165DC78" w14:textId="68C87A71" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC7BB83" w14:textId="6E0E3496" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18717B37" w14:textId="61672723" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5490B2AA" w14:textId="4D554FFE" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E22FAC0" w14:textId="5CEA9ACA" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01EA7A9F" w14:textId="22FE5D45" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6ED98A" w14:textId="0EA67F76" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A6DD3B2" w14:textId="28569CC3" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="00841A26">
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="76F26553" w14:textId="025F07F8" w:rsidTr="00522A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="583AE728" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Eaton Valley Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Galton Valley Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22B29652" w14:textId="32046224" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="383D86E1" w14:textId="6D35DE76" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6C3D55" w14:textId="46A43779" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>83</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7279A651" w14:textId="2F411738" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FEE535B" w14:textId="6F247F08" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3500B37C" w14:textId="662A3EE1" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E027609" w14:textId="134CF616" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F76ECB2" w14:textId="515AB432" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12C16055" w14:textId="1843538F" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="7B1F6554" w14:textId="1F9948F1" w:rsidTr="00522A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C2613B8" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Ferndale Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>George Betts Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B45A09" w14:textId="24F0F84C" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31EEF0CC" w14:textId="4B723F32" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3698A0AB" w14:textId="78EF34DB" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1858A2CE" w14:textId="7DBB2A02" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6A74C8" w14:textId="10477AA0" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E0EDC1E" w14:textId="2138152F" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6739F013" w14:textId="0A89718D" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34BBE571" w14:textId="3792FE8B" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00841A26">
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56900889" w14:textId="1C2B462E" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00841A26">
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="1C9F1D3F" w14:textId="6EA45871" w:rsidTr="00522A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E7F4012" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Galton Valley Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Glebefields Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C98AE3D" w14:textId="0BCBB1A5" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0861635C" w14:textId="206AB2A0" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B2D6404" w14:textId="385379FE" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3762ABA5" w14:textId="7F91635E" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F5FA9A3" w14:textId="079E0F4D" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73FBC41A" w14:textId="55BDC414" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0386BA3A" w14:textId="55D5F39B" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62A2FEA3" w14:textId="11D35761" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00841A26">
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31E1DDBD" w14:textId="61F0D75E" w:rsidR="00CE4818" w:rsidRDefault="00841A26" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="09F11295" w14:textId="41046AB6" w:rsidTr="00522A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F31C0D9" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>George Betts Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Grace Mary Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="621DFE90" w14:textId="757BE541" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33BBB3C7" w14:textId="2D16E29B" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42ECAE7D" w14:textId="62000EAD" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CEEB90C" w14:textId="6C181B90" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D3DA759" w14:textId="73E65D85" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0149DEB2" w14:textId="679E9B0B" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18008E97" w14:textId="0BEF62CB" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="686AE4A2" w14:textId="6C3AE46C" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="617E93CB" w14:textId="7F7F3F7A" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>132</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="3D9C52F8" w14:textId="4FF8BE1E" w:rsidTr="00522A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00628F4A" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Glebefields</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            </w:pPr>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Primary</w:t>
+              <w:t>Great Bridge Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7C98AE3D" w14:textId="7E258CEB" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          </w:tcPr>
+          <w:p w14:paraId="1131052A" w14:textId="373FEFCB" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>39</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="209FD49B" w14:textId="2ADF1CA2" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>51</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="2EAC0890" w14:textId="4C5A3D2E" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3762ABA5" w14:textId="68F0D6B6" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          <w:p w14:paraId="18D15661" w14:textId="4AAEEC35" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F5FA9A3" w14:textId="06BCA115" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>33</w:t>
+          <w:p w14:paraId="31EB8774" w14:textId="33A886B8" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73FBC41A" w14:textId="78C05BCB" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>50</w:t>
+          <w:p w14:paraId="33B83A2B" w14:textId="63451609" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0386BA3A" w14:textId="3CBA7777" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          <w:p w14:paraId="18856679" w14:textId="79ADC548" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62A2FEA3" w14:textId="761C0779" w:rsidR="00522A73" w:rsidRDefault="00625D99" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>41</w:t>
+          <w:p w14:paraId="50B8DFC3" w14:textId="247FD8F6" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00841A26">
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31E1DDBD" w14:textId="0D8119CC" w:rsidR="00522A73" w:rsidRDefault="00625D99" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>61</w:t>
+          <w:p w14:paraId="14A269E8" w14:textId="6D2DE403" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00841A26">
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00522A73" w14:paraId="09F11295" w14:textId="41046AB6" w:rsidTr="00522A73">
+      <w:tr w:rsidR="00CE4818" w14:paraId="2C92FB94" w14:textId="35C59710" w:rsidTr="00522A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1F31C0D9" w14:textId="77777777" w:rsidR="00522A73" w:rsidRPr="00BA0649" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          </w:tcPr>
+          <w:p w14:paraId="3127DBA5" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Grace Mary Primary</w:t>
+              <w:t>Grove Vale Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>30</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="20088C6C" w14:textId="3CE9EEBE" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>40</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="02FFD305" w14:textId="7578D17A" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>135</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="2B4F1ABE" w14:textId="37092916" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CEEB90C" w14:textId="7A69EA17" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>30</w:t>
+          <w:p w14:paraId="14C1C026" w14:textId="6C6B4543" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D3DA759" w14:textId="5930A7A5" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>37</w:t>
+          <w:p w14:paraId="67F5231B" w14:textId="6A4D0E0E" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0149DEB2" w14:textId="68A93247" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>108</w:t>
+          <w:p w14:paraId="4250B094" w14:textId="29210C86" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>173</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18008E97" w14:textId="5885D3BD" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>30</w:t>
+          <w:p w14:paraId="2B164D7C" w14:textId="1A765C8F" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="686AE4A2" w14:textId="3902A202" w:rsidR="00522A73" w:rsidRDefault="00625D99" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>30</w:t>
+          <w:p w14:paraId="11A75083" w14:textId="0C302395" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00841A26">
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="617E93CB" w14:textId="024905FB" w:rsidR="00522A73" w:rsidRDefault="00625D99" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>105</w:t>
+          <w:p w14:paraId="784119F9" w14:textId="6202F80F" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidR="00841A26">
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00522A73" w14:paraId="3D9C52F8" w14:textId="4FF8BE1E" w:rsidTr="00522A73">
+      <w:tr w:rsidR="00CE4818" w14:paraId="398B3EC6" w14:textId="748E6B80" w:rsidTr="00522A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="00628F4A" w14:textId="77777777" w:rsidR="00522A73" w:rsidRPr="00BA0649" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          </w:tcPr>
+          <w:p w14:paraId="1DCA2021" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Great Bridge Primary</w:t>
+              <w:t>Hall Green Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1131052A" w14:textId="0DC69212" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          </w:tcPr>
+          <w:p w14:paraId="32C9BD6A" w14:textId="7579FCE4" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>58</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="00745877" w14:textId="63E7B71A" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>87</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="0A726F40" w14:textId="4B685F73" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18D15661" w14:textId="4C467CB9" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          <w:p w14:paraId="6322AF8F" w14:textId="73EA378F" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31EB8774" w14:textId="18941FA6" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>59</w:t>
+          <w:p w14:paraId="44B5E6F7" w14:textId="7B6262B4" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33B83A2B" w14:textId="2B328E95" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>100</w:t>
+          <w:p w14:paraId="116A6401" w14:textId="08719A0A" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18856679" w14:textId="2118ECC1" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          <w:p w14:paraId="47200005" w14:textId="49C9A819" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50B8DFC3" w14:textId="624AADF7" w:rsidR="00522A73" w:rsidRDefault="00625D99" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>54</w:t>
+          <w:p w14:paraId="31AD9144" w14:textId="6E16F5E5" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00841A26">
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14A269E8" w14:textId="471D918B" w:rsidR="00522A73" w:rsidRDefault="00625D99" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>81</w:t>
+          <w:p w14:paraId="16BF0C0F" w14:textId="5AED5319" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00841A26">
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00522A73" w14:paraId="2C92FB94" w14:textId="35C59710" w:rsidTr="00522A73">
+      <w:tr w:rsidR="00CE4818" w14:paraId="66D33087" w14:textId="3A3E46FC" w:rsidTr="00522A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3127DBA5" w14:textId="77777777" w:rsidR="00522A73" w:rsidRPr="00BA0649" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          </w:tcPr>
+          <w:p w14:paraId="2DF4058D" w14:textId="52489966" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Grove Vale Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve">Hamstead </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="024859FB" w14:textId="7E22940B" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB0B505" w14:textId="0F965EF6" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="121D5B8F" w14:textId="16C5CBAD" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>83</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B4E4628" w14:textId="092F34D9" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54E631C4" w14:textId="730B19AF" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E0FFFC0" w14:textId="0BE538E7" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="682F7118" w14:textId="5842B23A" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F129A3B" w14:textId="7AFF5864" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0235F97B" w14:textId="59D75AC6" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="60336AB6" w14:textId="6BB0A58B" w:rsidTr="00522A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EF9ABB2" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Hall Green Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Hanbury Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25348259" w14:textId="3D236A30" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A7953C4" w14:textId="12AD9213" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B8F7253" w14:textId="27C9A631" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5921B81C" w14:textId="73C49FCD" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA101D4" w14:textId="593369EA" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D0254B" w14:textId="24732C52" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CEAC394" w14:textId="11BC5189" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="755DB5B1" w14:textId="77E7E677" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72CBB8BC" w14:textId="56A0A81B" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="382C1388" w14:textId="0C7B0327" w:rsidTr="00522A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F91B85C" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hamstead </w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Primary</w:t>
+              <w:t>Hargate Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="024859FB" w14:textId="08D701EB" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          </w:tcPr>
+          <w:p w14:paraId="7D5EA60B" w14:textId="7DF95D9E" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>39</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="3314F5D9" w14:textId="628982F6" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>79</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="4628576E" w14:textId="50720E47" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B4E4628" w14:textId="0BF86080" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          <w:p w14:paraId="14AEE963" w14:textId="7178185B" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54E631C4" w14:textId="7ACAB07C" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>43</w:t>
+          <w:p w14:paraId="153C26F3" w14:textId="274B61B5" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E0FFFC0" w14:textId="7FA29DF2" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>83</w:t>
+          <w:p w14:paraId="3FAF03A8" w14:textId="11F01FF8" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="682F7118" w14:textId="0ADAF170" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          <w:p w14:paraId="7B66751A" w14:textId="0090AEEB" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F129A3B" w14:textId="73FA86A5" w:rsidR="00522A73" w:rsidRDefault="00991ACD" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>28</w:t>
+          <w:p w14:paraId="24A76E4B" w14:textId="6ED99847" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0235F97B" w14:textId="14EE9FAE" w:rsidR="00522A73" w:rsidRDefault="00991ACD" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>67</w:t>
+          <w:p w14:paraId="6634B693" w14:textId="7E3A9984" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>163</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00522A73" w14:paraId="60336AB6" w14:textId="6BB0A58B" w:rsidTr="00522A73">
+      <w:tr w:rsidR="00CE4818" w14:paraId="31D26BCD" w14:textId="0F4D0337" w:rsidTr="00522A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4EF9ABB2" w14:textId="77777777" w:rsidR="00522A73" w:rsidRPr="00BA0649" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          </w:tcPr>
+          <w:p w14:paraId="0DF61789" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Hanbury Primary</w:t>
+              <w:t>Harvills Hawthorn Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="25348259" w14:textId="42FBDB03" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          </w:tcPr>
+          <w:p w14:paraId="29954F5E" w14:textId="429A9DBF" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>45</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="60128DB5" w14:textId="40A28E11" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>91</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="42D33A50" w14:textId="3730E84F" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5921B81C" w14:textId="529AB3BD" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          <w:p w14:paraId="3C70D592" w14:textId="44071DF2" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DA101D4" w14:textId="5109B76B" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>63</w:t>
+          <w:p w14:paraId="4FBE18F5" w14:textId="6014B73C" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24D0254B" w14:textId="17381AE6" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>94</w:t>
+          <w:p w14:paraId="4AD03D74" w14:textId="15C66F56" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CEAC394" w14:textId="0C6CFD8E" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          <w:p w14:paraId="423F336D" w14:textId="49931F0C" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="755DB5B1" w14:textId="0C0A92F9" w:rsidR="00522A73" w:rsidRDefault="00991ACD" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>41</w:t>
+          <w:p w14:paraId="0DA4C6B3" w14:textId="59A85905" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72CBB8BC" w14:textId="1A098E4F" w:rsidR="00522A73" w:rsidRDefault="00991ACD" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>86</w:t>
+          <w:p w14:paraId="18811858" w14:textId="096D57AE" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>82</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00522A73" w14:paraId="382C1388" w14:textId="0C7B0327" w:rsidTr="00522A73">
+      <w:tr w:rsidR="00CE4818" w14:paraId="2DC14768" w14:textId="2B8FA6C3" w:rsidTr="00522A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2F91B85C" w14:textId="77777777" w:rsidR="00522A73" w:rsidRPr="00BA0649" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          </w:tcPr>
+          <w:p w14:paraId="707E5716" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Hargate Primary</w:t>
+              <w:t>Hateley Heath Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7D5EA60B" w14:textId="3EB69EBB" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          </w:tcPr>
+          <w:p w14:paraId="193F8DDD" w14:textId="6A4CF923" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>72</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="363222E4" w14:textId="25FE96C6" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>126</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="3C7142DF" w14:textId="32EAE25A" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14AEE963" w14:textId="13EE3E11" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          <w:p w14:paraId="601F27C5" w14:textId="78A9F75A" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="153C26F3" w14:textId="250CD3A5" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>63</w:t>
+          <w:p w14:paraId="2645AAB4" w14:textId="2B8331FB" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FAF03A8" w14:textId="329FF34B" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>124</w:t>
+          <w:p w14:paraId="59B271B6" w14:textId="63212E71" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B66751A" w14:textId="4C47D5FA" w:rsidR="00522A73" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          <w:p w14:paraId="1855991D" w14:textId="2C1AF99C" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24A76E4B" w14:textId="1CCFF820" w:rsidR="00522A73" w:rsidRDefault="00991ACD" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>83</w:t>
+          <w:p w14:paraId="26DFA25D" w14:textId="4558F038" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6634B693" w14:textId="1A35A79C" w:rsidR="00522A73" w:rsidRDefault="00991ACD" w:rsidP="00522A73">
-[...4 lines deleted...]
-              <w:t>120</w:t>
+          <w:p w14:paraId="40FD428F" w14:textId="438B43B0" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>73</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00522A73" w14:paraId="31D26BCD" w14:textId="0F4D0337" w:rsidTr="00522A73">
+      <w:tr w:rsidR="00CE4818" w14:paraId="70191871" w14:textId="4EEF38DF" w:rsidTr="00522A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0DF61789" w14:textId="77777777" w:rsidR="00522A73" w:rsidRPr="00BA0649" w:rsidRDefault="00522A73" w:rsidP="00522A73">
+          </w:tcPr>
+          <w:p w14:paraId="6ADD3705" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Harvills</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Highfields Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B4B9594" w14:textId="77FA67EA" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB61319" w14:textId="5C717850" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D079918" w14:textId="08217C18" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27892708" w14:textId="0AFF911A" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53AB1461" w14:textId="096E4314" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6539A919" w14:textId="66100552" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57334FA3" w14:textId="21E6AA58" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6682FA94" w14:textId="21081DD2" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A65A372" w14:textId="14F492F0" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00044E21">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="79A0FCED" w14:textId="383C1D7D" w:rsidTr="00522A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DCBAAA1" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Hawthorn Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Holy Name RC Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EC8DD72" w14:textId="07A24ED5" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AE42AD8" w14:textId="78B6F800" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4C5E6F" w14:textId="1E5501CD" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12CFAA7C" w14:textId="0FA8F754" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43CC0893" w14:textId="60251181" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0571CBB8" w14:textId="091D605A" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03B93564" w14:textId="2921AF30" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7341FC1D" w14:textId="077F7A2A" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75440C6A" w14:textId="47008415" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="36DD3ACF" w14:textId="4E9D2DB3" w:rsidTr="00522A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3013FAF2" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Hateley Heath Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Holy Trinity CE Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00ED74CF" w14:textId="3E32DB3B" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30A6CAB2" w14:textId="40114465" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09BAC990" w14:textId="7179A7FC" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD34F72" w14:textId="4706120B" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E9BBE78" w14:textId="4EEF166C" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07E6A88F" w14:textId="453C12B0" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B4DC29A" w14:textId="0C4A8747" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="112F519C" w14:textId="26DDDB10" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00044E21">
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EEF1B24" w14:textId="1512F200" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="64988903" w14:textId="35F14298" w:rsidTr="00522A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6025EE44" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Highfields Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Holyhead Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0449FD4A" w14:textId="632E71D2" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2586A799" w14:textId="07D16820" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39D85666" w14:textId="07943725" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B775B46" w14:textId="2CA5C188" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF56C8F" w14:textId="6DFE3ED8" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E52ABE1" w14:textId="4DBDC666" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1496EBBF" w14:textId="2234632C" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CDECB7C" w14:textId="67510912" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03948748" w14:textId="6804E573" w:rsidR="00CE4818" w:rsidRDefault="00F51099" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="098A5D4D" w14:textId="74168243" w:rsidTr="00522A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ACD33B9" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Holy Name RC Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:lastRenderedPageBreak/>
+              <w:t>Joseph Turner Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66121F6B" w14:textId="5452787A" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="604C3525" w14:textId="7AE4CA44" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="669FAE25" w14:textId="36308CC3" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E8BC40" w14:textId="7F94EAA1" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="798AB1EC" w14:textId="74245BBB" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58D8A04C" w14:textId="31E017AF" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B88FB3C" w14:textId="3C25E1B9" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="011B1746" w14:textId="79C925FD" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E902B85" w14:textId="63E8C0EF" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00044E21">
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="71B1765A" w14:textId="1BE24571" w:rsidTr="00522A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C2A16B6" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Holy Trinity CE Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Jubilee Park Academy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="757266A8" w14:textId="0EFA21DF" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40D92F2C" w14:textId="2CF21366" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66F37370" w14:textId="5DDEEA0C" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24A08254" w14:textId="4BC5BED4" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB4A6E9" w14:textId="7CF96D10" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7973FCAD" w14:textId="07D9EC83" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05C4564F" w14:textId="14514ABB" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="582FCE2B" w14:textId="115DC8DB" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="528EB566" w14:textId="3DD7EE96" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00044E21">
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="177D2F4B" w14:textId="47D1F07B" w:rsidTr="00522A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40163E20" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Holyhead Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>King George V Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62F050FA" w14:textId="7C369724" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="385F7F3B" w14:textId="55512EE5" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42A0D04D" w14:textId="2680F9E9" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E63F9F5" w14:textId="3D0016A4" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C78F9A1" w14:textId="4E530E11" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="580D7638" w14:textId="634F9005" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="150785F3" w14:textId="0DAC9737" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CAA708D" w14:textId="3A5018B4" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C038423" w14:textId="33CDAFDE" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="7A55DFF8" w14:textId="0DF10A4F" w:rsidTr="00522A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="388C07C5" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...132 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Langley Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B31588" w14:textId="477177DB" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4DCA1D" w14:textId="670FE413" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="494F8DDB" w14:textId="67AD8CBC" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C01E3CD" w14:textId="07FCEE5A" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8CEFC3" w14:textId="7E54F497" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD6DFD6" w14:textId="1C3850D3" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D577248" w14:textId="3131E40F" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC81F28" w14:textId="67C43F96" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73253922" w14:textId="12CE803E" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="5376E9A6" w14:textId="760DD5A5" w:rsidTr="00522A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B7E1505" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Jubilee Park Academy</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Lightwoods Academy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15CC9A78" w14:textId="0D50B54F" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="654EBDEA" w14:textId="6C485D88" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18D8AF6C" w14:textId="2F390F56" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BCE8DE9" w14:textId="3B0E237E" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E270F04" w14:textId="37816DD1" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B77F175" w14:textId="7B5EC97B" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>157</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6830B3B6" w14:textId="6206ED70" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F6B4980" w14:textId="730AADE5" w:rsidR="00CE4818" w:rsidRDefault="00044E21" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BCA045E" w14:textId="45BE60DB" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidR="00044E21">
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="63330304" w14:textId="60165380" w:rsidTr="00522A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13EE5E79" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>King George V Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Lodge Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01B04C97" w14:textId="28747D07" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6376DC40" w14:textId="17ED50BC" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61EC6136" w14:textId="063EF1F3" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="445A3CEB" w14:textId="37D4ACDA" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54DFD737" w14:textId="7E647CB9" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A503CA3" w14:textId="7011CDF3" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34ECD85A" w14:textId="3ECFC14C" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D34C9BC" w14:textId="63C8BAD6" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="538E4F08" w14:textId="33C47ED4" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00044E21">
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="219A447B" w14:textId="157AD793" w:rsidTr="00522A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3707AD6F" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Langley Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Lyng Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31AAF2FD" w14:textId="74F7FC29" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0638A390" w14:textId="6891B058" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E78203" w14:textId="38271F1F" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D73777E" w14:textId="4FE1CB77" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31BC04C6" w14:textId="7616D025" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="150FFE44" w14:textId="643C18CB" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="740387BF" w14:textId="433751C2" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="467B90BD" w14:textId="4DA48AA5" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24ACEAEF" w14:textId="48D03A85" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="2507B45D" w14:textId="18BDA613" w:rsidTr="00522A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3641EAFE" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Lightwoods Academy</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Mesty Croft Academy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D8885C0" w14:textId="244780F4" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="097FFCF5" w14:textId="662AD99E" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E17ED31" w14:textId="14EB7F75" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46F32E64" w14:textId="2985650D" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A479801" w14:textId="70901F9A" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="279F4ADC" w14:textId="64193A73" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14433AA2" w14:textId="3C484E74" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="722D1EFB" w14:textId="7DD31B08" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E98D2D0" w14:textId="53475744" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="024A6261" w14:textId="07DC39FA" w:rsidTr="00522A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="339F107A" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Lodge Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Moat Farm Infant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="423CABDC" w14:textId="7D826A60" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C99E765" w14:textId="0F37F018" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>107</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="274EEAAE" w14:textId="70028F13" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>178</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="198DD8A6" w14:textId="2D37BB3F" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71BD1E0F" w14:textId="36E43002" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F3729C5" w14:textId="6B129B95" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>174</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0715910F" w14:textId="3CF67CDA" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="616AA911" w14:textId="4D67B783" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A8D914" w14:textId="27CCA922" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>178</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="447ED007" w14:textId="369CA304" w:rsidTr="00522A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AACE7CB" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Lyng Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Moorlands Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="402A718E" w14:textId="4E1736BA" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3753358B" w14:textId="6B9B6B6A" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E39F0FD" w14:textId="4474A649" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FDEC511" w14:textId="4A1C2432" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="003B0EFF" w14:textId="43E7A1AF" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74BAFCBD" w14:textId="28328879" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F5B55C6" w14:textId="57208053" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF6759B" w14:textId="084B97E0" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3226A69F" w14:textId="5018CEC4" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00044E21">
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="5EFF18DF" w14:textId="0FD2F742" w:rsidTr="00522A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FFF7E06" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Mesty</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            </w:pPr>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Croft Academy</w:t>
+              <w:t>Newtown Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>60</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="09DB327F" w14:textId="34A57EA9" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>42</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="392CEE01" w14:textId="4BF8F3D5" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>65</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="0BB37B3A" w14:textId="28AF1570" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46F32E64" w14:textId="5E8CE6B4" w:rsidR="00082B43" w:rsidRPr="00AE220F" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>60</w:t>
+          <w:p w14:paraId="7F8B11E5" w14:textId="5FD6221B" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A479801" w14:textId="7BF9D22A" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>40</w:t>
+          <w:p w14:paraId="153A7661" w14:textId="35AA51E4" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="279F4ADC" w14:textId="66D50311" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>63</w:t>
+          <w:p w14:paraId="7EDC2833" w14:textId="621459B0" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14433AA2" w14:textId="09C48982" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>60</w:t>
+          <w:p w14:paraId="267D2558" w14:textId="14E7D4C9" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="722D1EFB" w14:textId="19B16A78" w:rsidR="00082B43" w:rsidRDefault="002356A8" w:rsidP="00082B43">
+          <w:p w14:paraId="2A0E5A71" w14:textId="36847567" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B645C1F" w14:textId="09C520F7" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...11 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00082B43" w14:paraId="024A6261" w14:textId="07DC39FA" w:rsidTr="00522A73">
+      <w:tr w:rsidR="00CE4818" w14:paraId="6CC4D726" w14:textId="442ECD21" w:rsidTr="00522A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="339F107A" w14:textId="77777777" w:rsidR="00082B43" w:rsidRPr="00BA0649" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          </w:tcPr>
+          <w:p w14:paraId="7B6A1606" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Moat Farm Infant</w:t>
+              <w:t>Oakham Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>120</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="0E7EF271" w14:textId="34E75D65" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>103</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="372793CC" w14:textId="2AF6C1A3" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>153</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="045DC7AD" w14:textId="576F4ACD" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>157</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="198DD8A6" w14:textId="5E7B6187" w:rsidR="00082B43" w:rsidRPr="00AE220F" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>120</w:t>
+          <w:p w14:paraId="1CC1E974" w14:textId="63958A57" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71BD1E0F" w14:textId="71CAEF4F" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>107</w:t>
+          <w:p w14:paraId="5625C40E" w14:textId="41C1A82D" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F3729C5" w14:textId="79A8FE06" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>178</w:t>
+          <w:p w14:paraId="01DF40C8" w14:textId="3D5DAE20" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>155</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0715910F" w14:textId="53DBEB4F" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>120</w:t>
+          <w:p w14:paraId="2912529B" w14:textId="1CDAD453" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="616AA911" w14:textId="413BCB85" w:rsidR="00082B43" w:rsidRDefault="002356A8" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>95</w:t>
+          <w:p w14:paraId="3EF7DFF2" w14:textId="701C304A" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26A8D914" w14:textId="7ACDA0A0" w:rsidR="00082B43" w:rsidRDefault="002356A8" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>174</w:t>
+          <w:p w14:paraId="528049D9" w14:textId="2F8B3D71" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>141</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00082B43" w14:paraId="447ED007" w14:textId="369CA304" w:rsidTr="00522A73">
+      <w:tr w:rsidR="00CE4818" w14:paraId="411BE61B" w14:textId="1E9DE206" w:rsidTr="00522A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7AACE7CB" w14:textId="77777777" w:rsidR="00082B43" w:rsidRPr="00BA0649" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          </w:tcPr>
+          <w:p w14:paraId="567ECA3C" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Moorlands Primary</w:t>
+              <w:t>Ocker Hill Infant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>30</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="1626D935" w14:textId="7AE90CB6" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>26</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="6B6789D6" w14:textId="59998B8A" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>41</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="7E1FD0CC" w14:textId="728B1CD9" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FDEC511" w14:textId="3E596597" w:rsidR="00082B43" w:rsidRPr="00AE220F" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>30</w:t>
+          <w:p w14:paraId="259A1E44" w14:textId="5DDEAA5D" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="003B0EFF" w14:textId="59F86605" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>25</w:t>
+          <w:p w14:paraId="2487EFCB" w14:textId="4DEDCB0E" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74BAFCBD" w14:textId="49C3C5E2" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>50</w:t>
+          <w:p w14:paraId="0E071777" w14:textId="3693B23A" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F5B55C6" w14:textId="36DF208C" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>30</w:t>
+          <w:p w14:paraId="344B56AE" w14:textId="12103B90" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DF6759B" w14:textId="686523A1" w:rsidR="00082B43" w:rsidRDefault="002356A8" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>21</w:t>
+          <w:p w14:paraId="49491578" w14:textId="02E756B2" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3226A69F" w14:textId="0F3F79F4" w:rsidR="00082B43" w:rsidRDefault="002356A8" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>35</w:t>
+          <w:p w14:paraId="29F4D201" w14:textId="268446FA" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00044E21">
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00082B43" w14:paraId="5EFF18DF" w14:textId="0FD2F742" w:rsidTr="00522A73">
+      <w:tr w:rsidR="00CE4818" w14:paraId="44CEC5D1" w14:textId="30293154" w:rsidTr="00522A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4FFF7E06" w14:textId="77777777" w:rsidR="00082B43" w:rsidRPr="00BA0649" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          </w:tcPr>
+          <w:p w14:paraId="66576449" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Newtown Primary</w:t>
+              <w:t>Old Hill Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="09DB327F" w14:textId="76713D52" w:rsidR="00082B43" w:rsidRPr="00AE220F" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          </w:tcPr>
+          <w:p w14:paraId="66350CA6" w14:textId="423AA39A" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>14</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="1C3339BD" w14:textId="5EA32169" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>19</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="743ABDAE" w14:textId="3345AA83" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F8B11E5" w14:textId="069B1AC4" w:rsidR="00082B43" w:rsidRPr="00AE220F" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          <w:p w14:paraId="0C8BBAFE" w14:textId="12AB369D" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="153A7661" w14:textId="192D7B26" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>15</w:t>
+          <w:p w14:paraId="679162A2" w14:textId="5B292240" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EDC2833" w14:textId="4B1A8AE0" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>21</w:t>
+          <w:p w14:paraId="4F81E22D" w14:textId="5413E085" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="267D2558" w14:textId="28F07573" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          <w:p w14:paraId="1B172E9F" w14:textId="13C9BAC3" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A0E5A71" w14:textId="360E7C3A" w:rsidR="00082B43" w:rsidRDefault="002356A8" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>17</w:t>
+          <w:p w14:paraId="636449D3" w14:textId="141ABE15" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B645C1F" w14:textId="4CE2C960" w:rsidR="00082B43" w:rsidRDefault="002356A8" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>23</w:t>
+          <w:p w14:paraId="37562980" w14:textId="173ED317" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>72</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00082B43" w14:paraId="6CC4D726" w14:textId="442ECD21" w:rsidTr="00522A73">
+      <w:tr w:rsidR="00CE4818" w14:paraId="6D93DD69" w14:textId="7F82E000" w:rsidTr="00522A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7B6A1606" w14:textId="77777777" w:rsidR="00082B43" w:rsidRPr="00BA0649" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          </w:tcPr>
+          <w:p w14:paraId="4B87CB3A" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Oakham Primary</w:t>
+              <w:t>Old Park Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0E7EF271" w14:textId="584D29A0" w:rsidR="00082B43" w:rsidRPr="00AE220F" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          </w:tcPr>
+          <w:p w14:paraId="40DAA4EE" w14:textId="4D5AE267" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>82</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="1EF61767" w14:textId="32AC5A31" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>169</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="61EC9532" w14:textId="190CDC4D" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>146</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CC1E974" w14:textId="075E7A91" w:rsidR="00082B43" w:rsidRPr="00AE220F" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          <w:p w14:paraId="4C2483A4" w14:textId="1D6C28ED" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5625C40E" w14:textId="50A307C3" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>78</w:t>
+          <w:p w14:paraId="2FDB1AAC" w14:textId="19991E0B" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01DF40C8" w14:textId="27DEC4E5" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>157</w:t>
+          <w:p w14:paraId="039B0823" w14:textId="222249AA" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2912529B" w14:textId="2BD68768" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          <w:p w14:paraId="15DE413C" w14:textId="3D0E8E33" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EF7DFF2" w14:textId="0BEA6950" w:rsidR="00082B43" w:rsidRDefault="002356A8" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>85</w:t>
+          <w:p w14:paraId="0A79619C" w14:textId="6643A64C" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="528049D9" w14:textId="6C357742" w:rsidR="00082B43" w:rsidRDefault="002356A8" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>155</w:t>
+          <w:p w14:paraId="5AD84B4C" w14:textId="28133819" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>147</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00082B43" w14:paraId="411BE61B" w14:textId="1E9DE206" w:rsidTr="00522A73">
+      <w:tr w:rsidR="00CE4818" w14:paraId="0A92E44C" w14:textId="36CD80A5" w:rsidTr="00522A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="567ECA3C" w14:textId="77777777" w:rsidR="00082B43" w:rsidRPr="00BA0649" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          </w:tcPr>
+          <w:p w14:paraId="5CA1F5E9" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Ocker Hill Infant</w:t>
+              <w:t>Our Lady &amp; St Hubert’s RC Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1626D935" w14:textId="65E25F7A" w:rsidR="00082B43" w:rsidRPr="00AE220F" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          </w:tcPr>
+          <w:p w14:paraId="4E407D8C" w14:textId="596AD35A" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>65</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="1B1D450B" w14:textId="723B19EE" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>95</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="4CEE8106" w14:textId="605EB16D" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="259A1E44" w14:textId="4E90CA57" w:rsidR="00082B43" w:rsidRPr="00AE220F" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          <w:p w14:paraId="74D8AEB3" w14:textId="2BC98714" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2487EFCB" w14:textId="77C4DA66" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>65</w:t>
+          <w:p w14:paraId="37B2FBF8" w14:textId="1870C50B" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E071777" w14:textId="7D677C36" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>105</w:t>
+          <w:p w14:paraId="68792525" w14:textId="3943F902" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="344B56AE" w14:textId="60157752" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          <w:p w14:paraId="07052476" w14:textId="72721FAE" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49491578" w14:textId="5E4F465D" w:rsidR="00082B43" w:rsidRDefault="002356A8" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>48</w:t>
+          <w:p w14:paraId="6B548999" w14:textId="73E4AD3E" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="003244A1">
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29F4D201" w14:textId="3E1FBE94" w:rsidR="00082B43" w:rsidRDefault="002356A8" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>82</w:t>
+          <w:p w14:paraId="04CD1236" w14:textId="318E1481" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="003244A1">
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00082B43" w14:paraId="44CEC5D1" w14:textId="30293154" w:rsidTr="00522A73">
+      <w:tr w:rsidR="00CE4818" w14:paraId="4322A9F5" w14:textId="4A40540B" w:rsidTr="00522A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="66576449" w14:textId="77777777" w:rsidR="00082B43" w:rsidRPr="00BA0649" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          </w:tcPr>
+          <w:p w14:paraId="404CE1A5" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Old Hill Primary</w:t>
+              <w:t>Park Hill Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="66350CA6" w14:textId="4A0B5E64" w:rsidR="00082B43" w:rsidRPr="00AE220F" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          </w:tcPr>
+          <w:p w14:paraId="4C4C152A" w14:textId="6D4FD3FE" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>32</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="1DD4D22A" w14:textId="2A84AD4A" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>57</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="088F49F0" w14:textId="3EF8A6A8" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C8BBAFE" w14:textId="23AF5841" w:rsidR="00082B43" w:rsidRPr="00AE220F" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          <w:p w14:paraId="7C1423E5" w14:textId="641E4C67" w:rsidR="00CE4818" w:rsidRPr="00AE220F" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="679162A2" w14:textId="709AEBCC" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>42</w:t>
+          <w:p w14:paraId="2BB212BC" w14:textId="7FB49C89" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F81E22D" w14:textId="7273D366" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>76</w:t>
+          <w:p w14:paraId="69858A97" w14:textId="4EE639AA" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B172E9F" w14:textId="328F7D20" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          <w:p w14:paraId="1F85E6C5" w14:textId="1F36384B" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="636449D3" w14:textId="3CD33C09" w:rsidR="00082B43" w:rsidRDefault="002356A8" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>31</w:t>
+          <w:p w14:paraId="6EF2E41D" w14:textId="691C3C23" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37562980" w14:textId="1FAFC0CA" w:rsidR="00082B43" w:rsidRDefault="002356A8" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>61</w:t>
+          <w:p w14:paraId="20E50D34" w14:textId="483119EA" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00082B43" w14:paraId="6D93DD69" w14:textId="7F82E000" w:rsidTr="00522A73">
+      <w:tr w:rsidR="00CE4818" w14:paraId="3047083C" w14:textId="0E384A40" w:rsidTr="00522A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4B87CB3A" w14:textId="77777777" w:rsidR="00082B43" w:rsidRPr="00BA0649" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          </w:tcPr>
+          <w:p w14:paraId="23DEF373" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Old Park Primary</w:t>
+              <w:t>Pennyhill Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>60</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="312A003C" w14:textId="7965EF4B" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>75</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="3357D0F8" w14:textId="569A1551" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>159</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="4AF88565" w14:textId="7030B50A" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C2483A4" w14:textId="18D977A1" w:rsidR="00082B43" w:rsidRPr="00AE220F" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>60</w:t>
+          <w:p w14:paraId="3B226296" w14:textId="179E4110" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FDB1AAC" w14:textId="0DE0113A" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>76</w:t>
+          <w:p w14:paraId="312CE7BD" w14:textId="713F1F5F" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="039B0823" w14:textId="4B24C9D4" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>146</w:t>
+          <w:p w14:paraId="22C30FEF" w14:textId="1DA37FF1" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15DE413C" w14:textId="45C00386" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>60</w:t>
+          <w:p w14:paraId="02F659A8" w14:textId="7E1A663D" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A79619C" w14:textId="0051309F" w:rsidR="00082B43" w:rsidRDefault="002356A8" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>72</w:t>
+          <w:p w14:paraId="3FDA471E" w14:textId="26F2835A" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="003244A1">
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AD84B4C" w14:textId="59AB2AC2" w:rsidR="00082B43" w:rsidRDefault="002356A8" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>130</w:t>
+          <w:p w14:paraId="2085423B" w14:textId="29F48ECE" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>102</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00082B43" w14:paraId="0A92E44C" w14:textId="36CD80A5" w:rsidTr="00522A73">
+      <w:tr w:rsidR="00CE4818" w14:paraId="702C85EB" w14:textId="334AA820" w:rsidTr="00522A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5CA1F5E9" w14:textId="77777777" w:rsidR="00082B43" w:rsidRPr="00BA0649" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          </w:tcPr>
+          <w:p w14:paraId="3013B96B" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Our Lady &amp; St Hubert’s RC Primary</w:t>
+              <w:t>Perryfields Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4E407D8C" w14:textId="7CA12800" w:rsidR="00082B43" w:rsidRPr="00AE220F" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          </w:tcPr>
+          <w:p w14:paraId="3A4E43E3" w14:textId="2D32C32D" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>64</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="678F3574" w14:textId="0F767050" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>104</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="7C0282BF" w14:textId="4DBF742B" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74D8AEB3" w14:textId="69CF0FF0" w:rsidR="00082B43" w:rsidRPr="00AE220F" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          <w:p w14:paraId="075ED0E7" w14:textId="44D87DEC" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37B2FBF8" w14:textId="5AC38138" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          <w:p w14:paraId="5B80D69A" w14:textId="247000EB" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78B5C3FC" w14:textId="77DFEBF8" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A5FBF45" w14:textId="55D13FEC" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06399968" w14:textId="62106F9F" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5220B388" w14:textId="5B74C050" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>55</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...50 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00082B43" w14:paraId="4322A9F5" w14:textId="4A40540B" w:rsidTr="00522A73">
+      <w:tr w:rsidR="00CE4818" w14:paraId="6359FE61" w14:textId="4B94556D" w:rsidTr="00522A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="404CE1A5" w14:textId="77777777" w:rsidR="00082B43" w:rsidRPr="00BA0649" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          </w:tcPr>
+          <w:p w14:paraId="771A6D72" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Park Hill Primary</w:t>
+              <w:t>Reddal Hill Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>30</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="3FF3223A" w14:textId="40639A94" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>39</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="6D74E488" w14:textId="482E036C" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>70</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="387030F7" w14:textId="2846100A" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C1423E5" w14:textId="47A349B9" w:rsidR="00082B43" w:rsidRPr="00AE220F" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>30</w:t>
+          <w:p w14:paraId="43133B70" w14:textId="22E22641" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB212BC" w14:textId="25E82800" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>30</w:t>
+          <w:p w14:paraId="53DC0B02" w14:textId="646C7690" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69858A97" w14:textId="525146AA" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          <w:p w14:paraId="3B9F24F7" w14:textId="300D5AB0" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="604EAFB0" w14:textId="578E340C" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
-[...11 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EF2E41D" w14:textId="62025E27" w:rsidR="00082B43" w:rsidRDefault="002356A8" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>34</w:t>
+          <w:p w14:paraId="45B6DC5D" w14:textId="33C549EC" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="003244A1">
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20E50D34" w14:textId="11793D5E" w:rsidR="00082B43" w:rsidRDefault="002356A8" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>51</w:t>
+          <w:p w14:paraId="149E1B74" w14:textId="68068049" w:rsidR="00CE4818" w:rsidRDefault="004B563E" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="003244A1">
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00082B43" w14:paraId="3047083C" w14:textId="0E384A40" w:rsidTr="00522A73">
+      <w:tr w:rsidR="00CE4818" w14:paraId="5FE331A0" w14:textId="108FF75A" w:rsidTr="00522A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="23DEF373" w14:textId="77777777" w:rsidR="00082B43" w:rsidRPr="00BA0649" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          </w:tcPr>
+          <w:p w14:paraId="0E80C999" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Pennyhill Primary</w:t>
+              <w:t>Rood End Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>90</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="0495620B" w14:textId="58E23E30" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3357D0F8" w14:textId="087227E0" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          </w:tcPr>
+          <w:p w14:paraId="71DF03CE" w14:textId="7A78A893" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A1DE70" w14:textId="01E81A40" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43DF380B" w14:textId="4043ACB1" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="312CE7BD" w14:textId="001E79F2" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>69</w:t>
+          <w:p w14:paraId="6575D12A" w14:textId="0B5CECC1" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22C30FEF" w14:textId="2AC517F1" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>103</w:t>
+          <w:p w14:paraId="73E629EC" w14:textId="06F3614A" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02F659A8" w14:textId="5CC9BE65" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>90</w:t>
+          <w:p w14:paraId="3A5CE2BC" w14:textId="056F9F1B" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FDA471E" w14:textId="34878878" w:rsidR="00082B43" w:rsidRDefault="002356A8" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>59</w:t>
+          <w:p w14:paraId="18732B87" w14:textId="276EBA01" w:rsidR="00CE4818" w:rsidRDefault="00D77153" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2085423B" w14:textId="2E792D10" w:rsidR="00082B43" w:rsidRDefault="002356A8" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>84</w:t>
+          <w:p w14:paraId="7E10F2BC" w14:textId="5674990E" w:rsidR="00CE4818" w:rsidRDefault="00D77153" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>61</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00082B43" w14:paraId="702C85EB" w14:textId="334AA820" w:rsidTr="00522A73">
+      <w:tr w:rsidR="00CE4818" w14:paraId="640E2FBF" w14:textId="6B3D1B98" w:rsidTr="00213F8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3013B96B" w14:textId="77777777" w:rsidR="00082B43" w:rsidRPr="00BA0649" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          </w:tcPr>
+          <w:p w14:paraId="29F3C0BC" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Perryfields Primary</w:t>
+              <w:t>Rounds Green Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3A4E43E3" w14:textId="57E4EDDF" w:rsidR="00082B43" w:rsidRPr="00255874" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          </w:tcPr>
+          <w:p w14:paraId="22C2CDCE" w14:textId="7F44D8EB" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>31</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="265E2E01" w14:textId="0F429F51" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>66</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="0617B1DC" w14:textId="09E6A84B" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="075ED0E7" w14:textId="3F5E9110" w:rsidR="00082B43" w:rsidRPr="00255874" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          <w:p w14:paraId="560F0210" w14:textId="70D2EBC2" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B80D69A" w14:textId="1C844484" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>34</w:t>
+          <w:p w14:paraId="18CF020C" w14:textId="41E7F7B3" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78B5C3FC" w14:textId="106FA729" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>54</w:t>
+          <w:p w14:paraId="588E3EDB" w14:textId="7B16611F" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A5FBF45" w14:textId="429A0AD9" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          <w:p w14:paraId="3315217B" w14:textId="2637941F" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06399968" w14:textId="4C81B6DC" w:rsidR="00082B43" w:rsidRDefault="002356A8" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>25</w:t>
+          <w:p w14:paraId="4CB22F92" w14:textId="7A2959F8" w:rsidR="00CE4818" w:rsidRDefault="00D77153" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="003244A1">
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5220B388" w14:textId="69C27E36" w:rsidR="00082B43" w:rsidRDefault="002356A8" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>52</w:t>
+          <w:p w14:paraId="22587574" w14:textId="481528A2" w:rsidR="00CE4818" w:rsidRDefault="00D77153" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="003244A1">
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00082B43" w14:paraId="6359FE61" w14:textId="4B94556D" w:rsidTr="00522A73">
+      <w:tr w:rsidR="00CE4818" w14:paraId="21FDAC1D" w14:textId="369EB7E3" w:rsidTr="00213F8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="771A6D72" w14:textId="77777777" w:rsidR="00082B43" w:rsidRPr="00BA0649" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          </w:tcPr>
+          <w:p w14:paraId="0F4AAA93" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Reddal</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Rowley Hall Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B50D87F" w14:textId="66AB5940" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="578E37CF" w14:textId="568BDC1E" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05FFD878" w14:textId="4E884C01" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43202605" w14:textId="5DD8ABC9" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="435F7106" w14:textId="2498CCF6" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F7FB98A" w14:textId="14FBC606" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BE2E7EC" w14:textId="3D3A1D6A" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE8049A" w14:textId="78E57F89" w:rsidR="00CE4818" w:rsidRDefault="00D77153" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="020143A7" w14:textId="097A009F" w:rsidR="00CE4818" w:rsidRDefault="00D77153" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="003244A1">
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="5EC355F4" w14:textId="058D1C63" w:rsidTr="00213F8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC0AB3B" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Hill Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Ryders Green Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3467F593" w14:textId="5C432DA9" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1344E9D0" w14:textId="183B9EF6" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55CA8922" w14:textId="424E12CB" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55FBBC82" w14:textId="4833BDE7" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="357BBB4B" w14:textId="19E880B1" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66CCED95" w14:textId="079DB5BC" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E74B509" w14:textId="79872F2A" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E51FC0D" w14:textId="74014E7F" w:rsidR="00CE4818" w:rsidRDefault="00D77153" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1186B6B8" w14:textId="74C27EC3" w:rsidR="00CE4818" w:rsidRDefault="00D77153" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="2C2744F4" w14:textId="781C7684" w:rsidTr="00213F8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06C54FE7" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Rood End Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Sacred Heart Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44B70DF6" w14:textId="04091DB0" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9F753A" w14:textId="6CC4A973" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29610A43" w14:textId="4FA589AD" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD37E2A" w14:textId="1C9F9714" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E9BD238" w14:textId="48519FF3" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ADC9AB0" w14:textId="7E71FF05" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC1DB71" w14:textId="52295F49" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="210C60E2" w14:textId="07E91E8B" w:rsidR="00CE4818" w:rsidRDefault="00D77153" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="003244A1">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76FB940F" w14:textId="69371DE9" w:rsidR="00CE4818" w:rsidRDefault="00D77153" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="003244A1">
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="45372BD4" w14:textId="2C6BED79" w:rsidTr="00213F8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="798D1795" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Rounds Green Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:lastRenderedPageBreak/>
+              <w:t>Shireland Hall Primary Academy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="336D1C1A" w14:textId="3766E933" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BDBD5A0" w14:textId="020D1403" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B9F6691" w14:textId="4AC55955" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D2EA3DC" w14:textId="0334D9E7" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3151314C" w14:textId="1D982B31" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>82</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12DD0C8D" w14:textId="71BDBA16" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>137</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0F8520" w14:textId="3C3FD998" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D72CF80" w14:textId="50003EE2" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="438215B2" w14:textId="3E9591A4" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>158</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="39B0E11D" w14:textId="7087263A" w:rsidTr="00213F8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70993D1A" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Rowley Hall Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t xml:space="preserve">Shireland Technology Primary </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23EA81F4" w14:textId="1000EC19" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76882F6D" w14:textId="0E6E39E0" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="619054DE" w14:textId="35AF0218" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7914B49E" w14:textId="1698D32F" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A6207C9" w14:textId="7FEA68D8" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD18390" w14:textId="5EC51E34" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31E263F8" w14:textId="788B5F20" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5521E6B3" w14:textId="4481CAFE" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD273BD" w14:textId="6846057B" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>142</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="0DFB25D9" w14:textId="23AEC618" w:rsidTr="00213F8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51B8D90B" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Ryders Green Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Silvertrees Academy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2564A81D" w14:textId="15F023A5" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21922EC3" w14:textId="38942B03" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0018BA99" w14:textId="2742E32A" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FBB2532" w14:textId="4B2494EB" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="598ED00C" w14:textId="5571E804" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56D03E84" w14:textId="0DDEC9D5" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="662122C5" w14:textId="15CD56B3" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="203FDF52" w14:textId="29F76914" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE707A">
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02F2558C" w14:textId="3D000148" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE707A">
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="2D41183E" w14:textId="25C892A2" w:rsidTr="00213F8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76E7ABC7" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Sacred Heart Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Springfield Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF67E42" w14:textId="4C118A43" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D56A743" w14:textId="57F21B88" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="505B5D6D" w14:textId="7E171F85" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C1BFF41" w14:textId="36F1A4D4" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="391C4697" w14:textId="6F4D388C" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CCCF0DD" w14:textId="007F4368" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A3AFEB" w14:textId="0183BF1D" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32A0A4BC" w14:textId="74157968" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE707A">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AAE223B" w14:textId="1AA79D94" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE707A">
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="0A82B913" w14:textId="2563DF97" w:rsidTr="00213F8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="354BC0B7" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...132 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>St Francis Xavier Catholic Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D36328B" w14:textId="58213FD4" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="733DB27E" w14:textId="0E9A9471" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20F58E3A" w14:textId="5B3D6028" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="075E03B1" w14:textId="2D4999AA" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC04EC1" w14:textId="7B98E107" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="389A1775" w14:textId="32FDBFD2" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="623AEA2B" w14:textId="364763D9" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="093663DE" w14:textId="6FEA0E11" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03857981" w14:textId="5BC6B36F" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="5ED920E4" w14:textId="3292EE94" w:rsidTr="00213F8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5402D203" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shireland Technology Primary </w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>St Gregory’s RC Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="067CF9CF" w14:textId="5C9EC5B5" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03883D1D" w14:textId="52138F2A" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9D3CE1" w14:textId="53681300" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5735582E" w14:textId="4BB4974E" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3484D1C0" w14:textId="6A1D7821" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="666F81F2" w14:textId="0796804E" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="299AEA18" w14:textId="6BCE4B08" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37137130" w14:textId="22AB6749" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49D77DC1" w14:textId="13888811" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="248342E3" w14:textId="6B0034B8" w:rsidTr="00213F8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ACFADF5" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Silvertrees Academy</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>St James’ CE Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E2DD0E" w14:textId="5AADD18C" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="054763B7" w14:textId="594CCCF0" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EC9201A" w14:textId="725EEE4C" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24E136E6" w14:textId="33C4DC8B" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F03EAE5" w14:textId="224DA0C8" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04574F20" w14:textId="171DDBCB" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C3F8FAC" w14:textId="642156FC" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D77ADA0" w14:textId="5095A175" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F36E5C" w14:textId="78F7D676" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE707A">
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="3F122634" w14:textId="72DD681B" w:rsidTr="00213F8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AA9C426" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Springfield Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>St John Bosco RC Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C2FA32" w14:textId="3EE8D504" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47050F41" w14:textId="0540DA97" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28270835" w14:textId="240E880E" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C7299B0" w14:textId="6F85CAFE" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="537EFD3B" w14:textId="7AC960B7" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49C5A9DC" w14:textId="1A9042CB" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>82</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D80486D" w14:textId="6E12DCBB" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D675E07" w14:textId="29D39DDA" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32EFC5DA" w14:textId="70E92680" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="4A9D6733" w14:textId="33861849" w:rsidTr="00213F8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36506518" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>St Francis Xavier Catholic Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t xml:space="preserve">St John’s CE Primary Academy </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB21935" w14:textId="5C865993" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="377DEF28" w14:textId="29274A19" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="754C9065" w14:textId="635277EC" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="154C5BBE" w14:textId="2B5F3865" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D6854FA" w14:textId="7F033B93" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1690C334" w14:textId="3A118225" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AFA4C60" w14:textId="64AAF44F" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F50EE71" w14:textId="5C879135" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A5E6510" w14:textId="72EAA623" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="4C29FDED" w14:textId="5257E7A9" w:rsidTr="00213F8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="138CEA0B" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>St Gregory’s RC Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>St Margaret’s CE Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EAB38C3" w14:textId="6DCF8694" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79AD632F" w14:textId="4D6AC08B" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC2F3D2" w14:textId="13697A2D" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51106893" w14:textId="4CBA9624" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D88AC76" w14:textId="2D1EAE9B" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F4D1BA1" w14:textId="0D1D4DBF" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78E7E294" w14:textId="0D6B56A4" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72EC335C" w14:textId="77673E30" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="115F17DD" w14:textId="27892F17" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="38BF63E5" w14:textId="0823281E" w:rsidTr="00213F8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01FF527B" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>St James’ CE Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>St Martin’s CE Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D7BCFC2" w14:textId="5080D67B" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21DE1D39" w14:textId="79B1071E" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6113D2B8" w14:textId="176B1352" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5087D3D4" w14:textId="383C5F45" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05D656F1" w14:textId="7F1FAD75" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD216BF" w14:textId="7D4E6812" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C171DCE" w14:textId="69E7802E" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDF2D24" w14:textId="39B1AC63" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47C6CE88" w14:textId="1E79B7AC" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE707A">
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="5C9448E0" w14:textId="30EE03C2" w:rsidTr="00213F8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21681F1C" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>St John Bosco RC Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>St Mary Magdalene CE Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E887FD6" w14:textId="01D0E95D" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="659D250F" w14:textId="46954D95" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A39500" w14:textId="68CE1AD4" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16981810" w14:textId="43FB836F" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63DFE957" w14:textId="22EE0DC5" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20078C0B" w14:textId="21930D3E" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="773DDEAA" w14:textId="712D6429" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B94159F" w14:textId="433960CC" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="361306D7" w14:textId="31C523EE" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="75D2FE02" w14:textId="12FA2606" w:rsidTr="00213F8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FBCB322" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">St John’s CE Primary Academy </w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>St Mary’s RC Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A8A02CB" w14:textId="45E835B8" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B99F911" w14:textId="7861B399" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF4DA6A" w14:textId="5733FA07" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="186BFB2A" w14:textId="216FD2BA" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="018F27E5" w14:textId="59F3DCD2" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BFA210E" w14:textId="7B6B476A" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38953F5A" w14:textId="756877F8" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50AC3AF5" w14:textId="6A2C5370" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21916556" w14:textId="5FB9FE0E" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="4E524FB4" w14:textId="61E94DB6" w:rsidTr="00213F8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A679C12" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>St Margaret’s CE Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>St Matthew’s CE Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BB3F84C" w14:textId="000BCBB8" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52495D2A" w14:textId="5F92F7E8" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63880120" w14:textId="243D639D" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A025E7" w14:textId="5D9FB99F" w:rsidR="00CE4818" w:rsidRPr="00255874" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61DB03BB" w14:textId="53A0FC60" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A2AFDAB" w14:textId="61FED321" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="657C022E" w14:textId="43CF67B2" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="616C99BE" w14:textId="26E4420F" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E57252B" w14:textId="617A7DE8" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="30303AA5" w14:textId="0039CB9A" w:rsidTr="00213F8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C88A47" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>St Martin’s CE Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>St Paul’s CE Primary Academy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD90FCA" w14:textId="62234777" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="243FAAA7" w14:textId="7E797A5E" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39827C4B" w14:textId="155855B2" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE728DA" w14:textId="07F6742E" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08172AB6" w14:textId="14D3BE5D" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BCE30BA" w14:textId="1A3AAB5D" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13F6211D" w14:textId="06C9E239" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64610CE8" w14:textId="47D6BB78" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4444726A" w14:textId="7B634157" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="3E32F281" w14:textId="10E63171" w:rsidTr="00213F8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45469525" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>St Mary Magdalene CE Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>St Philip’s RC Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="393A5B10" w14:textId="78DC56B7" w:rsidR="00CE4818" w:rsidRPr="003D5363" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC449EF" w14:textId="37F7AE81" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B55167D" w14:textId="33EE66CD" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4C89E3" w14:textId="57CCBD64" w:rsidR="00CE4818" w:rsidRPr="003D5363" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55528016" w14:textId="648A7E6A" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5908B5CA" w14:textId="3020A796" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D4A1F39" w14:textId="09F84DEC" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9CBF13" w14:textId="78216219" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A03713F" w14:textId="00FA8400" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="315B284F" w14:textId="211C7CBE" w:rsidTr="00213F8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="438E1CD3" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>St Mary’s RC Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Summerhill Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30552B06" w14:textId="5BEA9B71" w:rsidR="00CE4818" w:rsidRPr="003D5363" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E60435F" w14:textId="525A1724" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E056435" w14:textId="653698CB" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FE23726" w14:textId="6FCA01BA" w:rsidR="00CE4818" w:rsidRPr="003D5363" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="746A63E0" w14:textId="33B12D6A" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3086759F" w14:textId="2F280444" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB839BE" w14:textId="15D20677" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="228C1FFE" w14:textId="0348FDF5" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CEA4C5B" w14:textId="0148ED7B" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE707A">
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="0E6134D9" w14:textId="238015E7" w:rsidTr="00213F8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1126267C" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>St Matthew’s CE Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Tameside Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1D3D70" w14:textId="7A907FFB" w:rsidR="00CE4818" w:rsidRPr="003D5363" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ECAA876" w14:textId="148AB107" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FAD883D" w14:textId="27B6224D" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F50700B" w14:textId="2D38667E" w:rsidR="00CE4818" w:rsidRPr="003D5363" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE70E57" w14:textId="67C0B5AE" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A1E103A" w14:textId="6706C01B" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29B25E25" w14:textId="354ED1C2" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AD27C38" w14:textId="39E9BB25" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00245CAB">
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03D50667" w14:textId="17D759BF" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00245CAB">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="0449C3C0" w14:textId="1E635BD6" w:rsidTr="00213F8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42353004" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>St Paul’s CE Primary Academy</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Temple Meadow Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B17650" w14:textId="114EA5C3" w:rsidR="00CE4818" w:rsidRPr="003D5363" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5714CA68" w14:textId="1139EFC0" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A5CE9F" w14:textId="76AF5E48" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF4979C" w14:textId="0904BB3B" w:rsidR="00CE4818" w:rsidRPr="003D5363" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3468FA17" w14:textId="158F7DBC" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A4F0398" w14:textId="3CD74AB9" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62E4ECA3" w14:textId="2BD1C0BE" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0357193D" w14:textId="162973E0" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64C6DFFB" w14:textId="26D13882" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="5A3E92E2" w14:textId="3C8B85B6" w:rsidTr="00213F8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE754F3" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>St Philip’s RC Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>The Priory Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00492460" w14:textId="40C0DF93" w:rsidR="00CE4818" w:rsidRPr="003D5363" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="110529AE" w14:textId="424DE823" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1CB189" w14:textId="41CF6978" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD394E3" w14:textId="2A5A623E" w:rsidR="00CE4818" w:rsidRPr="003D5363" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3903BCBC" w14:textId="68779F7D" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F6C567B" w14:textId="502E7CBD" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0924B0CC" w14:textId="28DBF485" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F9F3462" w14:textId="7668EC20" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F9575AD" w14:textId="18CCD178" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="1B542ECF" w14:textId="33D05087" w:rsidTr="00213F8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D95DF04" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Summerhill Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Timbertree Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7306069F" w14:textId="4D0E09DE" w:rsidR="00CE4818" w:rsidRPr="003D5363" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4938E4D1" w14:textId="2E9D6B5B" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26AF04DD" w14:textId="682C5680" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="235A4B15" w14:textId="227441F1" w:rsidR="00CE4818" w:rsidRPr="003D5363" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59FF3254" w14:textId="611287E0" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E3AA838" w14:textId="1EF3879A" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF8CE3F" w14:textId="19404E56" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="230D2D77" w14:textId="719229D9" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59AE2D59" w14:textId="6634B156" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="4EC14186" w14:textId="0A0E952A" w:rsidTr="00213F8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07947319" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Tameside Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Tividale Community Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="743BE7B4" w14:textId="07FF618B" w:rsidR="00CE4818" w:rsidRPr="003D5363" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3934E2A5" w14:textId="6B4DBA54" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE7B054" w14:textId="1FF2287F" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F645EEF" w14:textId="7FA5CFA5" w:rsidR="00CE4818" w:rsidRPr="003D5363" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="689AB72F" w14:textId="171BEFB2" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12728767" w14:textId="25C731CB" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46861798" w14:textId="5309FFAD" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2143EE7F" w14:textId="35D33CCC" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00245CAB">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C7D19F6" w14:textId="6649F396" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00245CAB">
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="56ECDD92" w14:textId="1659EAEE" w:rsidTr="00213F8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66FB99FA" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Temple Meadow Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Tividale Hall Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13361780" w14:textId="28084CE8" w:rsidR="00CE4818" w:rsidRPr="003D5363" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D303C14" w14:textId="617B1FAB" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E7D960B" w14:textId="4B7AD696" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12F2087A" w14:textId="65CE0013" w:rsidR="00CE4818" w:rsidRPr="003D5363" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3BFA0C" w14:textId="2AE5D61C" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19F49460" w14:textId="4E53B7A7" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB7388D" w14:textId="41A25FCC" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F017873" w14:textId="7A8E2ACE" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="129669FB" w14:textId="7EE7CEC3" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="215D2948" w14:textId="2F6C7A88" w:rsidTr="00213F8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57FD1ACE" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>The Priory Primary</w:t>
-[...131 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BA0649">
+              <w:t>Uplands Manor Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33556F4E" w14:textId="42870ECF" w:rsidR="00CE4818" w:rsidRPr="003D5363" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9BC1AC" w14:textId="524FFEA1" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4561E87B" w14:textId="61E841C0" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5820A068" w14:textId="7CB96671" w:rsidR="00CE4818" w:rsidRPr="003D5363" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B69AEE" w14:textId="6F9C0904" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5662A4E8" w14:textId="5012C3FB" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03CBC191" w14:textId="0D41E7AF" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ACD88C1" w14:textId="36AA0E0D" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA57DA8" w14:textId="16659BDD" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4818" w14:paraId="6890CF9A" w14:textId="3AD29676" w:rsidTr="00213F8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E057033" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Timbertree</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            </w:pPr>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Primary</w:t>
+              <w:t>Victoria Park Primary Academy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>30</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="42615FBD" w14:textId="262F45BB" w:rsidR="00CE4818" w:rsidRPr="003D5363" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>25</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="2CA2A75D" w14:textId="7E92EEBF" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>39</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="76FB553A" w14:textId="65DE1117" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="235A4B15" w14:textId="6008ACA0" w:rsidR="00082B43" w:rsidRPr="003D5363" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>30</w:t>
+          <w:p w14:paraId="230185FD" w14:textId="7AF552D1" w:rsidR="00CE4818" w:rsidRPr="003D5363" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59FF3254" w14:textId="41D24DCD" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>21</w:t>
+          <w:p w14:paraId="0C7DEE64" w14:textId="30770593" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E3AA838" w14:textId="08C04054" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>36</w:t>
+          <w:p w14:paraId="562F1DA3" w14:textId="611DB6BC" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BF8CE3F" w14:textId="7B662184" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>30</w:t>
+          <w:p w14:paraId="11E8DA70" w14:textId="3461DE7F" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="230D2D77" w14:textId="1A0236F3" w:rsidR="00082B43" w:rsidRDefault="005F7062" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>26</w:t>
+          <w:p w14:paraId="2D10B967" w14:textId="055E3246" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59AE2D59" w14:textId="22283BE7" w:rsidR="00082B43" w:rsidRDefault="005F7062" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>48</w:t>
+          <w:p w14:paraId="3BE2ED3B" w14:textId="483408C2" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>125</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00082B43" w14:paraId="4EC14186" w14:textId="0A0E952A" w:rsidTr="00213F8B">
+      <w:tr w:rsidR="00CE4818" w14:paraId="5F63A78B" w14:textId="0BB3CB66" w:rsidTr="00213F8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="07947319" w14:textId="77777777" w:rsidR="00082B43" w:rsidRPr="00BA0649" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          </w:tcPr>
+          <w:p w14:paraId="16793B89" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Tividale Community Primary</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Wednesbury Oak Academy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>60</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="49554887" w14:textId="745CFE67" w:rsidR="00CE4818" w:rsidRPr="003D5363" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>60</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="67CC38AF" w14:textId="2E98B120" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>100</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="20A78305" w14:textId="32CFEE45" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F645EEF" w14:textId="47D36D8F" w:rsidR="00082B43" w:rsidRPr="003D5363" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>60</w:t>
+          <w:p w14:paraId="555A0A71" w14:textId="6DF49824" w:rsidR="00CE4818" w:rsidRPr="003D5363" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="689AB72F" w14:textId="53BBC2D0" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>61</w:t>
+          <w:p w14:paraId="7A4F70A8" w14:textId="5B7D9D6E" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12728767" w14:textId="469919DD" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>109</w:t>
+          <w:p w14:paraId="54A1D48A" w14:textId="7D0D64A4" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46861798" w14:textId="1820AF04" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>60</w:t>
+          <w:p w14:paraId="02DD96B1" w14:textId="5906D44E" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2143EE7F" w14:textId="20F80D0F" w:rsidR="00082B43" w:rsidRDefault="005F7062" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>57</w:t>
+          <w:p w14:paraId="09EAA56C" w14:textId="6BFD509E" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00245CAB">
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C7D19F6" w14:textId="0DAB1B05" w:rsidR="00082B43" w:rsidRDefault="005F7062" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>80</w:t>
+          <w:p w14:paraId="0B8ECF2A" w14:textId="62C3009C" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00245CAB">
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00082B43" w14:paraId="56ECDD92" w14:textId="1659EAEE" w:rsidTr="00213F8B">
+      <w:tr w:rsidR="00CE4818" w14:paraId="7B24DE17" w14:textId="00AE4033" w:rsidTr="00213F8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="66FB99FA" w14:textId="77777777" w:rsidR="00082B43" w:rsidRPr="00BA0649" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          </w:tcPr>
+          <w:p w14:paraId="0D1F718A" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Tividale Hall Primary</w:t>
+              <w:t>Whitecrest Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>60</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="368D9418" w14:textId="05DAE610" w:rsidR="00CE4818" w:rsidRPr="003D5363" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>54</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="70773C66" w14:textId="39B8984E" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>112</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="29551389" w14:textId="79B7AD6B" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12F2087A" w14:textId="151EF552" w:rsidR="00082B43" w:rsidRPr="003D5363" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>60</w:t>
+          <w:p w14:paraId="3FDB39A0" w14:textId="1684CDD8" w:rsidR="00CE4818" w:rsidRPr="003D5363" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A3BFA0C" w14:textId="04A95CE7" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>68</w:t>
+          <w:p w14:paraId="583E7435" w14:textId="7FD9A790" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19F49460" w14:textId="4EE930A7" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>113</w:t>
+          <w:p w14:paraId="6EFD0139" w14:textId="5BFE462F" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB7388D" w14:textId="38E6F775" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>60</w:t>
+          <w:p w14:paraId="7F662981" w14:textId="760B9FA1" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F017873" w14:textId="615DD851" w:rsidR="00082B43" w:rsidRDefault="005F7062" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>34</w:t>
+          <w:p w14:paraId="0D53466F" w14:textId="52F2DA42" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00245CAB">
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="129669FB" w14:textId="0DEAABD7" w:rsidR="00082B43" w:rsidRDefault="005F7062" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>80</w:t>
+          <w:p w14:paraId="37E19202" w14:textId="5DA99B1A" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00245CAB">
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00082B43" w14:paraId="215D2948" w14:textId="2F6C7A88" w:rsidTr="00213F8B">
-[...581 lines deleted...]
-      <w:tr w:rsidR="00082B43" w14:paraId="003B7CD1" w14:textId="63AB3A61" w:rsidTr="00213F8B">
+      <w:tr w:rsidR="00CE4818" w14:paraId="003B7CD1" w14:textId="63AB3A61" w:rsidTr="00213F8B">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="50691842" w14:textId="77777777" w:rsidR="00082B43" w:rsidRPr="00BA0649" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          </w:tcPr>
+          <w:p w14:paraId="50691842" w14:textId="77777777" w:rsidR="00CE4818" w:rsidRPr="00BA0649" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0649">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yew Tree Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="393196FD" w14:textId="10F4CA9A" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          </w:tcPr>
+          <w:p w14:paraId="393196FD" w14:textId="44D7511D" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>70</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="3E7A34C9" w14:textId="134FAFC9" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>109</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="7147EACB" w14:textId="73177B39" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F075D89" w14:textId="3FCCBE07" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          <w:p w14:paraId="6F075D89" w14:textId="66DF254D" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="089C5146" w14:textId="7932A483" w:rsidR="00082B43" w:rsidRDefault="00082B43" w:rsidP="00082B43">
+          <w:p w14:paraId="089C5146" w14:textId="19A6F4E2" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FE6B1AF" w14:textId="350D49E2" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>83</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4695F451" w14:textId="36F7E7E3" w:rsidR="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01CA9521" w14:textId="7DAEC7E5" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
-[...37 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AEB96DF" w14:textId="38D61691" w:rsidR="00082B43" w:rsidRDefault="006100CD" w:rsidP="00082B43">
-[...4 lines deleted...]
-              <w:t>83</w:t>
+          <w:p w14:paraId="3AEB96DF" w14:textId="419331C4" w:rsidR="00CE4818" w:rsidRDefault="00755A65" w:rsidP="00CE4818">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="56CC7559" w14:textId="77777777" w:rsidR="00F80C93" w:rsidRDefault="00F80C93" w:rsidP="00F80C93">
       <w:r>
         <w:t>* All preferences are those made by a parent/carer (1-6), including non-Sandwell residents (on time applications).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="688E8CAC" w14:textId="77777777" w:rsidR="002368F8" w:rsidRDefault="002368F8" w:rsidP="00FE2B4D">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FB781AE" w14:textId="77777777" w:rsidR="00FE2B4D" w:rsidRPr="00D535CB" w:rsidRDefault="00FE2B4D" w:rsidP="00FE2B4D">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D535CB">
@@ -14675,4142 +14284,3930 @@
           <w:b/>
         </w:rPr>
         <w:t>(Miles)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DF6D49D" w14:textId="77777777" w:rsidR="00FE2B4D" w:rsidRDefault="00FE2B4D" w:rsidP="00FE2B4D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14526" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4815"/>
         <w:gridCol w:w="3131"/>
         <w:gridCol w:w="3370"/>
         <w:gridCol w:w="3210"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002249EF" w14:paraId="3E64F533" w14:textId="2AD18F0A" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="3E64F533" w14:textId="2AD18F0A" w:rsidTr="002249EF">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0147742A" w14:textId="77777777" w:rsidR="002249EF" w:rsidRPr="00FB39B0" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="0147742A" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRPr="00FB39B0" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">School </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F9B6252" w14:textId="25487D16" w:rsidR="002249EF" w:rsidRPr="00FB39B0" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="0F9B6252" w14:textId="48959018" w:rsidR="000F43C2" w:rsidRPr="00FB39B0" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Distance 2023/2024</w:t>
+              <w:t>Distance 2024/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="571792BB" w14:textId="6FE270F2" w:rsidR="002249EF" w:rsidRPr="00FB39B0" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="571792BB" w14:textId="2CC5B91E" w:rsidR="000F43C2" w:rsidRPr="00FB39B0" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Distance 2024/2025</w:t>
+              <w:t>Distance 2025/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44692E33" w14:textId="14CD0EF7" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="44692E33" w14:textId="350C3808" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Distance 2025/2026</w:t>
+              <w:t>Distance 2026/2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="04A438DC" w14:textId="121E43E1" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="04A438DC" w14:textId="121E43E1" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="421F7ED8" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="421F7ED8" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t xml:space="preserve">Abbey Infant </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ACD0E71" w14:textId="68F385EA" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="5ACD0E71" w14:textId="385B89EB" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="07AFF705" w14:textId="38459759" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="07AFF705" w14:textId="2AC6C3EE" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E1ED10D" w14:textId="63DC59C0" w:rsidR="002249EF" w:rsidRDefault="002C0F32" w:rsidP="009E0689">
+          <w:p w14:paraId="2E1ED10D" w14:textId="00CEF22D" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="1DA99E1F" w14:textId="6F46B00B" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="1DA99E1F" w14:textId="6F46B00B" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2B2612AF" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="2B2612AF" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>Albert Pritchard Infant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E65E7A8" w14:textId="61654270" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="2E65E7A8" w14:textId="265746D9" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1674E609" w14:textId="6B48797E" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="1674E609" w14:textId="7D45ADF2" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05DC8B6A" w14:textId="3EF9B3CA" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="05DC8B6A" w14:textId="3E8CBE08" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="47D03E9E" w14:textId="78DD06E5" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="47D03E9E" w14:textId="78DD06E5" w:rsidTr="002249EF">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0F23BD3E" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="0F23BD3E" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>All Saints C.E Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F399274" w14:textId="04B2BA21" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>1.149</w:t>
+          <w:p w14:paraId="7F399274" w14:textId="752F292D" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.949</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>0.949</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="5EB4593C" w14:textId="2D4BA4C0" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="525E7188" w14:textId="64AB2E61" w:rsidR="002249EF" w:rsidRDefault="002C0F32" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>1.636</w:t>
+          <w:p w14:paraId="525E7188" w14:textId="3863215B" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="5385B574" w14:textId="0C364F71" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="5385B574" w14:textId="0C364F71" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1AFF1BDA" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="1AFF1BDA" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>Annie Lennard Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6601A372" w14:textId="579B25A1" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="6601A372" w14:textId="49FC27E6" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>1.293</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E83D54" w14:textId="69938DB3" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A925E25" w14:textId="4E0381D7" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="314FC42B" w14:textId="7C327ED7" w:rsidTr="002249EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B8EF93C" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Bearwood Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3131" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5662CE6A" w14:textId="5CB0027D" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>1.293</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="27959A5E" w14:textId="675C55EA" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A925E25" w14:textId="21D3B4F7" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="3838F04C" w14:textId="7798F084" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="314FC42B" w14:textId="7C327ED7" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="763FF376" w14:textId="7B67668D" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>Bearwood Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="5C256C0D" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Blackheath Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5662CE6A" w14:textId="75FF80AE" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="342C9CD7" w14:textId="5C58F069" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.372</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E89C464" w14:textId="5B0BD664" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.351</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48D63259" w14:textId="6F80E626" w:rsidR="000F43C2" w:rsidRDefault="0053654B" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.398</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="049A125E" w14:textId="5C565560" w:rsidTr="002249EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E6BEC7B" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Bleakhouse Primary School</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3131" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7FF8E0" w14:textId="702CA9E5" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="27959A5E" w14:textId="1D39CB61" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="677B69E3" w14:textId="7C7EA1C9" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3838F04C" w14:textId="097AF79A" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="771623EE" w14:textId="414FE8DF" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="763FF376" w14:textId="7B67668D" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="1FACD46A" w14:textId="276D5C6C" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>Blackheath Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="25BF5F04" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Brandhall Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="342C9CD7" w14:textId="65F88254" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>0.446</w:t>
+          <w:p w14:paraId="37F934E1" w14:textId="211195EE" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>0.372</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="6E6E7C8B" w14:textId="3AB19351" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48D63259" w14:textId="4CB477C8" w:rsidR="002249EF" w:rsidRDefault="002C0F32" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>0.351</w:t>
+          <w:p w14:paraId="297F518F" w14:textId="31A582A9" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="049A125E" w14:textId="5C565560" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="7733696E" w14:textId="1468A8E1" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Primary School</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="445D99FC" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Brickhouse Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B7FF8E0" w14:textId="09ACB8BF" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="6D057FBB" w14:textId="496D6BAF" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="677B69E3" w14:textId="4E99413F" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="07021D87" w14:textId="05C8E993" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="771623EE" w14:textId="4D79972D" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="0E236F9F" w14:textId="35926A75" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="1FACD46A" w14:textId="276D5C6C" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="60ACC520" w14:textId="007DDCDD" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>Brandhall Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="0A60934E" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Burnt Tree Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37F934E1" w14:textId="42381DE6" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="322852D2" w14:textId="07B56D72" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6E6E7C8B" w14:textId="5CEB844C" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="4FFE0FB0" w14:textId="56345500" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="297F518F" w14:textId="4CA97715" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="778EC34D" w14:textId="4D0AD4E8" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="7733696E" w14:textId="1468A8E1" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="0C2EFDD5" w14:textId="3AE769F2" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...89 lines deleted...]
-          <w:p w14:paraId="5F1355EF" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="5F1355EF" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t xml:space="preserve">Cape </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
               <w:r>
                 <w:t>Primary</w:t>
               </w:r>
             </w:smartTag>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C6EE564" w14:textId="785786D6" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="0C6EE564" w14:textId="30ADCFBF" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1562D917" w14:textId="0CA109DD" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="1562D917" w14:textId="170797B3" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AD8296D" w14:textId="6807EFE0" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="5AD8296D" w14:textId="3396B048" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="0A4184C1" w14:textId="31BA2380" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="0A4184C1" w14:textId="31BA2380" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="01CC89E2" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="01CC89E2" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>Causeway Green Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="048A11E1" w14:textId="50DCAD49" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="048A11E1" w14:textId="1953622E" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3FDC875B" w14:textId="49FC72CF" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="3FDC875B" w14:textId="2EEA425F" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CF0A45D" w14:textId="138A4616" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="4CF0A45D" w14:textId="36F5987E" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="5F60B2F0" w14:textId="46DE6CD6" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="5F60B2F0" w14:textId="46DE6CD6" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0E8E99A9" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="0E8E99A9" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t xml:space="preserve">Christ </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
               <w:r>
                 <w:t>Church</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> CE Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BAD6A93" w14:textId="3CF0B8F0" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="7BAD6A93" w14:textId="6C01112C" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="46DE75F9" w14:textId="74CD5566" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="46DE75F9" w14:textId="7FFCBCF1" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E021A8B" w14:textId="3AAF6813" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="5E021A8B" w14:textId="06E7E78E" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="3A0D02D2" w14:textId="11C1274E" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="3A0D02D2" w14:textId="11C1274E" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="1BBD8718" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Corngreaves Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48EFE8C4" w14:textId="79F3ACD8" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>0.628</w:t>
+          <w:p w14:paraId="48EFE8C4" w14:textId="1DE9626A" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>N/A</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="36C18B62" w14:textId="1D712F89" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>1.234</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A0DA8E3" w14:textId="7B8C2C4A" w:rsidR="002249EF" w:rsidRDefault="002C0F32" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>1.234</w:t>
+          <w:p w14:paraId="3A0DA8E3" w14:textId="2ACBA941" w:rsidR="000F43C2" w:rsidRDefault="0053654B" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF5E9F">
+              <w:t>606</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="657827A2" w14:textId="3914E63B" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="657827A2" w14:textId="3914E63B" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Community Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="2032126D" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Crocketts Community Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70CE2E99" w14:textId="421E7C75" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>0.646</w:t>
+          <w:p w14:paraId="70CE2E99" w14:textId="1A3968FF" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.388</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>0.388</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="30DE9147" w14:textId="277DCA64" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.474</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71D13022" w14:textId="2ADAD944" w:rsidR="002249EF" w:rsidRDefault="002C0F32" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>0.474</w:t>
+          <w:p w14:paraId="71D13022" w14:textId="71714A44" w:rsidR="000F43C2" w:rsidRDefault="0053654B" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.284</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="590BF0B9" w14:textId="01308C3B" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="590BF0B9" w14:textId="01308C3B" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4D955FB2" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="4D955FB2" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t xml:space="preserve">Devonshire </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
               <w:r>
                 <w:t>Infant</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
               <w:r>
                 <w:t>Academy</w:t>
               </w:r>
             </w:smartTag>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A6E18A7" w14:textId="26996AC0" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>N/A</w:t>
+          <w:p w14:paraId="6A6E18A7" w14:textId="1FCA2A4F" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.618</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>0.618</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="1CB4A433" w14:textId="29C5D338" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.373</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E805AEC" w14:textId="7D76CFA8" w:rsidR="002249EF" w:rsidRDefault="002C0F32" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>0.373</w:t>
+          <w:p w14:paraId="3E805AEC" w14:textId="4BF16A0C" w:rsidR="000F43C2" w:rsidRDefault="0053654B" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.356</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="098EA50A" w14:textId="5D2CDF02" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="098EA50A" w14:textId="5D2CDF02" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3A1ECBE3" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="3A1ECBE3" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t xml:space="preserve">Eaton </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
               <w:r>
                 <w:t>Valley</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44645C65" w14:textId="66A0FDD9" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>2.018</w:t>
+          <w:p w14:paraId="44645C65" w14:textId="2544DFDD" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>1.419</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>1.419</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="593962C2" w14:textId="5E4CF6ED" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D743BC7" w14:textId="76386F93" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>N/A</w:t>
+          <w:p w14:paraId="1D743BC7" w14:textId="475F6582" w:rsidR="000F43C2" w:rsidRDefault="0053654B" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>3.695</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="30CCB160" w14:textId="0F25F1ED" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="30CCB160" w14:textId="0F25F1ED" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="405E2E13" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="405E2E13" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Ferndale Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27E09651" w14:textId="49374D37" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="27E09651" w14:textId="4DEBC00F" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6DF37B43" w14:textId="045220F8" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="6DF37B43" w14:textId="6833E56D" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DBEC027" w14:textId="6E1D4FF6" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>N/A</w:t>
+          <w:p w14:paraId="3DBEC027" w14:textId="15AAE57A" w:rsidR="000F43C2" w:rsidRDefault="0053654B" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>4.387</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="0459E080" w14:textId="59DE74B4" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="0459E080" w14:textId="59DE74B4" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="37BD896A" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="37BD896A" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t xml:space="preserve">Galton </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
               <w:r>
                 <w:t>Valley</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21C120FF" w14:textId="699A1995" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>0.269</w:t>
+          <w:p w14:paraId="21C120FF" w14:textId="29F5689B" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.429</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>0.429</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="091BA371" w14:textId="46BACC43" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="463003BE" w14:textId="7591906B" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="463003BE" w14:textId="09AAD488" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="4E31C949" w14:textId="3B0C6E82" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="4E31C949" w14:textId="3B0C6E82" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="070635B1" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="070635B1" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>George Betts Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EDE1617" w14:textId="57D46AD4" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="6EDE1617" w14:textId="073B0AE6" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5902743A" w14:textId="5DC787C2" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="5902743A" w14:textId="7F1DC3E3" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66F84CF0" w14:textId="6C5E430B" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="66F84CF0" w14:textId="79A823BE" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="55C7FDC7" w14:textId="5EAC799D" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="55C7FDC7" w14:textId="5EAC799D" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="6703C4CB" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Glebefields Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CC4F586" w14:textId="0B1330F8" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="4CC4F586" w14:textId="33F0CD5B" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3B0BFBCF" w14:textId="4AB00A1F" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="3B0BFBCF" w14:textId="3802F97F" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19C2617E" w14:textId="773EE5AB" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="19C2617E" w14:textId="42703505" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="67FD9590" w14:textId="5122D000" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="67FD9590" w14:textId="5122D000" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="745FA35E" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="745FA35E" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>Grace Mary Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C9B55CC" w14:textId="7A4A476C" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>0.567</w:t>
+          <w:p w14:paraId="0C9B55CC" w14:textId="652A4404" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.833</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>0.833</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="3E373BCA" w14:textId="21804737" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.910</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F9276CD" w14:textId="1FCF7887" w:rsidR="002249EF" w:rsidRDefault="002C0F32" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>0.910</w:t>
+          <w:p w14:paraId="3F9276CD" w14:textId="6DDF5A73" w:rsidR="000F43C2" w:rsidRDefault="0053654B" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.526</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="326E189B" w14:textId="70E47867" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="326E189B" w14:textId="70E47867" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="065FA5B5" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="065FA5B5" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t xml:space="preserve">Great </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
               <w:r>
                 <w:t>Bridge</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D6F3E96" w14:textId="0EA2F652" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="1D6F3E96" w14:textId="5138C2D3" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>1.041</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC0CC65" w14:textId="0996FB30" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07EBF0C5" w14:textId="65AEEA8A" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="6422CDD1" w14:textId="01807808" w:rsidTr="002249EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44B2CAF3" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Grove Vale Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3131" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70E24675" w14:textId="002F0E73" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.971</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>1.041</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="33B5E519" w14:textId="2849F31F" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.448</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07EBF0C5" w14:textId="4CC6E82B" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="388982CE" w14:textId="7540D91C" w:rsidR="000F43C2" w:rsidRDefault="0053654B" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="7D07CB9F" w14:textId="0E6BDFA6" w:rsidTr="002249EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="263EADAF" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Hall Green Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3131" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="219FD7C1" w14:textId="3800BF96" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.937</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C24DB90" w14:textId="0FC29EC2" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>1.388</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B6F94D5" w14:textId="73E5577A" w:rsidR="000F43C2" w:rsidRDefault="0053654B" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.824</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="066D853C" w14:textId="62AD8BB0" w:rsidTr="002249EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1B8853" w14:textId="0387EE86" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Hamstead Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3131" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C386F33" w14:textId="385133F8" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0EFF86" w14:textId="1E43937A" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36D4D6C0" w14:textId="0268954A" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="6422CDD1" w14:textId="01807808" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="138C7C7B" w14:textId="1E3F483D" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>Grove Vale Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="329D0233" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Hanbury Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70E24675" w14:textId="1CD0537A" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>0.466</w:t>
+          <w:p w14:paraId="1FBC99F2" w14:textId="217D75C1" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.869</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>0.971</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="216AA6C4" w14:textId="651B3D0F" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="388982CE" w14:textId="173B387B" w:rsidR="002249EF" w:rsidRDefault="002C0F32" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>0.448</w:t>
+          <w:p w14:paraId="7CC30062" w14:textId="0133F39B" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="7D07CB9F" w14:textId="0E6BDFA6" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="5DC83462" w14:textId="5FF2A098" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>Hall Green Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="0F9034E8" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Hargate Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="219FD7C1" w14:textId="7F1F1ED2" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="02754A3B" w14:textId="61026162" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.943</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68AD5CA6" w14:textId="335ECCE3" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.427</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A07BDC2" w14:textId="3EF34D89" w:rsidR="000F43C2" w:rsidRDefault="0053654B" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.608</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="2C985FC4" w14:textId="1607B3D0" w:rsidTr="002249EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="648E698B" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Harvills Hawthorn Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3131" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66766548" w14:textId="56E6E399" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.853</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67185C43" w14:textId="72B65B31" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="408A019D" w14:textId="1A4D25C1" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="6FE0BE05" w14:textId="096CAFB7" w:rsidTr="002249EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C9EAB7B" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Hateley Heath Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3131" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB5E6C0" w14:textId="58D5553E" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>0.937</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="206222E0" w14:textId="0B3421D7" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B6F94D5" w14:textId="0F72EF5E" w:rsidR="002249EF" w:rsidRDefault="002C0F32" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>1.388</w:t>
+          <w:p w14:paraId="299DC47E" w14:textId="1CAE213A" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="066D853C" w14:textId="62AD8BB0" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="63EE360D" w14:textId="2487D46A" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>Hamstead Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="1BE6AD12" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Highfields Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C386F33" w14:textId="67EE64A2" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="0360B9F4" w14:textId="6A02E150" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1C0EFF86" w14:textId="6F9EAA8E" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="30CA821C" w14:textId="0B8A9A59" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36D4D6C0" w14:textId="05C59C01" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="09ECBAA8" w14:textId="5F3D65D1" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="138C7C7B" w14:textId="1E3F483D" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="78514EB5" w14:textId="59C171D5" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>Hanbury Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="449C6E4F" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Holy Name RC Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FBC99F2" w14:textId="3F978EEA" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="0A813679" w14:textId="5F500B77" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>0.869</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="1A137A8E" w14:textId="1CD4CAD8" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CC30062" w14:textId="08FE98CD" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="6D38D80F" w14:textId="5177E229" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="5DC83462" w14:textId="5FF2A098" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="1EE1CCC3" w14:textId="38C5B5EE" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>Hargate Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="62456DA3" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Holy Trinity CE Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02754A3B" w14:textId="34528EB6" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>0.630</w:t>
+          <w:p w14:paraId="40B72160" w14:textId="2A76888D" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>0.943</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="4C882AE1" w14:textId="20615906" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.486</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A07BDC2" w14:textId="53A42062" w:rsidR="002249EF" w:rsidRDefault="002C0F32" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>0.427</w:t>
+          <w:p w14:paraId="13E13651" w14:textId="7F2C138F" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="2C985FC4" w14:textId="1607B3D0" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="720BBC88" w14:textId="41ED8683" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Hawthorn Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="57791234" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Holyhead Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66766548" w14:textId="5E399E94" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>2.321</w:t>
+          <w:p w14:paraId="04BD7B0B" w14:textId="51A0FFD0" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.562</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>0.853</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="742607F2" w14:textId="2882B717" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.993</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="408A019D" w14:textId="66CAF4EE" w:rsidR="002249EF" w:rsidRDefault="002C0F32" w:rsidP="009E0689">
+          <w:p w14:paraId="504E1533" w14:textId="58F75EE4" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="6FE0BE05" w14:textId="096CAFB7" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="69A5128D" w14:textId="5E90158D" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>Hateley Heath Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="474CA3B8" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Joseph Turner Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FB5E6C0" w14:textId="63857206" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="244D4EAA" w14:textId="39B6AFBE" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>1.128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44CF8EC6" w14:textId="3080E351" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3370" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="206222E0" w14:textId="10D62DC0" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58979BC3" w14:textId="25003A1B" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...8 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="63EE360D" w14:textId="2487D46A" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="63EC04D2" w14:textId="4B3F6400" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...221 lines deleted...]
-          <w:p w14:paraId="7CC59624" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="7CC59624" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t xml:space="preserve">Jubilee </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
               <w:r>
                 <w:t>Park</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
               <w:r>
                 <w:t>Academy</w:t>
               </w:r>
             </w:smartTag>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DCD25A8" w14:textId="2037F57F" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="6DCD25A8" w14:textId="5B9D655A" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="722A82E2" w14:textId="7FA6E78A" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="722A82E2" w14:textId="4046201C" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59EC3DDF" w14:textId="3779E061" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="59EC3DDF" w14:textId="14C1D928" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="6F1D74B1" w14:textId="570E871A" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="6F1D74B1" w14:textId="570E871A" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7081DBB4" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="7081DBB4" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>King George V Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01D59A73" w14:textId="1DD1DA96" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="01D59A73" w14:textId="5D4ABA05" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.509</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A92DC61" w14:textId="16CF4895" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6361CA48" w14:textId="6BB4819C" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="03DEA40B" w14:textId="399A2431" w:rsidTr="002249EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58129A05" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Langley Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3131" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1C8916" w14:textId="29202BC9" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>0.509</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="50C3D567" w14:textId="523C8593" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6361CA48" w14:textId="127A1230" w:rsidR="002249EF" w:rsidRDefault="008A78EB" w:rsidP="009E0689">
+          <w:p w14:paraId="696B4530" w14:textId="06DD32B7" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="03DEA40B" w14:textId="399A2431" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="793C5ADE" w14:textId="534A3706" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>Langley Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="0F47E263" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Lightwoods Academy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B1C8916" w14:textId="16BB70FB" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="39321E0F" w14:textId="76DD4425" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="50C3D567" w14:textId="410DA387" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="52B808F4" w14:textId="218C474A" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="696B4530" w14:textId="59A1C852" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="612DD34B" w14:textId="7C8007D1" w:rsidR="000F43C2" w:rsidRDefault="0053654B" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.778</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="64B68ACD" w14:textId="360FD696" w:rsidTr="002249EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B76FBE0" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Lodge Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3131" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0594C675" w14:textId="1D97A180" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="378E2F3A" w14:textId="5D1B6724" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A81961" w14:textId="6EEF3F77" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="793C5ADE" w14:textId="534A3706" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="15E49C92" w14:textId="03E24C66" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>Lightwoods Academy</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="49F7C64B" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Lyng Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39321E0F" w14:textId="2FEA0169" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="43237572" w14:textId="7F50C064" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="52B808F4" w14:textId="43473867" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="425D71D4" w14:textId="57F1C73E" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="612DD34B" w14:textId="2E8EDEE3" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="1B999456" w14:textId="6B629FC7" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="64B68ACD" w14:textId="360FD696" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="36E9DB99" w14:textId="6DDC7251" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...96 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:tcPr>
+          <w:p w14:paraId="7E575C9C" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t xml:space="preserve">Mesty </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
               <w:r>
                 <w:t>Croft</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
               <w:r>
                 <w:t>Academy</w:t>
               </w:r>
             </w:smartTag>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3298C597" w14:textId="6E6CBAC0" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="3298C597" w14:textId="71758CBB" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="29E0FA2A" w14:textId="239ED24C" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="29E0FA2A" w14:textId="45A4E1C3" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D1A8DC7" w14:textId="7F5C81DA" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="3D1A8DC7" w14:textId="419896B2" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="06D3085C" w14:textId="3EBDEAFA" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="06D3085C" w14:textId="3EBDEAFA" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="449A5B37" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="449A5B37" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>Moat Farm Infant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CFE9CAC" w14:textId="5C455315" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="4CFE9CAC" w14:textId="6175CB2E" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5ECD58C3" w14:textId="1EF67445" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="5ECD58C3" w14:textId="7F009FA4" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16EC50F0" w14:textId="1AEE89F9" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="16EC50F0" w14:textId="15D9F8D1" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="567685FD" w14:textId="02E9D20B" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="567685FD" w14:textId="02E9D20B" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="68F46AE4" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="68F46AE4" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Moorlands Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67D0AAB6" w14:textId="6A9125DE" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="67D0AAB6" w14:textId="0DB1F23C" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4B31F450" w14:textId="6FD7398E" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="4B31F450" w14:textId="7EA6A6BC" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F2BB514" w14:textId="4C2FE003" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="5F2BB514" w14:textId="662B2EB5" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="766E0F03" w14:textId="2ACEAC3E" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="766E0F03" w14:textId="2ACEAC3E" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1BFF2E74" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="1BFF2E74" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>Newtown Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F057820" w14:textId="5D669C4C" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="1F057820" w14:textId="5A576A50" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2FDE18E6" w14:textId="2EC7E929" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="2FDE18E6" w14:textId="66966E2E" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55B28730" w14:textId="63B1A2A9" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="55B28730" w14:textId="21ABCC38" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="7F4F2795" w14:textId="3CF90CE9" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="7F4F2795" w14:textId="3CF90CE9" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7742CFA9" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="7742CFA9" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>Oakham Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F47B1BB" w14:textId="448709F8" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>0.518</w:t>
+          <w:p w14:paraId="0F47B1BB" w14:textId="340DC2DD" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.592</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>0.592</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="4C79FF97" w14:textId="0EF95E32" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.669</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="397123A2" w14:textId="57A244B5" w:rsidR="002249EF" w:rsidRDefault="008A78EB" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>0.669</w:t>
+          <w:p w14:paraId="397123A2" w14:textId="3AC6AE56" w:rsidR="000F43C2" w:rsidRDefault="0053654B" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.661</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="0FB84ADA" w14:textId="4470C149" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="0FB84ADA" w14:textId="4470C149" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1AAE7644" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="1AAE7644" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>Ocker Hill Infant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2700FA96" w14:textId="0B963A53" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>1.004</w:t>
+          <w:p w14:paraId="2700FA96" w14:textId="0F9F69B3" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>1.108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>1.108</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="6B9A0B81" w14:textId="71A6C114" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34B3F9A4" w14:textId="30BA29DA" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="34B3F9A4" w14:textId="01778B41" w:rsidR="000F43C2" w:rsidRDefault="0053654B" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>1.284</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="742A1F3F" w14:textId="777CE689" w:rsidTr="002249EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1C51C2" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Old Hill Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3131" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26CC9EFE" w14:textId="254A204B" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.249</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12FC4D31" w14:textId="27C592D2" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>1.504</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA50D6F" w14:textId="56C63A7D" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="742A1F3F" w14:textId="777CE689" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="090EC58A" w14:textId="100111F3" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...45 lines deleted...]
-          <w:p w14:paraId="0EFDBAE9" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="0EFDBAE9" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t xml:space="preserve">Old </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
               <w:r>
                 <w:t>Park</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C3251B9" w14:textId="785A9AD8" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>0.540</w:t>
+          <w:p w14:paraId="6C3251B9" w14:textId="619E5742" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.605</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>0.605</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="61760E48" w14:textId="12865812" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.708</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="141A5AB7" w14:textId="44DED6E1" w:rsidR="002249EF" w:rsidRDefault="008A78EB" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>0.708</w:t>
+          <w:p w14:paraId="141A5AB7" w14:textId="3E2C0F9B" w:rsidR="000F43C2" w:rsidRDefault="0053654B" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.431</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="486BA9AC" w14:textId="5216E43D" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="486BA9AC" w14:textId="5216E43D" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="16BCE965" w14:textId="77777777" w:rsidR="002249EF" w:rsidRPr="00E66FD7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="16BCE965" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRPr="00E66FD7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t xml:space="preserve">Our Lady &amp; </w:t>
             </w:r>
             <w:r w:rsidRPr="00E66FD7">
               <w:t>St Hubert’s RC Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41DB54CF" w14:textId="46F348BB" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>1.389</w:t>
+          <w:p w14:paraId="41DB54CF" w14:textId="46ED5CE4" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="16514FB6" w14:textId="46488503" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="16514FB6" w14:textId="1B117311" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>1.276</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="533ED61F" w14:textId="0DBEA574" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="5B862C5F" w14:textId="2CA9348F" w:rsidTr="002249EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6558F9EF" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Park Hill Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3131" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC622A9" w14:textId="07781DA9" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.436</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F2C8F67" w14:textId="26167EA4" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.317</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="533ED61F" w14:textId="64126C94" w:rsidR="002249EF" w:rsidRDefault="008A78EB" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>1.276</w:t>
+          <w:p w14:paraId="72522EDC" w14:textId="26BE2F3F" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="5B862C5F" w14:textId="2CA9348F" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="6F0ECDF0" w14:textId="55DC90C0" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>Park Hill Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="45611D11" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Pennyhill Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FC622A9" w14:textId="7E39F5F0" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>0.266</w:t>
+          <w:p w14:paraId="06138DE8" w14:textId="48050D6E" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>0.436</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="3737B45B" w14:textId="04E1031D" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72522EDC" w14:textId="6B730C95" w:rsidR="002249EF" w:rsidRDefault="00300299" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>0.317</w:t>
+          <w:p w14:paraId="09AA0612" w14:textId="69273C4E" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="6F0ECDF0" w14:textId="55DC90C0" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="53DB42CF" w14:textId="5AB79EBA" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>Pennyhill Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="25FF69F3" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Perryfields Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06138DE8" w14:textId="109CE762" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="0454ECAB" w14:textId="47413452" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3737B45B" w14:textId="6723A9FE" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="49080601" w14:textId="2B80FDE4" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09AA0612" w14:textId="0412A079" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="51513CA1" w14:textId="214173EC" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="53DB42CF" w14:textId="5AB79EBA" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="5668AA49" w14:textId="348FDE61" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>Perryfields Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="1D9ECF00" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Reddal Hill Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0454ECAB" w14:textId="6E65635B" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="4563EA60" w14:textId="0E98CDFA" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="49080601" w14:textId="5E3D504F" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="25234DB4" w14:textId="1722A180" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51513CA1" w14:textId="59A2FD86" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="0E530CAD" w14:textId="6708FAAD" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="5668AA49" w14:textId="348FDE61" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="0084D6E2" w14:textId="231A0FBB" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Hill Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="08599FB2" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Rood End Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4563EA60" w14:textId="42A18236" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="285E64E7" w14:textId="269A6F63" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="25234DB4" w14:textId="713EDB23" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="4851ADC9" w14:textId="0DAFF22C" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E530CAD" w14:textId="5CE4E707" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="39DA4C54" w14:textId="5E85A5CC" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="0084D6E2" w14:textId="231A0FBB" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="7081B24D" w14:textId="06AF12BA" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>Rood End Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="03344DEF" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Rounds Green Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="285E64E7" w14:textId="490D17AD" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="42063DFB" w14:textId="31EA4738" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4851ADC9" w14:textId="1369B1E6" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="0484AA30" w14:textId="03BB02E5" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39DA4C54" w14:textId="547FE038" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="056E25BE" w14:textId="483672FA" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="7081B24D" w14:textId="06AF12BA" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="1C596D91" w14:textId="6DAA9807" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>Rounds Green Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="3AA21D06" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Rowley Hall Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42063DFB" w14:textId="16521B52" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="534FACBB" w14:textId="386AAC9C" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0484AA30" w14:textId="58DA727C" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="32A26DC2" w14:textId="6F6CB6F5" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="056E25BE" w14:textId="48C994AB" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="4497329D" w14:textId="6BE5C1ED" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="1C596D91" w14:textId="6DAA9807" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="619103CD" w14:textId="777D846D" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>Rowley Hall Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="2DCD0F18" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Ryders Green Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="534FACBB" w14:textId="66EED99A" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="6C57CDE7" w14:textId="38B3D07D" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="32A26DC2" w14:textId="2982DA1A" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="7F830CDA" w14:textId="65520C12" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.460</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="254E502C" w14:textId="684D8A85" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="12D7024C" w14:textId="48666427" w:rsidTr="002249EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="134BAC03" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Sacred Heart Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3131" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD370C0" w14:textId="17A60561" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16995177" w14:textId="572910DC" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4497329D" w14:textId="7859332B" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="1B1D008A" w14:textId="01C8000A" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="619103CD" w14:textId="777D846D" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="23F041DB" w14:textId="42AA75D7" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...89 lines deleted...]
-          <w:p w14:paraId="5D7FDCB3" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="5D7FDCB3" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t xml:space="preserve">Shireland </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
               <w:r>
                 <w:t>Hall</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
               <w:r>
                 <w:t>Primary</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
               <w:r>
                 <w:t>Academy</w:t>
               </w:r>
             </w:smartTag>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E991233" w14:textId="3F881D19" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="4E991233" w14:textId="5D78B1B8" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="615C1075" w14:textId="1A5C21DD" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="615C1075" w14:textId="7A46CBF6" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20778C6E" w14:textId="379340EB" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="20778C6E" w14:textId="70B62C70" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="22334A42" w14:textId="25530AD7" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="22334A42" w14:textId="25530AD7" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="531B30DF" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="531B30DF" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t xml:space="preserve">Shireland Technology Primary </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A6FD14A" w14:textId="63D10DC3" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>N/A</w:t>
+          <w:p w14:paraId="7A6FD14A" w14:textId="090BA0B2" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.648</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>0.648</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="2EBCF5ED" w14:textId="1E2077C0" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.687</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DD39A64" w14:textId="39334079" w:rsidR="002249EF" w:rsidRDefault="008A78EB" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>0.687</w:t>
+          <w:p w14:paraId="7DD39A64" w14:textId="65BB47B6" w:rsidR="000F43C2" w:rsidRDefault="0053654B" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.550</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="2982F704" w14:textId="39D6E8B0" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="2982F704" w14:textId="39D6E8B0" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="24B4928E" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="24B4928E" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t xml:space="preserve">Silvertrees </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
               <w:r>
                 <w:t>Academy</w:t>
               </w:r>
             </w:smartTag>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14E31E54" w14:textId="6609EF31" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="14E31E54" w14:textId="5E9EC53C" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="680F2ECA" w14:textId="5B8BEAA2" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="680F2ECA" w14:textId="0C016964" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04A9733F" w14:textId="272E43F3" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="04A9733F" w14:textId="17D3B65C" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="51F9F573" w14:textId="73B6DA0D" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="51F9F573" w14:textId="73B6DA0D" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="204B230E" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="204B230E" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>Springfield Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15BC392A" w14:textId="262A2696" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="15BC392A" w14:textId="2D34C598" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="70E9BCB9" w14:textId="21B53068" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="70E9BCB9" w14:textId="5C8D2EC2" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.640</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48D81E55" w14:textId="3007A098" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="60E2EAA8" w14:textId="2610753A" w:rsidTr="002249EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4A1A82" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>St Francis Xavier Catholic Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3131" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43E27765" w14:textId="2F47C0D0" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="620B26F8" w14:textId="6EBCBA76" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48D81E55" w14:textId="7D3FFBDB" w:rsidR="002249EF" w:rsidRDefault="008A78EB" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>0.640</w:t>
+          <w:p w14:paraId="606DFD72" w14:textId="2FA8B166" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="60E2EAA8" w14:textId="2610753A" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="430E7C6F" w14:textId="76A0F446" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>St Francis Xavier Catholic Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="7C5124D1" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>St Gregory’s RC Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43E27765" w14:textId="3A16FEAB" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="6AFA7041" w14:textId="594A24F8" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>1.089</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24B15B76" w14:textId="0C7931B6" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17C816EC" w14:textId="17B49D44" w:rsidR="000F43C2" w:rsidRDefault="0053654B" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.328</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="49E631A0" w14:textId="72240804" w:rsidTr="002249EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC87B81" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>St James’ CE Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3131" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61A89054" w14:textId="2074D103" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>1.420</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="620B26F8" w14:textId="3F0EBA4E" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="1AB5C228" w14:textId="3C8314EA" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="606DFD72" w14:textId="34F18D2E" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="6B5468B4" w14:textId="712C6B50" w:rsidR="000F43C2" w:rsidRDefault="0053654B" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.4</w:t>
+            </w:r>
+            <w:r w:rsidR="0003640D">
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="7118A4C8" w14:textId="2041A6EC" w:rsidTr="002249EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F0AB0B4" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>St John Bosco RC Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3131" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F0F26D8" w14:textId="0BC63106" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.362</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33522315" w14:textId="4D5368C1" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.172</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11AD6402" w14:textId="3D9ACB3E" w:rsidR="000F43C2" w:rsidRDefault="0017671F" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.339</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="7D1FF495" w14:textId="43E26403" w:rsidTr="002249EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="597689C9" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t xml:space="preserve">St John’s CE Primary Academy </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3131" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54CA5BD5" w14:textId="13E68916" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7231D75D" w14:textId="0E25C3B9" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F23A546" w14:textId="75AA6926" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="430E7C6F" w14:textId="76A0F446" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="64EA1867" w14:textId="758854A1" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>St Gregory’s RC Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="4DF6E440" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>St Margaret’s CE Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AFA7041" w14:textId="1F34A61D" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>1.693</w:t>
+          <w:p w14:paraId="60CB4DC9" w14:textId="59D2428F" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.423</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>1.089</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="7273F0CF" w14:textId="7250442F" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17C816EC" w14:textId="31C1F7A0" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>N/A</w:t>
+          <w:p w14:paraId="0A239B67" w14:textId="56852BF5" w:rsidR="000F43C2" w:rsidRDefault="0017671F" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.768</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="49E631A0" w14:textId="72240804" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="49D1E491" w14:textId="130D7C16" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...177 lines deleted...]
-          <w:p w14:paraId="03B71425" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="03B71425" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>St Martin’s CE Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24008025" w14:textId="22AE83AA" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="24008025" w14:textId="56B9DD4C" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.222</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4240C4FD" w14:textId="336BA120" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.655</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="075E1E47" w14:textId="2590C181" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="24EC69B5" w14:textId="40BC4BCE" w:rsidTr="002249EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="143A7388" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>St Mary Magdalene CE Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3131" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37C4DE71" w14:textId="43110D69" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.848</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>0.222</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="169673FD" w14:textId="003C453F" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="075E1E47" w14:textId="3B9F18F0" w:rsidR="002249EF" w:rsidRDefault="008A78EB" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>0.655</w:t>
+          <w:p w14:paraId="12B4F8A7" w14:textId="3D5C3E84" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="24EC69B5" w14:textId="40BC4BCE" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="18942704" w14:textId="43B3D7D7" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>St Mary Magdalene CE Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="1CA01275" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>St Mary’s RC Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37C4DE71" w14:textId="1BFDE31B" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>1.259</w:t>
+          <w:p w14:paraId="08FBC7EF" w14:textId="23393C08" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>0.848</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="3E31D3B9" w14:textId="65C0D6F2" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.668</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12B4F8A7" w14:textId="410FBAFF" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="656C1D48" w14:textId="66CCC375" w:rsidR="000F43C2" w:rsidRDefault="00131CF5" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="18942704" w14:textId="43B3D7D7" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="23E81FE1" w14:textId="7FAC4C9D" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>St Mary’s RC Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="06A990E2" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>St Matthew’s CE Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08FBC7EF" w14:textId="75FE4E2F" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>3.285</w:t>
+          <w:p w14:paraId="40982A55" w14:textId="3202FA8D" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3E31D3B9" w14:textId="4141862A" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="289CD6C6" w14:textId="3752B7A2" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="656C1D48" w14:textId="7B58C60E" w:rsidR="002249EF" w:rsidRDefault="008A78EB" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>0.668</w:t>
+          <w:p w14:paraId="10040DBC" w14:textId="3200E8D0" w:rsidR="00AF24D1" w:rsidRDefault="0017671F" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.228</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="23E81FE1" w14:textId="7FAC4C9D" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="4AB62E33" w14:textId="068FB1F4" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>St Matthew’s CE Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="1B1BCC30" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>St Paul’s CE Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40982A55" w14:textId="380A56F0" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="6A3D6552" w14:textId="7B5B9578" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="289CD6C6" w14:textId="09C4CCBB" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="5064EBC8" w14:textId="038211B6" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10040DBC" w14:textId="1385A51A" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="51AA8A26" w14:textId="16D720D4" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="4AB62E33" w14:textId="068FB1F4" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="461F8BB2" w14:textId="1682A99A" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>St Paul’s CE Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="4A172C80" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>St Philip’s RC Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A3D6552" w14:textId="7FB60462" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="50F6A228" w14:textId="2FEE22FF" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5064EBC8" w14:textId="5DEEE2BF" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="20B7CC26" w14:textId="5DC16D19" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51AA8A26" w14:textId="091B9AEF" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="2DB12B99" w14:textId="56131472" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="461F8BB2" w14:textId="1682A99A" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="61EDD8A8" w14:textId="00E25E55" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>St Philip’s RC Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="433F06DA" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Summerhill Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50F6A228" w14:textId="04D32395" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="0A928E32" w14:textId="60833777" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="20B7CC26" w14:textId="307D97CC" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="3365C2C5" w14:textId="24F3B2D7" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DB12B99" w14:textId="0313770E" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="07499CE1" w14:textId="3504326E" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="61EDD8A8" w14:textId="00E25E55" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="792E671C" w14:textId="2E14077B" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>Summerhill Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="7C9D7DBE" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Tameside Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A928E32" w14:textId="3308C7E6" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="016898AF" w14:textId="34209715" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3365C2C5" w14:textId="5D3541DA" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="24B61AC9" w14:textId="6150C436" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07499CE1" w14:textId="1CCAF85B" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="516FD150" w14:textId="7D0F77B4" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="792E671C" w14:textId="2E14077B" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="3874AC99" w14:textId="49BDC12B" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>Tameside Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="04369D91" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Temple Meadow Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="016898AF" w14:textId="72E981F1" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="553775E9" w14:textId="728445AC" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="24B61AC9" w14:textId="5F2C32BE" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="4BB34BED" w14:textId="5771D391" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="516FD150" w14:textId="31A66B3E" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="0FA85B5A" w14:textId="55703B1C" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="3874AC99" w14:textId="49BDC12B" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="57BAF26B" w14:textId="48C53F2C" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>Temple Meadow Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="6F0E39D4" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>The Priory Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="553775E9" w14:textId="032AEE05" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="562D46D1" w14:textId="44CE33B9" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.909</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22029280" w14:textId="35A31613" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52154CA8" w14:textId="13F3BFEF" w:rsidR="000F43C2" w:rsidRDefault="0017671F" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>1.160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="0AFA7D68" w14:textId="162AA26C" w:rsidTr="002249EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39F2DC5F" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Timbertree Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3131" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E018EB" w14:textId="4C92B6E3" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4BB34BED" w14:textId="3DA3881A" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="1B28E589" w14:textId="337EF017" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>1.550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA5D775" w14:textId="2C17E854" w:rsidR="000F43C2" w:rsidRDefault="0017671F" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.4</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF5E9F">
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="43FF28C6" w14:textId="014795A0" w:rsidTr="002249EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46A9C0F1" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Tividale Community Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3131" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D34F43" w14:textId="27CD8317" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>1.350</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5594AEB5" w14:textId="122ACFF1" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FA85B5A" w14:textId="586CEC22" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="3243C0D1" w14:textId="4D9891CA" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="57BAF26B" w14:textId="48C53F2C" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="6C84DC3C" w14:textId="6C48D369" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>The Priory Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="2ECC17A9" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Tividale Hall Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="562D46D1" w14:textId="20F9E5D9" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="357F671E" w14:textId="0F780813" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.648</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A3C336" w14:textId="0ADA8B3C" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E36568" w14:textId="711DCC72" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="7F679C31" w14:textId="6EB62B8F" w:rsidTr="002249EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4001E01C" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Uplands Manor Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3131" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ACB8D2D" w14:textId="7D1C3776" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>0.909</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="2DF3DCBA" w14:textId="3E88B2B0" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52154CA8" w14:textId="65ABC08C" w:rsidR="002249EF" w:rsidRDefault="00F80C93" w:rsidP="009E0689">
+          <w:p w14:paraId="5DB1F28D" w14:textId="1F3917FE" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="0AFA7D68" w14:textId="162AA26C" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="3E515DFF" w14:textId="0EB2F0C1" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...182 lines deleted...]
-          <w:p w14:paraId="44DFEEB9" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="44DFEEB9" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t xml:space="preserve">Victoria </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
               <w:r>
                 <w:t>Park</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
               <w:r>
                 <w:t>Primary</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
               <w:r>
                 <w:t>Academy</w:t>
               </w:r>
             </w:smartTag>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7850D594" w14:textId="7A2D0BEF" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="7850D594" w14:textId="1D3BD77E" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="501E87ED" w14:textId="648A0DA4" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="501E87ED" w14:textId="1BC6B02D" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01CAD450" w14:textId="1C1BE9B9" w:rsidR="002249EF" w:rsidRDefault="008A78EB" w:rsidP="009E0689">
+          <w:p w14:paraId="01CAD450" w14:textId="6C5A385F" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="509DF298" w14:textId="5D3FBD61" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="509DF298" w14:textId="5D3FBD61" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="528FE3BD" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="528FE3BD" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>Wednesbury Oak Academy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="040A0AB0" w14:textId="2D2FC996" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="040A0AB0" w14:textId="3061790D" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1048B6EA" w14:textId="1F3A40DF" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="1048B6EA" w14:textId="266DC53C" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7151148B" w14:textId="326988A1" w:rsidR="002249EF" w:rsidRDefault="008A78EB" w:rsidP="009E0689">
+          <w:p w14:paraId="7151148B" w14:textId="5C319131" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="2C03E2B0" w14:textId="4E8E1553" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="2C03E2B0" w14:textId="4E8E1553" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Primary</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="567084EA" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Whitecrest Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="037EE39F" w14:textId="1D55396A" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>0.936</w:t>
+          <w:p w14:paraId="037EE39F" w14:textId="5C345CA5" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="35EEFA44" w14:textId="18D75AE5" w:rsidR="002249EF" w:rsidRPr="008B10D7" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="35EEFA44" w14:textId="5FD31B94" w:rsidR="000F43C2" w:rsidRPr="008B10D7" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>1.706</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD502AB" w14:textId="749BE83A" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="5520A404" w14:textId="75D43B13" w:rsidTr="002249EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1C4791" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Yew Tree Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3131" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F8FD2F2" w14:textId="40D5DD59" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B9C4570" w14:textId="67997E57" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BD502AB" w14:textId="3C3137E8" w:rsidR="002249EF" w:rsidRDefault="008A78EB" w:rsidP="009E0689">
-[...43 lines deleted...]
-          <w:p w14:paraId="69EB49C0" w14:textId="02D42CC2" w:rsidR="002249EF" w:rsidRDefault="008A78EB" w:rsidP="009E0689">
+          <w:p w14:paraId="69EB49C0" w14:textId="1C28FAB3" w:rsidR="000F43C2" w:rsidRDefault="00AB4DCC" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="60410E7C" w14:textId="77777777" w:rsidR="00A00CD0" w:rsidRDefault="00A00CD0" w:rsidP="00FE2B4D"/>
     <w:p w14:paraId="1C6CAF03" w14:textId="77777777" w:rsidR="00122A66" w:rsidRDefault="00122A66" w:rsidP="00FE2B4D"/>
     <w:p w14:paraId="02691D9A" w14:textId="77777777" w:rsidR="00122A66" w:rsidRDefault="00122A66" w:rsidP="00FE2B4D"/>
     <w:p w14:paraId="5C610E51" w14:textId="77777777" w:rsidR="008A78EB" w:rsidRDefault="008A78EB" w:rsidP="00FE2B4D"/>
     <w:p w14:paraId="67DC3950" w14:textId="77777777" w:rsidR="00122A66" w:rsidRDefault="00122A66" w:rsidP="00FE2B4D"/>
     <w:p w14:paraId="4F3E48D3" w14:textId="77777777" w:rsidR="00122A66" w:rsidRDefault="00122A66" w:rsidP="00FE2B4D"/>
     <w:p w14:paraId="02B7EA53" w14:textId="77777777" w:rsidR="00122A66" w:rsidRDefault="00122A66" w:rsidP="00FE2B4D"/>
     <w:p w14:paraId="2DA46E8B" w14:textId="77777777" w:rsidR="00122A66" w:rsidRDefault="00122A66" w:rsidP="00FE2B4D"/>
     <w:p w14:paraId="613DE074" w14:textId="5008467F" w:rsidR="00F43AB2" w:rsidRDefault="009B298C" w:rsidP="00FE2B4D">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appeal Data</w:t>
       </w:r>
       <w:r>
@@ -18823,108 +18220,108 @@
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15446" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4105"/>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="1891"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C51926" w14:paraId="4B80F1B4" w14:textId="50805E27" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4105" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E0D734D" w14:textId="77777777" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3A4C248B" w14:textId="66C5DCF7" w:rsidR="00C51926" w:rsidRPr="009B298C" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="3A4C248B" w14:textId="6C93E832" w:rsidR="00C51926" w:rsidRPr="009B298C" w:rsidRDefault="000F43C2" w:rsidP="00C51926">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B298C">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>2022/2023</w:t>
+              <w:t>2023/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1622AE2F" w14:textId="357E49D6" w:rsidR="00C51926" w:rsidRPr="009B298C" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="1622AE2F" w14:textId="389B4513" w:rsidR="00C51926" w:rsidRPr="009B298C" w:rsidRDefault="000F43C2" w:rsidP="00C51926">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B298C">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>2023/2024</w:t>
+              <w:t>2024/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3781" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="67A8D0BD" w14:textId="56637703" w:rsidR="00C51926" w:rsidRPr="009B298C" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="67A8D0BD" w14:textId="5BC8A410" w:rsidR="00C51926" w:rsidRPr="009B298C" w:rsidRDefault="000F43C2" w:rsidP="00C51926">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>2024/2025</w:t>
+              <w:t>2025/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C51926" w14:paraId="3CFDF918" w14:textId="53B05D5B" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4105" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CC55BCF" w14:textId="3E1C9D79" w:rsidR="00C51926" w:rsidRPr="00122A66" w:rsidRDefault="00C51926" w:rsidP="00C51926">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00122A66">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>School Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -19051,5162 +18448,5222 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B40B8CA" w14:textId="0E5B735D" w:rsidR="00C51926" w:rsidRPr="007C5890" w:rsidRDefault="00C51926" w:rsidP="00C51926">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5890">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Appeals Won</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="3837400A" w14:textId="325D9770" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="3837400A" w14:textId="325D9770" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="432E6008" w14:textId="09BCC84B" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="432E6008" w14:textId="09BCC84B" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>All Saints C.E Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AF93A06" w14:textId="2AB27532" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="1AF93A06" w14:textId="2E243411" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6633B552" w14:textId="3DEE49CA" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6633B552" w14:textId="6982AE52" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="28FEF176" w14:textId="7991AD82" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5781FE07" w14:textId="64BA6057" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28FEF176" w14:textId="435A2DAB" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...12 lines deleted...]
-          <w:p w14:paraId="5781FE07" w14:textId="7596D4C2" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="68BFED05" w14:textId="393726A4" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
-[...11 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25F4B7AD" w14:textId="04455462" w:rsidR="00C51926" w:rsidRDefault="00732341" w:rsidP="00C51926">
+          <w:p w14:paraId="25F4B7AD" w14:textId="13D23AD2" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="3CDF3D3B" w14:textId="286E8FA3" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="3CDF3D3B" w14:textId="286E8FA3" w:rsidTr="002249EF">
         <w:trPr>
           <w:trHeight w:val="384"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="539158EA" w14:textId="2A5C96C6" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="539158EA" w14:textId="2A5C96C6" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>Blackheath Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="009EA529" w14:textId="1B46BB1C" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w14:paraId="009EA529" w14:textId="5D0EDD38" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6132C2ED" w14:textId="55667739" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="6132C2ED" w14:textId="1E49919A" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="311E838A" w14:textId="366D0166" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>8</w:t>
+          <w:p w14:paraId="311E838A" w14:textId="076375C6" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AA9100F" w14:textId="0EDB87B1" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="7AA9100F" w14:textId="0DA9E295" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="736CDE4E" w14:textId="5E54D2D5" w:rsidR="00C51926" w:rsidRDefault="00732341" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w14:paraId="736CDE4E" w14:textId="03274A95" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32994455" w14:textId="77291DFA" w:rsidR="00C51926" w:rsidRDefault="00732341" w:rsidP="00C51926">
+          <w:p w14:paraId="32994455" w14:textId="1564E3C3" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="3447D911" w14:textId="0F2BE0C5" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="3447D911" w14:textId="0F2BE0C5" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AB74278" w14:textId="3D11063E" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="1AB74278" w14:textId="3D11063E" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>Brandhall Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="792BC10D" w14:textId="0384E0A4" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w14:paraId="792BC10D" w14:textId="496623B4" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E9A0E6E" w14:textId="56F8B413" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="1E9A0E6E" w14:textId="6E74855B" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40866336" w14:textId="16F1386B" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="40866336" w14:textId="072CF384" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E98E5FB" w14:textId="3F0E0D4E" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="7E98E5FB" w14:textId="6286C161" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17284B6F" w14:textId="72C2DF95" w:rsidR="00C51926" w:rsidRDefault="00732341" w:rsidP="00C51926">
+          <w:p w14:paraId="17284B6F" w14:textId="5A827B12" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FE2A102" w14:textId="390848DF" w:rsidR="00C51926" w:rsidRDefault="00732341" w:rsidP="00C51926">
+          <w:p w14:paraId="7FE2A102" w14:textId="5AB83A1A" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="75494EDE" w14:textId="062AE1DF" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="75494EDE" w14:textId="062AE1DF" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="038F6466" w14:textId="380799F1" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-            <w:proofErr w:type="spellStart"/>
+          <w:p w14:paraId="038F6466" w14:textId="380799F1" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
-              <w:t>Corngreaves</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Corngreaves Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67C13582" w14:textId="66B58971" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A2EA0DA" w14:textId="5D66A0C5" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E44C5B0" w14:textId="453294E9" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F60BDD0" w14:textId="40878556" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69DDC939" w14:textId="45D2A841" w:rsidR="000F43C2" w:rsidRDefault="000562E6" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C7D7DA0" w14:textId="7403C0E4" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="12D9F369" w14:textId="303651F0" w:rsidTr="002249EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4105" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67582772" w14:textId="16A98D24" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
-              <w:t xml:space="preserve"> Primary</w:t>
+              <w:t>Crocketts Community Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67C13582" w14:textId="7BFA3FB6" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="2FE91B42" w14:textId="2A131427" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CC77511" w14:textId="38F8E2D3" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="666C1F1C" w14:textId="3F229D82" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF2565A" w14:textId="2E014A70" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE2C898" w14:textId="4F0BD90C" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7A2EA0DA" w14:textId="79A583D6" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+            <w:tcW w:w="1891" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59364AA1" w14:textId="149282B2" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...50 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="12D9F369" w14:textId="303651F0" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="60EE0D30" w14:textId="1F143AC7" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67582772" w14:textId="16A98D24" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...94 lines deleted...]
-          <w:p w14:paraId="2FF08EDC" w14:textId="019868B6" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="2FF08EDC" w14:textId="019868B6" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>Devonshire Infant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70995103" w14:textId="0D9B4F44" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w14:paraId="70995103" w14:textId="029165BC" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44C5C205" w14:textId="19266741" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="44C5C205" w14:textId="1EF895DF" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D9B5683" w14:textId="3C1DD103" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="6D9B5683" w14:textId="419A44CF" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B52D287" w14:textId="564E9DE7" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B1233D" w14:textId="7CF45944" w:rsidR="000F43C2" w:rsidRDefault="000562E6" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33A1CACE" w14:textId="1F5A4BFC" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...37 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="24D7D7DD" w14:textId="65E5C889" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="24D7D7DD" w14:textId="65E5C889" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="621EEF9D" w14:textId="4EF5BE4C" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="621EEF9D" w14:textId="4EF5BE4C" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t xml:space="preserve">Eaton </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
               <w:r w:rsidRPr="0023661E">
                 <w:t>Valley</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="0023661E">
               <w:t xml:space="preserve"> Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB4883E" w14:textId="1A3C8BB8" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="7AB4883E" w14:textId="210C858E" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ADBB485" w14:textId="786C5BDE" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7ADBB485" w14:textId="7153D5B8" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="09EAAB6F" w14:textId="700D5832" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ABF7255" w14:textId="4AFD5C71" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09EAAB6F" w14:textId="0B377157" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...12 lines deleted...]
-          <w:p w14:paraId="0ABF7255" w14:textId="6903BFF7" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="59A95836" w14:textId="6621CFDF" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
-[...11 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50AA003C" w14:textId="1D507DD4" w:rsidR="00C51926" w:rsidRDefault="0060024C" w:rsidP="00C51926">
+          <w:p w14:paraId="50AA003C" w14:textId="3A30893C" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="2838D4F2" w14:textId="4E1799A8" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="2838D4F2" w14:textId="4E1799A8" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C1D72B3" w14:textId="44923B95" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="3C1D72B3" w14:textId="44923B95" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>Galton Valley Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D3247C9" w14:textId="1FC8C52C" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="1D3247C9" w14:textId="74D032A4" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF8BA45" w14:textId="7233A461" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CF8BA45" w14:textId="383ADB05" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="0E41F471" w14:textId="4235FF2B" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="134B54EA" w14:textId="2C8AFE0C" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E41F471" w14:textId="4FE84AC2" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...12 lines deleted...]
-          <w:p w14:paraId="134B54EA" w14:textId="1D88E120" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="5D0EB125" w14:textId="730D99DC" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
-[...11 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17AECE9B" w14:textId="4B276731" w:rsidR="00C51926" w:rsidRDefault="0060024C" w:rsidP="00C51926">
+          <w:p w14:paraId="17AECE9B" w14:textId="6BD48FAB" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="203D1C45" w14:textId="7EEBBC5D" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="203D1C45" w14:textId="7EEBBC5D" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="588AE4E8" w14:textId="39049D7E" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="588AE4E8" w14:textId="39049D7E" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>Grace Mary Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EFF24FB" w14:textId="7440ECB7" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w14:paraId="0EFF24FB" w14:textId="6B40DBA3" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D3A7CC9" w14:textId="44F12D4D" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="6D3A7CC9" w14:textId="3236EEC8" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="058902E2" w14:textId="27314AA3" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w14:paraId="058902E2" w14:textId="00733E29" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74403B2A" w14:textId="29092A08" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="74403B2A" w14:textId="602453A7" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77D20F6C" w14:textId="41AE91ED" w:rsidR="00C51926" w:rsidRDefault="0060024C" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w14:paraId="77D20F6C" w14:textId="549891F9" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50A68B5C" w14:textId="612103BE" w:rsidR="00C51926" w:rsidRDefault="0060024C" w:rsidP="00C51926">
+          <w:p w14:paraId="50A68B5C" w14:textId="7C24EB39" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="39D2004F" w14:textId="6777F4BE" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="39D2004F" w14:textId="6777F4BE" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32A908BC" w14:textId="011AC6DD" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="32A908BC" w14:textId="011AC6DD" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t xml:space="preserve">Great </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
               <w:r w:rsidRPr="0023661E">
                 <w:t>Bridge</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="0023661E">
               <w:t xml:space="preserve"> Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F1026A7" w14:textId="79C63079" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w14:paraId="5F1026A7" w14:textId="6CAA26AD" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09A7B302" w14:textId="7363BEAF" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="09A7B302" w14:textId="569AAD90" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="054B921A" w14:textId="5F9E2E13" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="054B921A" w14:textId="07014AC0" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F3098F5" w14:textId="579D6EA2" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F3098F5" w14:textId="525A7F72" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="018AFB25" w14:textId="2F60EDE2" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
-[...11 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BD15C62" w14:textId="7C819DCE" w:rsidR="00C51926" w:rsidRDefault="0060024C" w:rsidP="00C51926">
+          <w:p w14:paraId="4BD15C62" w14:textId="3492BA77" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="185F13D2" w14:textId="76D7099D" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="185F13D2" w14:textId="76D7099D" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E72FA90" w14:textId="7B4BC8D3" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="1E72FA90" w14:textId="7B4BC8D3" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>Grove Vale Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D0DC109" w14:textId="433E85DF" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>13</w:t>
+          <w:p w14:paraId="0D0DC109" w14:textId="4DAA103F" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63B32F70" w14:textId="54972600" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="63B32F70" w14:textId="103E2119" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ACBB0B7" w14:textId="74D80B82" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>11</w:t>
+          <w:p w14:paraId="3ACBB0B7" w14:textId="3A887840" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33471F3E" w14:textId="1F3E64ED" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="33471F3E" w14:textId="207A039F" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2FCC3A" w14:textId="138FDED3" w:rsidR="00C51926" w:rsidRDefault="0060024C" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>0</w:t>
+          <w:p w14:paraId="6C2FCC3A" w14:textId="08F5E2E7" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00BAC689" w14:textId="11640937" w:rsidR="00C51926" w:rsidRDefault="0060024C" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>0</w:t>
+          <w:p w14:paraId="00BAC689" w14:textId="5C0E6AA5" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="0458F661" w14:textId="29C09ED7" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="0458F661" w14:textId="29C09ED7" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EB2D2F4" w14:textId="25643DDE" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="5EB2D2F4" w14:textId="25643DDE" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>Hall Green Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2733B921" w14:textId="50A295DA" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="2733B921" w14:textId="03E9B279" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0651F18C" w14:textId="377078EA" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0651F18C" w14:textId="4599B387" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="204F56EF" w14:textId="70DB823F" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="204F56EF" w14:textId="37B2A4C0" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w14:paraId="1EC6DCC1" w14:textId="3020918A" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EC6DCC1" w14:textId="5B672C9F" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="10AC3113" w14:textId="301E14A8" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E355A2" w14:textId="0D0B4D45" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="4F955000" w14:textId="0976F669" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="4F955000" w14:textId="0976F669" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A2FA144" w14:textId="11A62C5E" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="6A2FA144" w14:textId="11A62C5E" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>Hamstead Infant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17BE6E07" w14:textId="085B9DDF" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w14:paraId="17BE6E07" w14:textId="6C7C2F46" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F8FC72C" w14:textId="3489209A" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="7F8FC72C" w14:textId="732E8FF4" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44E0F7BC" w14:textId="2027A58F" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="44E0F7BC" w14:textId="5C5589D6" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="058CC6AF" w14:textId="2C07119A" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="058CC6AF" w14:textId="5895BCDE" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49D8F1DF" w14:textId="46254A7A" w:rsidR="00C51926" w:rsidRDefault="0060024C" w:rsidP="00C51926">
+          <w:p w14:paraId="49D8F1DF" w14:textId="05A01A8D" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22C3E0D7" w14:textId="1FA6F8C6" w:rsidR="00C51926" w:rsidRDefault="0060024C" w:rsidP="00C51926">
+          <w:p w14:paraId="22C3E0D7" w14:textId="6A273576" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="0A61270E" w14:textId="77F28A33" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="0A61270E" w14:textId="77F28A33" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61EAFB34" w14:textId="2F00C6E6" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="61EAFB34" w14:textId="2F00C6E6" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>Hanbury Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="129BFC9C" w14:textId="3DC4270A" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w14:paraId="129BFC9C" w14:textId="037B8098" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05369849" w14:textId="0BB496A1" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="05369849" w14:textId="340108EF" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4466A443" w14:textId="263B12B2" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="4466A443" w14:textId="26C077C4" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30B8884A" w14:textId="40BF63DC" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30B8884A" w14:textId="4348F0A9" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="1A7CD10F" w14:textId="7D3AF071" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
-[...11 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="416CEA31" w14:textId="6BD136AF" w:rsidR="00C51926" w:rsidRDefault="0060024C" w:rsidP="00C51926">
+          <w:p w14:paraId="416CEA31" w14:textId="59271390" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="383037CD" w14:textId="33F4F568" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="383037CD" w14:textId="33F4F568" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="072C6565" w14:textId="4BDB3A99" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="072C6565" w14:textId="4BDB3A99" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>Hargate Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54A983E3" w14:textId="291A78DC" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w14:paraId="54A983E3" w14:textId="0966B79B" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="063587AA" w14:textId="2A035A6F" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="063587AA" w14:textId="449E7021" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74D9CD7B" w14:textId="60454D7F" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>8</w:t>
+          <w:p w14:paraId="74D9CD7B" w14:textId="0D406C05" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62ACE017" w14:textId="5DBAF3A0" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="62ACE017" w14:textId="7B7CC0F9" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EA24353" w14:textId="542BB994" w:rsidR="00C51926" w:rsidRDefault="0060024C" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w14:paraId="4EA24353" w14:textId="4B266689" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41FD9454" w14:textId="2C7B5316" w:rsidR="00C51926" w:rsidRDefault="0060024C" w:rsidP="00C51926">
+          <w:p w14:paraId="41FD9454" w14:textId="1B386CD7" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="0EF2A840" w14:textId="186B2080" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="0EF2A840" w14:textId="186B2080" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09DFA43B" w14:textId="3463DFA4" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-            <w:proofErr w:type="spellStart"/>
+          <w:p w14:paraId="09DFA43B" w14:textId="3463DFA4" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
-              <w:t>Harvills</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> Hawthorn Primary</w:t>
+              <w:t>Harvills Hawthorn Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EC66978" w14:textId="779B5BAC" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="0EC66978" w14:textId="7C040365" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC8E2FA" w14:textId="41032C1B" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B8E1059" w14:textId="31BFEFBC" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3415EFD6" w14:textId="2B5CD6AA" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B88E79" w14:textId="4C76052A" w:rsidR="000F43C2" w:rsidRDefault="000562E6" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="503EA953" w14:textId="40C10C67" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="48F05001" w14:textId="77777777" w:rsidTr="002249EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4105" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="739E52FD" w14:textId="43C46A6B" w:rsidR="000F43C2" w:rsidRPr="0023661E" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Hateley Heath Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BE2A3A1" w14:textId="23A409A8" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60AC2ABB" w14:textId="671339F6" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47F04091" w14:textId="67A37A97" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CC8E2FA" w14:textId="5DB113C9" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="66E9E572" w14:textId="05A2E619" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B8E1059" w14:textId="68212FF1" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="36144066" w14:textId="4905B225" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3415EFD6" w14:textId="5C392331" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+            <w:tcW w:w="1891" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41F757CE" w14:textId="7A901067" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B231EB" w14:paraId="48F05001" w14:textId="77777777" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="1FBB0083" w14:textId="5847532F" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="739E52FD" w14:textId="43C46A6B" w:rsidR="00B231EB" w:rsidRPr="0023661E" w:rsidRDefault="00B231EB" w:rsidP="00C51926">
-[...89 lines deleted...]
-          <w:p w14:paraId="2D38071A" w14:textId="76876B2B" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="2D38071A" w14:textId="76876B2B" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>Highfields Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51715B5A" w14:textId="1E18C7D4" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="51715B5A" w14:textId="55620E7E" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04CA7A38" w14:textId="2DD2E791" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04CA7A38" w14:textId="6D510073" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="0E18FF42" w14:textId="0F0A7FD1" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E18FF42" w14:textId="1707E532" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w14:paraId="70055041" w14:textId="20D63C1C" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70055041" w14:textId="24F07333" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="66BF7236" w14:textId="03D22CE4" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="66BF7236" w14:textId="111D7F76" w:rsidR="00C51926" w:rsidRDefault="0060024C" w:rsidP="00C51926">
+            <w:tcW w:w="1891" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="598D607A" w14:textId="3110E8D7" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...11 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="3531ECA1" w14:textId="4BB0F45C" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="3531ECA1" w14:textId="4BB0F45C" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F0B48EF" w14:textId="44275399" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="4F0B48EF" w14:textId="44275399" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>Holy Trinity CE Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="206131BB" w14:textId="37B6CAAF" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w14:paraId="206131BB" w14:textId="55CCC713" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BBD9B77" w14:textId="578B3456" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="4BBD9B77" w14:textId="2BFE19FE" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60AD7435" w14:textId="378042AB" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="60AD7435" w14:textId="4E37E2F0" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79500ABD" w14:textId="4E8A7D7A" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="79500ABD" w14:textId="5109FDD5" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4401F77A" w14:textId="70254C6E" w:rsidR="00C51926" w:rsidRDefault="0060024C" w:rsidP="00C51926">
+          <w:p w14:paraId="4401F77A" w14:textId="70C15AEA" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1891" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7FD598" w14:textId="44C9C8E8" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...11 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="5B8598E1" w14:textId="05998C0F" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="5B8598E1" w14:textId="05998C0F" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64A8FDAD" w14:textId="47B8AE31" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="64A8FDAD" w14:textId="47B8AE31" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>Holyhead Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EA0F3C7" w14:textId="41CD4944" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="6EA0F3C7" w14:textId="075BBCC2" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FB50C29" w14:textId="627319EF" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="2FB50C29" w14:textId="656512ED" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6782A072" w14:textId="31FC859E" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w14:paraId="6782A072" w14:textId="7193EDA1" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="195221C3" w14:textId="3F9EBF23" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="195221C3" w14:textId="53102A08" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FA045E7" w14:textId="7D1EFC60" w:rsidR="00C51926" w:rsidRDefault="00B231EB" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>8</w:t>
+          <w:p w14:paraId="4FA045E7" w14:textId="2C5F9FF5" w:rsidR="000F43C2" w:rsidRDefault="000562E6" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52A693EC" w14:textId="4671D520" w:rsidR="00C51926" w:rsidRDefault="0060024C" w:rsidP="00C51926">
+          <w:p w14:paraId="52A693EC" w14:textId="3D91FFD5" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="291F06D9" w14:textId="5E7AC000" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="291F06D9" w14:textId="5E7AC000" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D664E3C" w14:textId="12FF701C" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="6D664E3C" w14:textId="12FF701C" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>King George V Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D1B133B" w14:textId="7B808FFD" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="0D1B133B" w14:textId="2E294827" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62BD69AA" w14:textId="00C1D272" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F4AEE7" w14:textId="26B2FD76" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE6B1F4" w14:textId="3BB26B7D" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="178B978C" w14:textId="251074F5" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="62BD69AA" w14:textId="74B6D610" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+            <w:tcW w:w="1891" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="614181D7" w14:textId="0363A809" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...50 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="32E57893" w14:textId="666AD08D" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="32E57893" w14:textId="666AD08D" w:rsidTr="002249EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E45FE05" w14:textId="6C7CA1A2" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="0E45FE05" w14:textId="6C7CA1A2" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t xml:space="preserve">Lightwoods </w:t>
             </w:r>
             <w:r>
               <w:t>Academy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E828971" w14:textId="0E20D865" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w14:paraId="5E828971" w14:textId="46D274A9" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50DF9695" w14:textId="253F27C3" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="50DF9695" w14:textId="12D25C40" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B605E12" w14:textId="72A128DD" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="4B605E12" w14:textId="2B29C976" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B05BBBE" w14:textId="2BA98EE3" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="4B05BBBE" w14:textId="7D226EE8" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CA0A680" w14:textId="1F0D894E" w:rsidR="00C51926" w:rsidRDefault="0060024C" w:rsidP="00C51926">
+          <w:p w14:paraId="2CA0A680" w14:textId="21320A42" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A204435" w14:textId="655939F8" w:rsidR="00C51926" w:rsidRDefault="0060024C" w:rsidP="00C51926">
+          <w:p w14:paraId="2A204435" w14:textId="17C0472B" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="30BE833A" w14:textId="77777777" w:rsidR="009B298C" w:rsidRPr="009B298C" w:rsidRDefault="009B298C" w:rsidP="00FE2B4D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15446" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4743"/>
         <w:gridCol w:w="1783"/>
         <w:gridCol w:w="1784"/>
         <w:gridCol w:w="1784"/>
         <w:gridCol w:w="1784"/>
         <w:gridCol w:w="1784"/>
         <w:gridCol w:w="1784"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C51926" w:rsidRPr="009B298C" w14:paraId="4B23B5A7" w14:textId="6B299976" w:rsidTr="00406F91">
+      <w:tr w:rsidR="000F43C2" w:rsidRPr="009B298C" w14:paraId="4B23B5A7" w14:textId="6B299976" w:rsidTr="00406F91">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4ECAEF0C" w14:textId="77777777" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926"/>
+          <w:p w14:paraId="4ECAEF0C" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1D0CE89D" w14:textId="77777777" w:rsidR="00C51926" w:rsidRPr="009B298C" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="1D0CE89D" w14:textId="56BC3C53" w:rsidR="000F43C2" w:rsidRPr="009B298C" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B298C">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>2022/2023</w:t>
+              <w:t>2023/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1344A2BC" w14:textId="77777777" w:rsidR="00C51926" w:rsidRPr="009B298C" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="1344A2BC" w14:textId="0E633012" w:rsidR="000F43C2" w:rsidRPr="009B298C" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B298C">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>2023/2024</w:t>
+              <w:t>2024/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="35F13349" w14:textId="2A6CFD75" w:rsidR="00C51926" w:rsidRPr="009B298C" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="35F13349" w14:textId="779B9ADB" w:rsidR="000F43C2" w:rsidRPr="009B298C" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>2024/2025</w:t>
+              <w:t>2025/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w:rsidRPr="007C5890" w14:paraId="2EC32270" w14:textId="09ECB2C8" w:rsidTr="00406F91">
+      <w:tr w:rsidR="000F43C2" w:rsidRPr="007C5890" w14:paraId="2EC32270" w14:textId="09ECB2C8" w:rsidTr="00406F91">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33FC99B7" w14:textId="77777777" w:rsidR="00C51926" w:rsidRPr="00122A66" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="33FC99B7" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRPr="00122A66" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00122A66">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>School Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="176F5E21" w14:textId="77777777" w:rsidR="00C51926" w:rsidRPr="007C5890" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="176F5E21" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRPr="007C5890" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5890">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Appeals Heard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="267AD954" w14:textId="77777777" w:rsidR="00C51926" w:rsidRPr="007C5890" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="267AD954" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRPr="007C5890" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5890">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Appeals Won</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F67DC6C" w14:textId="37286684" w:rsidR="00C51926" w:rsidRPr="007C5890" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="5F67DC6C" w14:textId="37286684" w:rsidR="000F43C2" w:rsidRPr="007C5890" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5890">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Appeals Heard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E80088E" w14:textId="23F1AA53" w:rsidR="00C51926" w:rsidRPr="007C5890" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="2E80088E" w14:textId="23F1AA53" w:rsidR="000F43C2" w:rsidRPr="007C5890" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5890">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Appeals Won</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51F02DFA" w14:textId="7558815E" w:rsidR="00C51926" w:rsidRPr="007C5890" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="51F02DFA" w14:textId="7558815E" w:rsidR="000F43C2" w:rsidRPr="007C5890" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5890">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Appeals Heard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0620AE15" w14:textId="77777777" w:rsidR="00C51926" w:rsidRPr="007C5890" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="0620AE15" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRPr="007C5890" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5890">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Appeals Won</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="46EA4B5B" w14:textId="39A7616A" w:rsidTr="00406F91">
+      <w:tr w:rsidR="000F43C2" w14:paraId="46EA4B5B" w14:textId="39A7616A" w:rsidTr="00406F91">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FFFBACE" w14:textId="38BB29BC" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="3FFFBACE" w14:textId="38BB29BC" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>Moorlands Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D86348C" w14:textId="4CF4FA60" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w14:paraId="1D86348C" w14:textId="2D35A8B2" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="409A99C1" w14:textId="19FC851B" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="409A99C1" w14:textId="7E9588BB" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20A3EC42" w14:textId="0305B3C6" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="20A3EC42" w14:textId="49AB667E" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BAB53C0" w14:textId="0CCE57CC" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="4BAB53C0" w14:textId="4F87D3A7" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0609521D" w14:textId="4F814618" w:rsidR="00C51926" w:rsidRDefault="0060024C" w:rsidP="00C51926">
+          <w:p w14:paraId="0609521D" w14:textId="4676F125" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E9FE393" w14:textId="2D6AF803" w:rsidR="00C51926" w:rsidRDefault="0060024C" w:rsidP="00C51926">
+          <w:p w14:paraId="2E9FE393" w14:textId="5C0DFEF1" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="423A0973" w14:textId="6B80DF46" w:rsidTr="00406F91">
+      <w:tr w:rsidR="000F43C2" w14:paraId="423A0973" w14:textId="6B80DF46" w:rsidTr="00406F91">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13042E31" w14:textId="7F3CD720" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="13042E31" w14:textId="7F3CD720" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>Newtown Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28A0ABBE" w14:textId="6D361CF3" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w14:paraId="28A0ABBE" w14:textId="28CF8C61" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36E96AAC" w14:textId="078B129C" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="36E96AAC" w14:textId="3D492F7E" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C9B5E83" w14:textId="630AEEAC" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="7C9B5E83" w14:textId="3BAFCED6" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F85BDAD" w14:textId="35732AD8" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="6F85BDAD" w14:textId="629ECE51" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33AE0960" w14:textId="7BB95724" w:rsidR="00C51926" w:rsidRDefault="0060024C" w:rsidP="00C51926">
+          <w:p w14:paraId="33AE0960" w14:textId="1FFA4FF9" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36AA66E4" w14:textId="1050E7EF" w:rsidR="00C51926" w:rsidRDefault="0060024C" w:rsidP="00C51926">
+          <w:p w14:paraId="36AA66E4" w14:textId="60DAD6ED" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="32B441BD" w14:textId="59EB9C9B" w:rsidTr="00406F91">
+      <w:tr w:rsidR="000F43C2" w14:paraId="32B441BD" w14:textId="59EB9C9B" w:rsidTr="00406F91">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18C23835" w14:textId="5C15F1EA" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="18C23835" w14:textId="5C15F1EA" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>Oakham Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0998620B" w14:textId="50017B94" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w14:paraId="0998620B" w14:textId="015DECD2" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35F5F831" w14:textId="7D55AE2E" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="35F5F831" w14:textId="0B52DD47" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AB27319" w14:textId="1E3F8061" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w14:paraId="0AB27319" w14:textId="04FFADFC" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF64F22" w14:textId="052CCFE6" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="7AF64F22" w14:textId="5FC25C92" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="383F527B" w14:textId="0ADE6603" w:rsidR="00C51926" w:rsidRDefault="0060024C" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w14:paraId="383F527B" w14:textId="46742946" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="704C1AFD" w14:textId="10FC3EAF" w:rsidR="00C51926" w:rsidRDefault="0060024C" w:rsidP="00C51926">
+          <w:p w14:paraId="704C1AFD" w14:textId="716040D6" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="11C53DD6" w14:textId="4212E631" w:rsidTr="00406F91">
+      <w:tr w:rsidR="000F43C2" w14:paraId="11C53DD6" w14:textId="4212E631" w:rsidTr="00406F91">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A3AB61E" w14:textId="50EE919F" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="5A3AB61E" w14:textId="50EE919F" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>Ocker Hill Infant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C65B0CB" w14:textId="63EECCC8" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>7</w:t>
+          <w:p w14:paraId="4C65B0CB" w14:textId="3E664231" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="743C3489" w14:textId="5B080DCD" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w14:paraId="743C3489" w14:textId="7406183B" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="758E71CF" w14:textId="2330690C" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w14:paraId="758E71CF" w14:textId="28DC85BF" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74B10D87" w14:textId="133AB792" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="74B10D87" w14:textId="2F03C309" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44B85A70" w14:textId="1559A7A7" w:rsidR="00C51926" w:rsidRDefault="005E3A02" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w14:paraId="44B85A70" w14:textId="14A44CDA" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F725F77" w14:textId="2B81685E" w:rsidR="00C51926" w:rsidRDefault="005E3A02" w:rsidP="00C51926">
+          <w:p w14:paraId="6F725F77" w14:textId="7E250B74" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="03F5D5ED" w14:textId="60CD1815" w:rsidTr="00406F91">
+      <w:tr w:rsidR="000F43C2" w14:paraId="03F5D5ED" w14:textId="60CD1815" w:rsidTr="00406F91">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04896015" w14:textId="6B556503" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="04896015" w14:textId="6B556503" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>Old Hill Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5443B4F7" w14:textId="5B3303B3" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w14:paraId="5443B4F7" w14:textId="3E5DF128" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44824E4F" w14:textId="5F064B4F" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="44824E4F" w14:textId="34F970E9" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D6FE7AA" w14:textId="4EA11715" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="6D6FE7AA" w14:textId="606D6B44" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79176615" w14:textId="14FF5F91" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="79176615" w14:textId="60B8FAA0" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5602F9B9" w14:textId="039320AC" w:rsidR="00C51926" w:rsidRDefault="00E53070" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w14:paraId="5602F9B9" w14:textId="6E354D2F" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B3323EB" w14:textId="3B881139" w:rsidR="00C51926" w:rsidRDefault="005E3A02" w:rsidP="00C51926">
+          <w:p w14:paraId="4B3323EB" w14:textId="0DDF0195" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="1229EC5D" w14:textId="26C14327" w:rsidTr="00406F91">
+      <w:tr w:rsidR="000F43C2" w14:paraId="1229EC5D" w14:textId="26C14327" w:rsidTr="00406F91">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BB98363" w14:textId="461125A4" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="5BB98363" w14:textId="461125A4" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>Old Park Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BD51A25" w14:textId="4F21CB35" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="6BD51A25" w14:textId="3373ADAF" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6958EC2F" w14:textId="0F840DBD" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="6958EC2F" w14:textId="77DAD914" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="466C6433" w14:textId="2401F679" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="466C6433" w14:textId="21C6D18C" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="474CCB19" w14:textId="7A594DA8" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="474CCB19" w14:textId="6361B64F" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1369B2E6" w14:textId="786BA4E2" w:rsidR="00C51926" w:rsidRDefault="00E53070" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w14:paraId="1369B2E6" w14:textId="63DAE71E" w:rsidR="000F43C2" w:rsidRDefault="000562E6" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5900E3A4" w14:textId="00CDF1C7" w:rsidR="00C51926" w:rsidRDefault="005E3A02" w:rsidP="00C51926">
+          <w:p w14:paraId="5900E3A4" w14:textId="722C4F6D" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="228FCE01" w14:textId="4BA17B23" w:rsidTr="00406F91">
+      <w:tr w:rsidR="000F43C2" w14:paraId="228FCE01" w14:textId="4BA17B23" w:rsidTr="00406F91">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E3C2595" w14:textId="1ADDE0AB" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="3E3C2595" w14:textId="1ADDE0AB" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>Our Lady &amp; St Hubert’s RC Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29AD37EC" w14:textId="5E7DA0A5" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="29AD37EC" w14:textId="369BD55C" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="754725D5" w14:textId="580FBEAF" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="754725D5" w14:textId="1354EA0A" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09E8FF4A" w14:textId="4F050DBB" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w14:paraId="09E8FF4A" w14:textId="3BA33D47" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A9663C4" w14:textId="0FECA7C3" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="4A9663C4" w14:textId="007296C0" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4583590F" w14:textId="523D59FA" w:rsidR="00C51926" w:rsidRDefault="00E53070" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w14:paraId="4583590F" w14:textId="64CA4376" w:rsidR="000F43C2" w:rsidRDefault="000562E6" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AFC77E1" w14:textId="425EFF3E" w:rsidR="00C51926" w:rsidRDefault="005E3A02" w:rsidP="00C51926">
+          <w:p w14:paraId="5AFC77E1" w14:textId="172D64A9" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="6B72154E" w14:textId="0083F140" w:rsidTr="00406F91">
+      <w:tr w:rsidR="000F43C2" w14:paraId="6B72154E" w14:textId="0083F140" w:rsidTr="00406F91">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C5581E3" w14:textId="4D00BCAA" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="4C5581E3" w14:textId="4D00BCAA" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>Park Hill Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56BC70BC" w14:textId="1488C577" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="56BC70BC" w14:textId="470E01F1" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="163DB158" w14:textId="7F6D4B3F" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="351C641B" w14:textId="1EECAD3E" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="163DB158" w14:textId="6F133429" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="1D392472" w14:textId="78BEF903" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="351C641B" w14:textId="04EC9BBE" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w14:paraId="57C936AA" w14:textId="740D8DE2" w:rsidR="000F43C2" w:rsidRDefault="000562E6" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D392472" w14:textId="041F6879" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="5D42EC5A" w14:textId="6EB8CA6A" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="29F431BB" w14:textId="61E51F2E" w:rsidTr="00406F91">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4991DB34" w14:textId="3052969B" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r w:rsidRPr="0023661E">
+              <w:t>Reddal Hill Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1783" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70401103" w14:textId="5163F1F5" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57C936AA" w14:textId="38EDAD67" w:rsidR="00C51926" w:rsidRDefault="00E53070" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w14:paraId="64D9817F" w14:textId="0246263D" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D42EC5A" w14:textId="3C8D7E7E" w:rsidR="00C51926" w:rsidRDefault="005E3A02" w:rsidP="00C51926">
+          <w:p w14:paraId="60554F27" w14:textId="5835AAA8" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43CA6276" w14:textId="1DE0C73A" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0749C413" w14:textId="423A2F5B" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33F3C5B3" w14:textId="4D3790CC" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="29F431BB" w14:textId="61E51F2E" w:rsidTr="00406F91">
+      <w:tr w:rsidR="000F43C2" w14:paraId="499E355C" w14:textId="07CE32EE" w:rsidTr="00406F91">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4991DB34" w14:textId="3052969B" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...94 lines deleted...]
-          <w:p w14:paraId="5E3D91CB" w14:textId="6B6891C5" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="5E3D91CB" w14:textId="6B6891C5" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>Rood End Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20A7691E" w14:textId="1505FB1B" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w14:paraId="20A7691E" w14:textId="5347BE88" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51785F17" w14:textId="75DE6E24" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="51785F17" w14:textId="026545AC" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D744529" w14:textId="080F119A" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="3D744529" w14:textId="022E77EF" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="308E1DBF" w14:textId="4522F279" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="308E1DBF" w14:textId="4BBBB1E4" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11E4E23B" w14:textId="6B3A5879" w:rsidR="00C51926" w:rsidRDefault="005E3A02" w:rsidP="00C51926">
+          <w:p w14:paraId="11E4E23B" w14:textId="67BABAAC" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14C7A1FD" w14:textId="38610C00" w:rsidR="00C51926" w:rsidRDefault="005E3A02" w:rsidP="00C51926">
+          <w:p w14:paraId="14C7A1FD" w14:textId="01984D27" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="3B55BB0E" w14:textId="6C737B95" w:rsidTr="00406F91">
+      <w:tr w:rsidR="0048502B" w14:paraId="3E03A38D" w14:textId="77777777" w:rsidTr="00406F91">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23BC73DD" w14:textId="7FCF4954" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="3C1ACAEF" w14:textId="0F4D5802" w:rsidR="0048502B" w:rsidRPr="0023661E" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Ryders Green Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1783" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE7F908" w14:textId="2536034B" w:rsidR="0048502B" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60498950" w14:textId="2429216D" w:rsidR="0048502B" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0025A100" w14:textId="58F40985" w:rsidR="0048502B" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E9E35CC" w14:textId="251E12A1" w:rsidR="0048502B" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5682A0CF" w14:textId="0DBD5FC4" w:rsidR="0048502B" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C601B49" w14:textId="350F9B4D" w:rsidR="0048502B" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="3B55BB0E" w14:textId="6C737B95" w:rsidTr="00406F91">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23BC73DD" w14:textId="7FCF4954" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>Sacred Heart Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="755F4E81" w14:textId="1D8B1811" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="755F4E81" w14:textId="7AA44CCA" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64539BA1" w14:textId="0C22D932" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64539BA1" w14:textId="7CF87501" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="74E975B4" w14:textId="2FF317BA" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B556E3B" w14:textId="1BE1F5C4" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74E975B4" w14:textId="2E143C70" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="76865790" w14:textId="32C59C2F" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ADA149E" w14:textId="62058E4A" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="1049946D" w14:textId="77777777" w:rsidTr="00406F91">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC2140D" w14:textId="24C8535B" w:rsidR="000F43C2" w:rsidRPr="0023661E" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Shireland Hall Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1783" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3987F391" w14:textId="469E26B6" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F97C809" w14:textId="3C3FEB09" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE1CA3F" w14:textId="7B2886B7" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B556E3B" w14:textId="595F6F46" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="2D18CFF2" w14:textId="5CC52180" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76865790" w14:textId="7E162128" w:rsidR="00C51926" w:rsidRDefault="005E3A02" w:rsidP="00C51926">
+          <w:p w14:paraId="2BEE3089" w14:textId="42AD5EA3" w:rsidR="000F43C2" w:rsidRDefault="000562E6" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1ADA149E" w14:textId="3202EE79" w:rsidR="00C51926" w:rsidRDefault="005E3A02" w:rsidP="00C51926">
+          <w:p w14:paraId="6BC8C565" w14:textId="0EEEE914" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E53070" w14:paraId="1049946D" w14:textId="77777777" w:rsidTr="00406F91">
+      <w:tr w:rsidR="000F43C2" w14:paraId="1D32A7D3" w14:textId="77777777" w:rsidTr="00406F91">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DC2140D" w14:textId="24C8535B" w:rsidR="00E53070" w:rsidRPr="0023661E" w:rsidRDefault="00E53070" w:rsidP="00C51926">
-[...1 lines deleted...]
-              <w:t>Shireland Hall Primary</w:t>
+          <w:p w14:paraId="053E4F2C" w14:textId="20278672" w:rsidR="000F43C2" w:rsidRPr="0023661E" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Shireland Technology Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3987F391" w14:textId="275D7B50" w:rsidR="00E53070" w:rsidRDefault="00E53070" w:rsidP="00C51926">
+          <w:p w14:paraId="426FF1DF" w14:textId="11A311A1" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F97C809" w14:textId="485072DF" w:rsidR="00E53070" w:rsidRDefault="00E53070" w:rsidP="00C51926">
+          <w:p w14:paraId="5B9EDC44" w14:textId="37E81712" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE1CA3F" w14:textId="5153A170" w:rsidR="00E53070" w:rsidRDefault="00E53070" w:rsidP="00C51926">
+          <w:p w14:paraId="7874F7E3" w14:textId="5DC9CF40" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A56C1D7" w14:textId="2220AF8E" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D18CFF2" w14:textId="10652A05" w:rsidR="00E53070" w:rsidRDefault="00E53070" w:rsidP="00C51926">
+          <w:p w14:paraId="2D57310B" w14:textId="778C4794" w:rsidR="000F43C2" w:rsidRDefault="000562E6" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="050147F8" w14:textId="31D809C4" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E53070" w14:paraId="1D32A7D3" w14:textId="77777777" w:rsidTr="00406F91">
+      <w:tr w:rsidR="000F43C2" w14:paraId="30D24482" w14:textId="78B522E7" w:rsidTr="00406F91">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="053E4F2C" w14:textId="20278672" w:rsidR="00E53070" w:rsidRPr="0023661E" w:rsidRDefault="00E53070" w:rsidP="00C51926">
-[...89 lines deleted...]
-          <w:p w14:paraId="0C66C3E0" w14:textId="18631EC5" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="0C66C3E0" w14:textId="18631EC5" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>Silvertrees Academy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59324F0B" w14:textId="7D483B3A" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="59324F0B" w14:textId="5AFBA43D" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A0F30E2" w14:textId="02D8A735" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A0F30E2" w14:textId="3C8925D6" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="602EA2E6" w14:textId="4C935712" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="782C2D6A" w14:textId="4B803DEF" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="602EA2E6" w14:textId="31A3FE44" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w14:paraId="33D350C7" w14:textId="47FB822A" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="782C2D6A" w14:textId="7B5E4599" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="4CCEB3BD" w14:textId="16BD568F" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="753643D6" w14:textId="0FD84B12" w:rsidTr="00406F91">
+      <w:tr w:rsidR="000F43C2" w14:paraId="753643D6" w14:textId="0FD84B12" w:rsidTr="00406F91">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AA77106" w14:textId="1228CC93" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="0AA77106" w14:textId="1228CC93" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>St Gregory’s RC Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B977A70" w14:textId="2F9C1224" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w14:paraId="0B977A70" w14:textId="11D4D5FD" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D40CEB0" w14:textId="0BE8BA4E" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="4D40CEB0" w14:textId="2D220E6C" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57D9AC2F" w14:textId="72FCA8B5" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="57D9AC2F" w14:textId="0E9011F7" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54AF70A6" w14:textId="61E1294E" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="54AF70A6" w14:textId="480DE435" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A461206" w14:textId="3639EA69" w:rsidR="00C51926" w:rsidRDefault="00E53070" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w14:paraId="4A461206" w14:textId="78AE627E" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D2E5315" w14:textId="7B2F6146" w:rsidR="00C51926" w:rsidRDefault="00B231EB" w:rsidP="00C51926">
+          <w:p w14:paraId="7D2E5315" w14:textId="550584F7" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="66105B70" w14:textId="4FC46790" w:rsidTr="00406F91">
+      <w:tr w:rsidR="000F43C2" w14:paraId="66105B70" w14:textId="4FC46790" w:rsidTr="00406F91">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD011C6" w14:textId="423CCD10" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="1FD011C6" w14:textId="423CCD10" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>St James’ CE Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="542F55F9" w14:textId="1170C014" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="542F55F9" w14:textId="57F896ED" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37021FC1" w14:textId="7A4002D9" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="37021FC1" w14:textId="76C2DB7C" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="246D43A4" w14:textId="15FA716D" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>7</w:t>
+          <w:p w14:paraId="246D43A4" w14:textId="2C6B18A3" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EC8BAC1" w14:textId="43DE1F24" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="0EC8BAC1" w14:textId="239CF0F8" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6788F0F9" w14:textId="63B3AF8A" w:rsidR="00C51926" w:rsidRDefault="00B231EB" w:rsidP="00C51926">
+          <w:p w14:paraId="6788F0F9" w14:textId="4FCAE80C" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B9173B3" w14:textId="7F623DBC" w:rsidR="00C51926" w:rsidRDefault="00B231EB" w:rsidP="00C51926">
+          <w:p w14:paraId="0B9173B3" w14:textId="3634F8EA" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51926" w14:paraId="4005D2DC" w14:textId="0CA444CB" w:rsidTr="00406F91">
+      <w:tr w:rsidR="000F43C2" w14:paraId="4005D2DC" w14:textId="0CA444CB" w:rsidTr="00406F91">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6169CFCD" w14:textId="3193B85A" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="6169CFCD" w14:textId="3193B85A" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>St John Bosco RC Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A2F02C0" w14:textId="2D85804E" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w14:paraId="5A2F02C0" w14:textId="56D52612" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5889667A" w14:textId="04BA27BC" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="5889667A" w14:textId="4A22616C" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD367FE" w14:textId="240040C1" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38493F89" w14:textId="38C101C2" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BD367FE" w14:textId="3B5D78ED" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w14:paraId="2A2D484A" w14:textId="14BD84B6" w:rsidR="000F43C2" w:rsidRDefault="000562E6" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38493F89" w14:textId="0BF4F591" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w14:paraId="263AFCED" w14:textId="49A16048" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="146BBF84" w14:textId="77777777" w:rsidTr="00406F91">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56933D65" w14:textId="1440C606" w:rsidR="000F43C2" w:rsidRPr="0023661E" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>St. Margaret’s C.E. Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1783" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69A725E7" w14:textId="5F6D3A8E" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A2D484A" w14:textId="19BD4076" w:rsidR="00C51926" w:rsidRDefault="00E53070" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w14:paraId="4C66036E" w14:textId="7C6C3392" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="263AFCED" w14:textId="242C7CCC" w:rsidR="00C51926" w:rsidRDefault="00B231EB" w:rsidP="00C51926">
+          <w:p w14:paraId="009E7E1D" w14:textId="5E036E02" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B58C845" w14:textId="44A03A3D" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7807DF92" w14:textId="4EF78797" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6118EDE8" w14:textId="0919991B" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E53070" w14:paraId="146BBF84" w14:textId="77777777" w:rsidTr="00406F91">
-[...89 lines deleted...]
-      <w:tr w:rsidR="00C51926" w14:paraId="4EA2B616" w14:textId="4F1F8809" w:rsidTr="00406F91">
+      <w:tr w:rsidR="000F43C2" w14:paraId="4EA2B616" w14:textId="4F1F8809" w:rsidTr="00406F91">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47436301" w14:textId="5E26EFE8" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="47436301" w14:textId="5E26EFE8" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>St Mar</w:t>
             </w:r>
-            <w:r w:rsidR="00B231EB">
+            <w:r>
               <w:t>tin’s</w:t>
             </w:r>
             <w:r w:rsidRPr="0023661E">
               <w:t xml:space="preserve"> CE Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="568F33E1" w14:textId="7597FD49" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="568F33E1" w14:textId="51E70522" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EC6186D" w14:textId="74931629" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="4EC6186D" w14:textId="26BCD46D" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DAAA922" w14:textId="4F7D6A81" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>0</w:t>
+          <w:p w14:paraId="2DAAA922" w14:textId="352E22BB" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="072752D9" w14:textId="196BC4DC" w:rsidR="00C51926" w:rsidRDefault="00C51926" w:rsidP="00C51926">
+          <w:p w14:paraId="072752D9" w14:textId="45F71E33" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20A3F7B3" w14:textId="16CE782B" w:rsidR="00C51926" w:rsidRDefault="00B231EB" w:rsidP="00C51926">
-[...4 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w14:paraId="20A3F7B3" w14:textId="36134DD7" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D62494C" w14:textId="2261D97B" w:rsidR="00C51926" w:rsidRDefault="00B231EB" w:rsidP="00F80C93">
+          <w:p w14:paraId="4D62494C" w14:textId="1D9E1151" w:rsidR="000F43C2" w:rsidRDefault="0048502B" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="26F90654" w14:textId="77777777" w:rsidR="008E0A7C" w:rsidRDefault="008E0A7C" w:rsidP="00FE2B4D"/>
     <w:p w14:paraId="28173218" w14:textId="77777777" w:rsidR="008E0A7C" w:rsidRDefault="008E0A7C" w:rsidP="00FE2B4D"/>
     <w:p w14:paraId="36A20078" w14:textId="77777777" w:rsidR="005C3EE2" w:rsidRDefault="005C3EE2" w:rsidP="00FE2B4D"/>
     <w:p w14:paraId="2BFC91DA" w14:textId="77777777" w:rsidR="00B231EB" w:rsidRDefault="00B231EB" w:rsidP="00FE2B4D"/>
     <w:p w14:paraId="17CECF67" w14:textId="77777777" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="00FE2B4D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15446" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4743"/>
         <w:gridCol w:w="1783"/>
         <w:gridCol w:w="1784"/>
         <w:gridCol w:w="1784"/>
         <w:gridCol w:w="1784"/>
         <w:gridCol w:w="1784"/>
         <w:gridCol w:w="1784"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00406F91" w:rsidRPr="009B298C" w14:paraId="664B65CA" w14:textId="77777777" w:rsidTr="00A54B5C">
+      <w:tr w:rsidR="000F43C2" w:rsidRPr="009B298C" w14:paraId="664B65CA" w14:textId="77777777" w:rsidTr="008F3C15">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="727EEFF7" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C"/>
+          <w:p w14:paraId="727EEFF7" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0AC8D55D" w14:textId="77777777" w:rsidR="00406F91" w:rsidRPr="009B298C" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="0AC8D55D" w14:textId="3E3879B9" w:rsidR="000F43C2" w:rsidRPr="009B298C" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B298C">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>2022/2023</w:t>
+              <w:t>2023/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55AE035C" w14:textId="77777777" w:rsidR="00406F91" w:rsidRPr="009B298C" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="55AE035C" w14:textId="17A27EC2" w:rsidR="000F43C2" w:rsidRPr="009B298C" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B298C">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>2023/2024</w:t>
+              <w:t>2024/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FC3D191" w14:textId="7CAD5D4D" w:rsidR="00406F91" w:rsidRPr="009B298C" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="0FC3D191" w14:textId="0569F26C" w:rsidR="000F43C2" w:rsidRPr="009B298C" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>2024/2025</w:t>
+              <w:t>2025/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00406F91" w:rsidRPr="007C5890" w14:paraId="146D5A8F" w14:textId="77777777" w:rsidTr="00A54B5C">
+      <w:tr w:rsidR="000F43C2" w:rsidRPr="007C5890" w14:paraId="146D5A8F" w14:textId="77777777" w:rsidTr="008F3C15">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="758CE679" w14:textId="77777777" w:rsidR="00406F91" w:rsidRPr="00122A66" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="758CE679" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRPr="00122A66" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00122A66">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>School Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3972A5F8" w14:textId="77777777" w:rsidR="00406F91" w:rsidRPr="007C5890" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="3972A5F8" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRPr="007C5890" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5890">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Appeals Heard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E55F83A" w14:textId="77777777" w:rsidR="00406F91" w:rsidRPr="007C5890" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="7E55F83A" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRPr="007C5890" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5890">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Appeals Won</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4320C0CE" w14:textId="77777777" w:rsidR="00406F91" w:rsidRPr="007C5890" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="4320C0CE" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRPr="007C5890" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5890">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Appeals Heard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A9182DD" w14:textId="77777777" w:rsidR="00406F91" w:rsidRPr="007C5890" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="5A9182DD" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRPr="007C5890" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5890">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Appeals Won</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B5644EF" w14:textId="77777777" w:rsidR="00406F91" w:rsidRPr="007C5890" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="1B5644EF" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRPr="007C5890" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5890">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Appeals Heard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="579F46D6" w14:textId="77777777" w:rsidR="00406F91" w:rsidRPr="007C5890" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="579F46D6" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRPr="007C5890" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C5890">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Appeals Won</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00406F91" w14:paraId="7D8E35D0" w14:textId="77777777" w:rsidTr="00A54B5C">
+      <w:tr w:rsidR="000F43C2" w14:paraId="7D8E35D0" w14:textId="77777777" w:rsidTr="008F3C15">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4237D91F" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="4237D91F" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>St Mary Magdalene CE Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73914470" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="73914470" w14:textId="08A2F656" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26FB7626" w14:textId="6ED0EA3A" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26FB7626" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="17F05438" w14:textId="5FB69A9F" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17F05438" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
-[...4 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w14:paraId="79DB9599" w14:textId="7B56A0CC" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79DB9599" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="780703B1" w14:textId="793F23D3" w:rsidR="000F43C2" w:rsidRDefault="000562E6" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="780703B1" w14:textId="266B22F0" w:rsidR="00406F91" w:rsidRDefault="00B231EB" w:rsidP="00A54B5C">
-[...12 lines deleted...]
-          <w:p w14:paraId="402599E8" w14:textId="745CEB31" w:rsidR="00406F91" w:rsidRDefault="00B231EB" w:rsidP="00B231EB">
+          <w:p w14:paraId="402599E8" w14:textId="064E55DC" w:rsidR="000F43C2" w:rsidRDefault="000562E6" w:rsidP="000F43C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1155"/>
               </w:tabs>
               <w:ind w:firstLine="720"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00406F91" w14:paraId="3B2E9E0C" w14:textId="77777777" w:rsidTr="00A54B5C">
+      <w:tr w:rsidR="000F43C2" w14:paraId="3B2E9E0C" w14:textId="77777777" w:rsidTr="008F3C15">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53B37947" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="53B37947" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>St Mary’s RC Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2740776E" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="2740776E" w14:textId="4563A68C" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F327A3E" w14:textId="1AF92D31" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F327A3E" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="7E88A111" w14:textId="64476C97" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E88A111" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="5A9815D1" w14:textId="231DDB1D" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1789CA85" w14:textId="4598EFEA" w:rsidR="000F43C2" w:rsidRDefault="000562E6" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A9815D1" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="1C2B10C2" w14:textId="1738CDE2" w:rsidR="000F43C2" w:rsidRDefault="000562E6" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:ind w:firstLine="720"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00406F91" w14:paraId="69E1E50A" w14:textId="77777777" w:rsidTr="00A54B5C">
+      <w:tr w:rsidR="000F43C2" w14:paraId="69E1E50A" w14:textId="77777777" w:rsidTr="008F3C15">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0671F559" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="0671F559" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>St Philip’s RC Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CDE19A4" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="5CDE19A4" w14:textId="4B6B9D7C" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>1</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F8A9F44" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="4F8A9F44" w14:textId="7A856F7E" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="140CC2C1" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="140CC2C1" w14:textId="6C131F9E" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="489831CA" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="489831CA" w14:textId="34B0F180" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11BAFDC2" w14:textId="58DEAD8B" w:rsidR="00406F91" w:rsidRDefault="00B231EB" w:rsidP="00A54B5C">
+          <w:p w14:paraId="11BAFDC2" w14:textId="1E8F6AC5" w:rsidR="000F43C2" w:rsidRDefault="000562E6" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DA5BA1E" w14:textId="2372E72C" w:rsidR="00406F91" w:rsidRDefault="00B231EB" w:rsidP="00B231EB">
+          <w:p w14:paraId="4DA5BA1E" w14:textId="7EFFD3C4" w:rsidR="000F43C2" w:rsidRDefault="000562E6" w:rsidP="000F43C2">
             <w:pPr>
               <w:ind w:firstLine="720"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00406F91" w14:paraId="4E62CCE7" w14:textId="77777777" w:rsidTr="00A54B5C">
+      <w:tr w:rsidR="000F43C2" w14:paraId="4E62CCE7" w14:textId="77777777" w:rsidTr="008F3C15">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F05173D" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="1F05173D" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>The Priory Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21593BA1" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="21593BA1" w14:textId="032D9425" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7751595D" w14:textId="0698FE5A" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7751595D" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="06DE48BD" w14:textId="36626AEF" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18992932" w14:textId="78AD320C" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06DE48BD" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
-[...4 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w14:paraId="46CE0EEC" w14:textId="376BFBFE" w:rsidR="000F43C2" w:rsidRDefault="000562E6" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18992932" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="6A1F5091" w14:textId="44AF076E" w:rsidR="000F43C2" w:rsidRDefault="000562E6" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:ind w:firstLine="720"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="5CA5DA5C" w14:textId="77777777" w:rsidTr="008F3C15">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F5B87EB" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r w:rsidRPr="0023661E">
+              <w:t>Timbertree Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1783" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="357A1F95" w14:textId="2765E21C" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:ind w:firstLine="720"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46CE0EEC" w14:textId="0A1B3E2E" w:rsidR="00406F91" w:rsidRDefault="00B231EB" w:rsidP="00A54B5C">
-[...4 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w14:paraId="291A6F79" w14:textId="0AA00772" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A1F5091" w14:textId="522D3138" w:rsidR="00406F91" w:rsidRDefault="00B231EB" w:rsidP="00B231EB">
+          <w:p w14:paraId="76332E59" w14:textId="384A4787" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="248611C8" w14:textId="14A6D8D7" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4664EC77" w14:textId="0640844F" w:rsidR="000F43C2" w:rsidRDefault="000562E6" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D05DA9" w14:textId="742084B1" w:rsidR="000F43C2" w:rsidRDefault="000562E6" w:rsidP="000F43C2">
             <w:pPr>
               <w:ind w:firstLine="720"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00406F91" w14:paraId="5CA5DA5C" w14:textId="77777777" w:rsidTr="00A54B5C">
+      <w:tr w:rsidR="000F43C2" w14:paraId="0E98274D" w14:textId="77777777" w:rsidTr="008F3C15">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F5B87EB" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
-[...95 lines deleted...]
-          <w:p w14:paraId="61B6DD94" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="61B6DD94" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>Tividale Community Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F5F4EA8" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="3F5F4EA8" w14:textId="5FD97EEE" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46595F58" w14:textId="35E74D99" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DAB846A" w14:textId="0598B7F5" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46595F58" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="6803C15A" w14:textId="4ED5EF85" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DAB846A" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
-[...4 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w14:paraId="731D9ACB" w14:textId="09BCDDBB" w:rsidR="000F43C2" w:rsidRDefault="000562E6" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6803C15A" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="51C85CAD" w14:textId="2D930F73" w:rsidR="000F43C2" w:rsidRDefault="000562E6" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:ind w:firstLine="720"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00406F91" w14:paraId="4D95CE1E" w14:textId="77777777" w:rsidTr="00A54B5C">
+      <w:tr w:rsidR="000F43C2" w14:paraId="4D95CE1E" w14:textId="77777777" w:rsidTr="008F3C15">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E286F43" w14:textId="77777777" w:rsidR="00406F91" w:rsidRPr="0023661E" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="7E286F43" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRPr="0023661E" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r w:rsidRPr="0023661E">
               <w:t>Tividale Hall Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="704169AE" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="704169AE" w14:textId="0052A008" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18801A4B" w14:textId="7CD1F6CB" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18801A4B" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
+          <w:p w14:paraId="057D803F" w14:textId="1DF5CA2D" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AADB1ED" w14:textId="7959EEF2" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="057D803F" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
-[...4 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w14:paraId="348F9E0D" w14:textId="7DC4714F" w:rsidR="000F43C2" w:rsidRDefault="000562E6" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AADB1ED" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00A54B5C">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="04AF211B" w14:textId="743BEF4A" w:rsidR="000F43C2" w:rsidRDefault="000562E6" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:ind w:firstLine="720"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="268697BA" w14:textId="77777777" w:rsidTr="008F3C15">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46682955" w14:textId="717FDA7E" w:rsidR="000F43C2" w:rsidRPr="0023661E" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>Uplands Manor Primary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1783" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2506889C" w14:textId="0A30A883" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:ind w:firstLine="720"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="348F9E0D" w14:textId="4C3772DE" w:rsidR="00406F91" w:rsidRDefault="00B231EB" w:rsidP="00A54B5C">
-[...4 lines deleted...]
-              <w:t>8</w:t>
+          <w:p w14:paraId="06B37D46" w14:textId="07BD60F7" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04AF211B" w14:textId="063E8C16" w:rsidR="00406F91" w:rsidRDefault="00B231EB" w:rsidP="00B231EB">
+          <w:p w14:paraId="2ED9AD8A" w14:textId="073DA020" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FE34911" w14:textId="6234AE89" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D770B61" w14:textId="3A57D302" w:rsidR="000F43C2" w:rsidRDefault="000562E6" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AFC9254" w14:textId="5646C792" w:rsidR="000F43C2" w:rsidRDefault="000562E6" w:rsidP="000F43C2">
             <w:pPr>
               <w:ind w:firstLine="720"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B231EB" w14:paraId="268697BA" w14:textId="77777777" w:rsidTr="00A54B5C">
+      <w:tr w:rsidR="000F43C2" w14:paraId="41492665" w14:textId="77777777" w:rsidTr="008F3C15">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46682955" w14:textId="717FDA7E" w:rsidR="00B231EB" w:rsidRPr="0023661E" w:rsidRDefault="00B231EB" w:rsidP="00A54B5C">
-[...1 lines deleted...]
-              <w:t>Uplands Manor Primary</w:t>
+          <w:p w14:paraId="07112F6A" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRPr="0023661E" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r w:rsidRPr="0023661E">
+              <w:t>Whitecrest Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2506889C" w14:textId="50EE15A0" w:rsidR="00B231EB" w:rsidRDefault="00B231EB" w:rsidP="00A54B5C">
+          <w:p w14:paraId="3954B92B" w14:textId="1A189F7B" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0250814A" w14:textId="3DAADFC4" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06B37D46" w14:textId="58C06CB9" w:rsidR="00B231EB" w:rsidRDefault="00B231EB" w:rsidP="00A54B5C">
+          <w:p w14:paraId="657C9F1D" w14:textId="5F5730E0" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ED9AD8A" w14:textId="6917C7A0" w:rsidR="00B231EB" w:rsidRDefault="00B231EB" w:rsidP="00A54B5C">
+          <w:p w14:paraId="78F11452" w14:textId="2EFAF6F0" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FE34911" w14:textId="50523DD5" w:rsidR="00B231EB" w:rsidRDefault="00B231EB" w:rsidP="00A54B5C">
+          <w:p w14:paraId="53A57723" w14:textId="74630FB1" w:rsidR="000F43C2" w:rsidRDefault="000562E6" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D770B61" w14:textId="7E1B061E" w:rsidR="00B231EB" w:rsidRDefault="00B231EB" w:rsidP="00A54B5C">
-[...108 lines deleted...]
-          <w:p w14:paraId="0DD8628B" w14:textId="2E4E980B" w:rsidR="00406F91" w:rsidRDefault="00B231EB" w:rsidP="00B231EB">
+          <w:p w14:paraId="0DD8628B" w14:textId="175DE979" w:rsidR="000F43C2" w:rsidRDefault="000562E6" w:rsidP="000F43C2">
             <w:pPr>
               <w:ind w:firstLine="720"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="68C4E4FB" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="002249EF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B63D5E0" w14:textId="1BBE2602" w:rsidR="002249EF" w:rsidRPr="00A05852" w:rsidRDefault="002249EF" w:rsidP="002249EF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -24221,64 +23678,63 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reception </w:t>
       </w:r>
       <w:r w:rsidRPr="00A05852">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>September appeals for the past 3 years)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BDA7309" w14:textId="77777777" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="00FE2B4D"/>
     <w:p w14:paraId="09E38A7B" w14:textId="77777777" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="00FE2B4D"/>
     <w:p w14:paraId="621873B8" w14:textId="77777777" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="00FE2B4D"/>
     <w:p w14:paraId="742EDAD8" w14:textId="77777777" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="00FE2B4D"/>
     <w:p w14:paraId="185A1737" w14:textId="77777777" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="00FE2B4D"/>
     <w:p w14:paraId="4D403C21" w14:textId="77777777" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="00FE2B4D"/>
     <w:p w14:paraId="61054B05" w14:textId="77777777" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="00FE2B4D"/>
     <w:p w14:paraId="672762AC" w14:textId="77777777" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="00FE2B4D"/>
     <w:p w14:paraId="7E7A45B1" w14:textId="77777777" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="00FE2B4D"/>
     <w:p w14:paraId="5DF2C3A4" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00FE2B4D"/>
     <w:p w14:paraId="4873A423" w14:textId="77777777" w:rsidR="00647509" w:rsidRDefault="00647509" w:rsidP="00FE2B4D"/>
-    <w:p w14:paraId="013625E2" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00FE2B4D"/>
-    <w:p w14:paraId="6B342746" w14:textId="77777777" w:rsidR="00406F91" w:rsidRDefault="00406F91" w:rsidP="00FE2B4D"/>
     <w:p w14:paraId="58189260" w14:textId="4714F38A" w:rsidR="002272B0" w:rsidRDefault="002249EF" w:rsidP="002272B0">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk68778867"/>
       <w:bookmarkStart w:id="3" w:name="_Hlk100734229"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>INFANT – JUNIOR (Year 2-3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41B45A7F" w14:textId="77777777" w:rsidR="002272B0" w:rsidRPr="0026637F" w:rsidRDefault="002272B0" w:rsidP="002272B0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F008A03" w14:textId="3CA9F628" w:rsidR="002272B0" w:rsidRPr="00A5334C" w:rsidRDefault="002272B0" w:rsidP="002272B0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D535CB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Total number of applications &amp; offers by preference (including %)</w:t>
       </w:r>
@@ -24329,934 +23785,816 @@
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1548"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="2160"/>
       </w:tblGrid>
       <w:tr w:rsidR="002272B0" w14:paraId="567975CC" w14:textId="77777777" w:rsidTr="00FB39B0">
         <w:trPr>
           <w:trHeight w:val="794"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39794AB5" w14:textId="77777777" w:rsidR="002272B0" w:rsidRPr="00FB39B0" w:rsidRDefault="002272B0" w:rsidP="0009671A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Academic Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D33C483" w14:textId="77777777" w:rsidR="002272B0" w:rsidRPr="00FB39B0" w:rsidRDefault="002272B0" w:rsidP="0009671A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>*Total applications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4606CFB9" w14:textId="0750CA39" w:rsidR="002272B0" w:rsidRPr="00FB39B0" w:rsidRDefault="002272B0" w:rsidP="0009671A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Offered 1</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> preference </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E5BC90C" w14:textId="0613DF88" w:rsidR="002272B0" w:rsidRPr="00FB39B0" w:rsidRDefault="002272B0" w:rsidP="0009671A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Offered 2</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>nd</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> preference </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="723C86DB" w14:textId="1CD35007" w:rsidR="002272B0" w:rsidRPr="00FB39B0" w:rsidRDefault="002272B0" w:rsidP="0009671A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Offered 3</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> preference </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="170E73ED" w14:textId="7C034046" w:rsidR="002272B0" w:rsidRPr="00FB39B0" w:rsidRDefault="002272B0" w:rsidP="0009671A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Offered 4</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> preference </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20820206" w14:textId="3803861D" w:rsidR="002272B0" w:rsidRPr="00FB39B0" w:rsidRDefault="002272B0" w:rsidP="0009671A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Offered 5</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> preference </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36945920" w14:textId="7EE8AFA6" w:rsidR="002272B0" w:rsidRPr="00FB39B0" w:rsidRDefault="002272B0" w:rsidP="0009671A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Offered 6</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> preference </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="742BFC42" w14:textId="4451768B" w:rsidR="002272B0" w:rsidRPr="00FB39B0" w:rsidRDefault="002272B0" w:rsidP="0009671A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Offered nearest alternative </w:t>
             </w:r>
-          </w:p>
-[...209 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A10398" w14:paraId="0C828C66" w14:textId="77777777" w:rsidTr="00FB39B0">
         <w:trPr>
           <w:trHeight w:val="328"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36D770AF" w14:textId="77777777" w:rsidR="00A10398" w:rsidRDefault="00A10398" w:rsidP="00541F6A"/>
           <w:p w14:paraId="61FFB899" w14:textId="77777777" w:rsidR="00A10398" w:rsidRDefault="00A10398" w:rsidP="00541F6A">
             <w:r>
               <w:t>2024/2025</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01271142" w14:textId="08B34474" w:rsidR="00A31AFC" w:rsidRDefault="00A31AFC" w:rsidP="00541F6A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7CEF394F" w14:textId="77777777" w:rsidR="00A10398" w:rsidRDefault="00A10398" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="52CDCB45" w14:textId="321DD026" w:rsidR="00A31AFC" w:rsidRDefault="00A31AFC" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>513</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60631D55" w14:textId="77777777" w:rsidR="00A10398" w:rsidRDefault="00A10398" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3BFBFC0C" w14:textId="2157B7CC" w:rsidR="00A31AFC" w:rsidRDefault="00A31AFC" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>512</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4167DFA3" w14:textId="77777777" w:rsidR="00A10398" w:rsidRDefault="00A10398" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4D011F77" w14:textId="3D32C156" w:rsidR="00A31AFC" w:rsidRDefault="00A31AFC" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C1843F6" w14:textId="77777777" w:rsidR="00A10398" w:rsidRDefault="00A10398" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4786A38E" w14:textId="0DA3BE35" w:rsidR="00A31AFC" w:rsidRDefault="00FC18A8" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F210088" w14:textId="77777777" w:rsidR="00A31AFC" w:rsidRDefault="00A31AFC" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23C122FF" w14:textId="77777777" w:rsidR="00FC18A8" w:rsidRDefault="00FC18A8" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="26BFEBBD" w14:textId="0DA8E761" w:rsidR="00A10398" w:rsidRDefault="00FC18A8" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="701E3540" w14:textId="77777777" w:rsidR="00A31AFC" w:rsidRDefault="00A31AFC" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1403C773" w14:textId="77777777" w:rsidR="00FC18A8" w:rsidRDefault="00FC18A8" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0558DB5E" w14:textId="4368514D" w:rsidR="00A10398" w:rsidRDefault="00FC18A8" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51EDBBE7" w14:textId="77777777" w:rsidR="00A31AFC" w:rsidRDefault="00A31AFC" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60CB5BDA" w14:textId="77777777" w:rsidR="00FC18A8" w:rsidRDefault="00FC18A8" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="217EA8E6" w14:textId="70073D66" w:rsidR="00A10398" w:rsidRDefault="00FC18A8" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="284E7D3D" w14:textId="77777777" w:rsidR="00A31AFC" w:rsidRDefault="00A31AFC" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45EC4F63" w14:textId="77777777" w:rsidR="00FC18A8" w:rsidRDefault="00FC18A8" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="25C120E7" w14:textId="748FA650" w:rsidR="00A10398" w:rsidRDefault="00FC18A8" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66274B59" w14:textId="77777777" w:rsidR="00A31AFC" w:rsidRDefault="00A31AFC" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E0689" w14:paraId="7FF138DB" w14:textId="77777777" w:rsidTr="00FB39B0">
         <w:trPr>
           <w:trHeight w:val="328"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E4A4379" w14:textId="77777777" w:rsidR="006A50FD" w:rsidRDefault="006A50FD" w:rsidP="00541F6A"/>
           <w:p w14:paraId="1E3A3482" w14:textId="39FD1CE5" w:rsidR="009E0689" w:rsidRDefault="006A50FD" w:rsidP="00541F6A">
             <w:r>
               <w:t>2025/2026</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="465E5A48" w14:textId="5518747F" w:rsidR="006A50FD" w:rsidRDefault="006A50FD" w:rsidP="00541F6A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F0AB66C" w14:textId="77777777" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2CBA4A3C" w14:textId="6692BE4E" w:rsidR="00647509" w:rsidRDefault="00647509" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>516</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3BB44077" w14:textId="77777777" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="01BE9D9E" w14:textId="121B3710" w:rsidR="00647509" w:rsidRDefault="00647509" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>513</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35ADA5F4" w14:textId="77777777" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="08B16442" w14:textId="08344AAD" w:rsidR="00647509" w:rsidRDefault="00647509" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="464F3FD6" w14:textId="77777777" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74AB862B" w14:textId="73470FC9" w:rsidR="00647509" w:rsidRDefault="00647509" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="185FF1C0" w14:textId="77777777" w:rsidR="00647509" w:rsidRDefault="00647509" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5CA1B555" w14:textId="77777777" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="33CA1EF2" w14:textId="08358F14" w:rsidR="00647509" w:rsidRDefault="00647509" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6BDC56A5" w14:textId="77777777" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6C11EA16" w14:textId="09BEABE4" w:rsidR="00647509" w:rsidRDefault="00647509" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="171FB259" w14:textId="77777777" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="064E5115" w14:textId="72D4F116" w:rsidR="00647509" w:rsidRDefault="00647509" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C2A2A8C" w14:textId="77777777" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="058950E6" w14:textId="391C27EC" w:rsidR="00647509" w:rsidRDefault="00647509" w:rsidP="00A10398">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F43C2" w14:paraId="293D33FB" w14:textId="77777777" w:rsidTr="00FB39B0">
+        <w:trPr>
+          <w:trHeight w:val="328"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27675979" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="00541F6A">
+            <w:r>
+              <w:t>2026/2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C883B3B" w14:textId="56C28A05" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="00541F6A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31550DEB" w14:textId="699B967B" w:rsidR="000F43C2" w:rsidRDefault="00ED2E2E" w:rsidP="00A10398">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>486</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2703AECA" w14:textId="7BD1797A" w:rsidR="000F43C2" w:rsidRDefault="00ED2E2E" w:rsidP="00A10398">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>486</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53553A9F" w14:textId="2E2E2FE3" w:rsidR="000F43C2" w:rsidRDefault="00ED2E2E" w:rsidP="00A10398">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07B6CB4B" w14:textId="3CEFE6F7" w:rsidR="000F43C2" w:rsidRDefault="00ED2E2E" w:rsidP="00A10398">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA1B472" w14:textId="5A7C60DA" w:rsidR="000F43C2" w:rsidRDefault="00ED2E2E" w:rsidP="00A10398">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="789435BA" w14:textId="709C8434" w:rsidR="000F43C2" w:rsidRDefault="00ED2E2E" w:rsidP="00A10398">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68DE293D" w14:textId="3F88A624" w:rsidR="000F43C2" w:rsidRDefault="00ED2E2E" w:rsidP="00A10398">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE0EEFD" w14:textId="785A989A" w:rsidR="000F43C2" w:rsidRDefault="00ED2E2E" w:rsidP="00A10398">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
     </w:tbl>
     <w:p w14:paraId="7104A9F6" w14:textId="77777777" w:rsidR="00C87E2B" w:rsidRDefault="00C87E2B" w:rsidP="00C87E2B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24794F72" w14:textId="77777777" w:rsidR="00262C02" w:rsidRDefault="00262C02" w:rsidP="002272B0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="09C60C01" w14:textId="52124770" w:rsidR="002272B0" w:rsidRPr="00D535CB" w:rsidRDefault="00845C5B" w:rsidP="002272B0">
       <w:pPr>
@@ -25313,1571 +24651,1494 @@
       <w:tblPr>
         <w:tblW w:w="15246" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3765"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="909"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1501"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002249EF" w14:paraId="73663C38" w14:textId="4A00279B" w:rsidTr="002249EF">
+      <w:tr w:rsidR="000F43C2" w14:paraId="73663C38" w14:textId="4A00279B" w:rsidTr="002249EF">
         <w:trPr>
           <w:trHeight w:val="338"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2FD09A9D" w14:textId="77777777" w:rsidR="002249EF" w:rsidRPr="00FB39B0" w:rsidRDefault="002249EF" w:rsidP="00FF40BA">
+          </w:tcPr>
+          <w:p w14:paraId="2FD09A9D" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRPr="00FB39B0" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4D996A25" w14:textId="194CE4F3" w:rsidR="002249EF" w:rsidRPr="00FB39B0" w:rsidRDefault="002249EF" w:rsidP="00FF40BA">
+          </w:tcPr>
+          <w:p w14:paraId="4D996A25" w14:textId="1810D283" w:rsidR="000F43C2" w:rsidRPr="00FB39B0" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>2023/2024</w:t>
+              <w:t>2024/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1189ED6D" w14:textId="2EE4917B" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="00FF40BA">
+          <w:p w14:paraId="1189ED6D" w14:textId="58689D44" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>2024/2025</w:t>
+              <w:t>2025/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="02FC49A4" w14:textId="717F9D58" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="00FF40BA">
+          <w:p w14:paraId="02FC49A4" w14:textId="18FF0FFA" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>2025/2026</w:t>
+              <w:t>2026/2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002249EF" w14:paraId="0E4F211C" w14:textId="23A1D45F" w:rsidTr="00F80C93">
+      <w:tr w:rsidR="000F43C2" w14:paraId="0E4F211C" w14:textId="23A1D45F" w:rsidTr="00F80C93">
         <w:trPr>
           <w:trHeight w:val="338"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="34213771" w14:textId="77777777" w:rsidR="002249EF" w:rsidRPr="00FB39B0" w:rsidRDefault="002249EF" w:rsidP="00F43AB2">
+          </w:tcPr>
+          <w:p w14:paraId="34213771" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRPr="00FB39B0" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>School</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6694BAE2" w14:textId="77777777" w:rsidR="002249EF" w:rsidRPr="00FB39B0" w:rsidRDefault="002249EF" w:rsidP="00F43AB2">
+          <w:p w14:paraId="6694BAE2" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRPr="00FB39B0" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>PAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72D26D4E" w14:textId="54D66305" w:rsidR="002249EF" w:rsidRPr="00FB39B0" w:rsidRDefault="002249EF" w:rsidP="00F43AB2">
+          <w:p w14:paraId="72D26D4E" w14:textId="54D66305" w:rsidR="000F43C2" w:rsidRPr="00FB39B0" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">  Prefs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB8372F" w14:textId="3FA1A82F" w:rsidR="000F43C2" w:rsidRPr="00FB39B0" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Prefs</w:t>
-[...10 lines deleted...]
-            <w:pPr>
+              <w:t>All Prefs</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-            </w:pPr>
-[...17 lines deleted...]
-              </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6F29C4A3" w14:textId="77777777" w:rsidR="002249EF" w:rsidRPr="00FB39B0" w:rsidRDefault="002249EF" w:rsidP="00F43AB2">
+          </w:tcPr>
+          <w:p w14:paraId="6F29C4A3" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRPr="00FB39B0" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>PAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="306994C1" w14:textId="37BDE618" w:rsidR="002249EF" w:rsidRPr="00FB39B0" w:rsidRDefault="002249EF" w:rsidP="00F43AB2">
+          </w:tcPr>
+          <w:p w14:paraId="306994C1" w14:textId="37BDE618" w:rsidR="000F43C2" w:rsidRPr="00FB39B0" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">  Prefs</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5D7C8D8C" w14:textId="0B310A74" w:rsidR="002249EF" w:rsidRPr="00FB39B0" w:rsidRDefault="002249EF" w:rsidP="00F43AB2">
+          </w:tcPr>
+          <w:p w14:paraId="5D7C8D8C" w14:textId="0B310A74" w:rsidR="000F43C2" w:rsidRPr="00FB39B0" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">All </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>All Prefs</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="909" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EA6EB02" w14:textId="200346EC" w:rsidR="002249EF" w:rsidRPr="00FB39B0" w:rsidRDefault="002249EF" w:rsidP="00F43AB2">
+          <w:p w14:paraId="4EA6EB02" w14:textId="200346EC" w:rsidR="000F43C2" w:rsidRPr="00FB39B0" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>PAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74927AC6" w14:textId="675F9CD3" w:rsidR="002249EF" w:rsidRPr="00FB39B0" w:rsidRDefault="002249EF" w:rsidP="00F43AB2">
+          <w:p w14:paraId="74927AC6" w14:textId="675F9CD3" w:rsidR="000F43C2" w:rsidRPr="00FB39B0" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="002249EF">
               <w:rPr>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> Prefs</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1501" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125D1868" w14:textId="10306DE0" w:rsidR="002249EF" w:rsidRPr="00FB39B0" w:rsidRDefault="002249EF" w:rsidP="00F43AB2">
+          <w:p w14:paraId="125D1868" w14:textId="10306DE0" w:rsidR="000F43C2" w:rsidRPr="00FB39B0" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">All </w:t>
-[...13 lines deleted...]
-              <w:t>*</w:t>
+              <w:t>All Prefs*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F80C93" w14:paraId="4AB0EC65" w14:textId="187E1ABC" w:rsidTr="00F80C93">
+      <w:tr w:rsidR="000F43C2" w14:paraId="4AB0EC65" w14:textId="187E1ABC" w:rsidTr="00F80C93">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0CB5DC35" w14:textId="77777777" w:rsidR="00F80C93" w:rsidRDefault="00F80C93" w:rsidP="00F80C93">
+          </w:tcPr>
+          <w:p w14:paraId="0CB5DC35" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>Abbey Junior</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CBAC87D" w14:textId="77777777" w:rsidR="00F80C93" w:rsidRPr="00C266BF" w:rsidRDefault="00F80C93" w:rsidP="00F80C93">
+          <w:p w14:paraId="2CBAC87D" w14:textId="55C99F11" w:rsidR="000F43C2" w:rsidRPr="00C266BF" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14AA36BC" w14:textId="69B2D2A3" w:rsidR="00F80C93" w:rsidRDefault="00F80C93" w:rsidP="00F80C93">
-[...1 lines deleted...]
-              <w:t>97</w:t>
+          <w:p w14:paraId="14AA36BC" w14:textId="32E830A9" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>112</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="61027D2C" w14:textId="109F82F0" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3788E7A3" w14:textId="77777777" w:rsidR="00F80C93" w:rsidRPr="00C266BF" w:rsidRDefault="00F80C93" w:rsidP="00F80C93">
+          </w:tcPr>
+          <w:p w14:paraId="3788E7A3" w14:textId="526EE5DC" w:rsidR="000F43C2" w:rsidRPr="00C266BF" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>88</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="1A2B2C36" w14:textId="03751D5D" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>92</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="054BDED9" w14:textId="3EF4369A" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="909" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01468256" w14:textId="73D87DF7" w:rsidR="00F80C93" w:rsidRDefault="00F80C93" w:rsidP="00F80C93">
+          <w:p w14:paraId="01468256" w14:textId="015BBA34" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0902DC8F" w14:textId="5765E7E0" w:rsidR="00F80C93" w:rsidRDefault="00B34966" w:rsidP="00F80C93">
-[...1 lines deleted...]
-              <w:t>91</w:t>
+          <w:p w14:paraId="0902DC8F" w14:textId="01A0A372" w:rsidR="000F43C2" w:rsidRDefault="00CE4818" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1501" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38D466AE" w14:textId="22174A3C" w:rsidR="00F80C93" w:rsidRDefault="00B34966" w:rsidP="00F80C93">
-[...1 lines deleted...]
-              <w:t>95</w:t>
+          <w:p w14:paraId="38D466AE" w14:textId="5D445E35" w:rsidR="000F43C2" w:rsidRDefault="00CE4818" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F80C93" w14:paraId="681F3A5A" w14:textId="4773E685" w:rsidTr="00F80C93">
+      <w:tr w:rsidR="000F43C2" w14:paraId="681F3A5A" w14:textId="4773E685" w:rsidTr="00F80C93">
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0069B610" w14:textId="77777777" w:rsidR="00F80C93" w:rsidRDefault="00F80C93" w:rsidP="00F80C93">
+          </w:tcPr>
+          <w:p w14:paraId="0069B610" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>Devonshire Junior Academy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C4ED1B9" w14:textId="77777777" w:rsidR="00F80C93" w:rsidRPr="00C266BF" w:rsidRDefault="00F80C93" w:rsidP="00F80C93">
+          <w:p w14:paraId="3C4ED1B9" w14:textId="39DF862A" w:rsidR="000F43C2" w:rsidRPr="00C266BF" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36D07628" w14:textId="30FEF2F9" w:rsidR="00F80C93" w:rsidRDefault="00F80C93" w:rsidP="00F80C93">
+          <w:p w14:paraId="36D07628" w14:textId="4F2AD964" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7651AF19" w14:textId="39E2ACE4" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B758BB" w14:textId="480F7F51" w:rsidR="000F43C2" w:rsidRPr="00C266BF" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32D3C125" w14:textId="15943420" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="36B758BB" w14:textId="77777777" w:rsidR="00F80C93" w:rsidRPr="00C266BF" w:rsidRDefault="00F80C93" w:rsidP="00F80C93">
+          </w:tcPr>
+          <w:p w14:paraId="00A57FAA" w14:textId="71A0601A" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="909" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E25840" w14:textId="3703177C" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...34 lines deleted...]
-              <w:t>86</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="4B60553C" w14:textId="67F23437" w:rsidR="000F43C2" w:rsidRDefault="00CE4818" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1501" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="445F56D4" w14:textId="135E4246" w:rsidR="00F80C93" w:rsidRDefault="00B34966" w:rsidP="00F80C93">
-[...1 lines deleted...]
-              <w:t>88</w:t>
+          <w:p w14:paraId="445F56D4" w14:textId="40D1C90D" w:rsidR="000F43C2" w:rsidRDefault="00CE4818" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF4662">
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F80C93" w14:paraId="4DD77015" w14:textId="1892ED0B" w:rsidTr="00F80C93">
+      <w:tr w:rsidR="000F43C2" w14:paraId="4DD77015" w14:textId="1892ED0B" w:rsidTr="00F80C93">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5FE15A9B" w14:textId="77777777" w:rsidR="00F80C93" w:rsidRDefault="00F80C93" w:rsidP="00F80C93">
+          </w:tcPr>
+          <w:p w14:paraId="5FE15A9B" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>Moat Farm Junior Trust</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36EBAB8F" w14:textId="77777777" w:rsidR="00F80C93" w:rsidRPr="00C266BF" w:rsidRDefault="00F80C93" w:rsidP="00F80C93">
+          <w:p w14:paraId="36EBAB8F" w14:textId="3093B34B" w:rsidR="000F43C2" w:rsidRPr="00C266BF" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A2169F0" w14:textId="666F3280" w:rsidR="00F80C93" w:rsidRDefault="00F80C93" w:rsidP="00F80C93">
-[...1 lines deleted...]
-              <w:t>119</w:t>
+          <w:p w14:paraId="0A2169F0" w14:textId="2D5202D0" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>127</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="3EE9DFA0" w14:textId="3E42B2BD" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2D34C2E2" w14:textId="77777777" w:rsidR="00F80C93" w:rsidRPr="00C266BF" w:rsidRDefault="00F80C93" w:rsidP="00F80C93">
+          </w:tcPr>
+          <w:p w14:paraId="2D34C2E2" w14:textId="1FCFD9F3" w:rsidR="000F43C2" w:rsidRPr="00C266BF" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>115</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="5C25360F" w14:textId="03E8F83A" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>114</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>124</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="1A97D51D" w14:textId="1B877E59" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="909" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="508FC48A" w14:textId="75E88BDF" w:rsidR="00F80C93" w:rsidRDefault="00F80C93" w:rsidP="00F80C93">
+          <w:p w14:paraId="508FC48A" w14:textId="0CA8CB8A" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3673CD5B" w14:textId="0C16BFD2" w:rsidR="00F80C93" w:rsidRDefault="00B34966" w:rsidP="00F80C93">
-[...1 lines deleted...]
-              <w:t>114</w:t>
+          <w:p w14:paraId="3673CD5B" w14:textId="5C9BED5E" w:rsidR="000F43C2" w:rsidRDefault="00CE4818" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF4662">
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1501" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="579C734C" w14:textId="726D9094" w:rsidR="00F80C93" w:rsidRDefault="00B34966" w:rsidP="00F80C93">
-[...1 lines deleted...]
-              <w:t>120</w:t>
+          <w:p w14:paraId="579C734C" w14:textId="3CDAB66D" w:rsidR="000F43C2" w:rsidRDefault="00CE4818" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>128</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F80C93" w14:paraId="2376E3F2" w14:textId="27FFFC35" w:rsidTr="00F80C93">
+      <w:tr w:rsidR="000F43C2" w14:paraId="2376E3F2" w14:textId="27FFFC35" w:rsidTr="00F80C93">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5CF3B875" w14:textId="77777777" w:rsidR="00F80C93" w:rsidRDefault="00F80C93" w:rsidP="00F80C93">
+          </w:tcPr>
+          <w:p w14:paraId="5CF3B875" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t xml:space="preserve">Ocker </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
               <w:r>
                 <w:t>Hill</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
               <w:r>
                 <w:t>Academy</w:t>
               </w:r>
             </w:smartTag>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1544CBF3" w14:textId="77777777" w:rsidR="00F80C93" w:rsidRPr="00C266BF" w:rsidRDefault="00F80C93" w:rsidP="00F80C93">
+          <w:p w14:paraId="1544CBF3" w14:textId="3806D56E" w:rsidR="000F43C2" w:rsidRPr="00C266BF" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B50E3E0" w14:textId="0FD663B6" w:rsidR="00F80C93" w:rsidRDefault="00F80C93" w:rsidP="00F80C93">
-[...1 lines deleted...]
-              <w:t>60</w:t>
+          <w:p w14:paraId="0B50E3E0" w14:textId="7936A02B" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>67</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="3942BD80" w14:textId="3FAB8F34" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="506CA905" w14:textId="77777777" w:rsidR="00F80C93" w:rsidRPr="00C266BF" w:rsidRDefault="00F80C93" w:rsidP="00F80C93">
+          </w:tcPr>
+          <w:p w14:paraId="506CA905" w14:textId="33A181DA" w:rsidR="000F43C2" w:rsidRPr="00C266BF" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="739D16A1" w14:textId="5DFF9E87" w:rsidR="00F80C93" w:rsidRDefault="00F80C93" w:rsidP="00F80C93">
+          </w:tcPr>
+          <w:p w14:paraId="739D16A1" w14:textId="55FF585E" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t>63</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="6C7A1B51" w14:textId="3FEDF5A0" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="909" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2AE5BB" w14:textId="754AE57E" w:rsidR="00F80C93" w:rsidRDefault="00F80C93" w:rsidP="00F80C93">
+          <w:p w14:paraId="6C2AE5BB" w14:textId="429523C1" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44BC28E6" w14:textId="4E57301E" w:rsidR="00F80C93" w:rsidRDefault="00B34966" w:rsidP="00F80C93">
-[...1 lines deleted...]
-              <w:t>62</w:t>
+          <w:p w14:paraId="44BC28E6" w14:textId="1A4BEA0D" w:rsidR="000F43C2" w:rsidRDefault="00CE4818" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF4662">
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1501" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="227B4FAD" w14:textId="5BCF3B53" w:rsidR="00F80C93" w:rsidRDefault="00B34966" w:rsidP="00F80C93">
-[...1 lines deleted...]
-              <w:t>66</w:t>
+          <w:p w14:paraId="227B4FAD" w14:textId="117CCEDA" w:rsidR="000F43C2" w:rsidRDefault="00CE4818" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF4662">
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F80C93" w14:paraId="79478D2D" w14:textId="6FAC7231" w:rsidTr="00F80C93">
+      <w:tr w:rsidR="000F43C2" w14:paraId="79478D2D" w14:textId="6FAC7231" w:rsidTr="00F80C93">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="23137596" w14:textId="77777777" w:rsidR="00F80C93" w:rsidRDefault="00F80C93" w:rsidP="00F80C93">
+          </w:tcPr>
+          <w:p w14:paraId="23137596" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>Tipton Green Junior</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F6C6DC2" w14:textId="77777777" w:rsidR="00F80C93" w:rsidRPr="00C266BF" w:rsidRDefault="00F80C93" w:rsidP="00F80C93">
+          <w:p w14:paraId="6F6C6DC2" w14:textId="26F4CF0C" w:rsidR="000F43C2" w:rsidRPr="00C266BF" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DBBAE9A" w14:textId="7E0F0619" w:rsidR="00F80C93" w:rsidRDefault="00F80C93" w:rsidP="00F80C93">
+          <w:p w14:paraId="2DBBAE9A" w14:textId="18B7C39F" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="14261EFE" w14:textId="2169F0CF" w:rsidR="00F80C93" w:rsidRDefault="00F80C93" w:rsidP="00F80C93">
+          </w:tcPr>
+          <w:p w14:paraId="14261EFE" w14:textId="5CD87072" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>83</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="157FAFF9" w14:textId="765E9C67" w:rsidR="000F43C2" w:rsidRPr="00C266BF" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8E91B0" w14:textId="26A31734" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E77E98D" w14:textId="59BDDC10" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="157FAFF9" w14:textId="77777777" w:rsidR="00F80C93" w:rsidRPr="00C266BF" w:rsidRDefault="00F80C93" w:rsidP="00F80C93">
+            <w:tcW w:w="909" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF2D810" w14:textId="6E898CE9" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...34 lines deleted...]
-              <w:t>78</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="0B57D03B" w14:textId="35410052" w:rsidR="000F43C2" w:rsidRDefault="00CE4818" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1501" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45A5B38B" w14:textId="4B48B40C" w:rsidR="00F80C93" w:rsidRDefault="00B34966" w:rsidP="00F80C93">
-[...1 lines deleted...]
-              <w:t>82</w:t>
+          <w:p w14:paraId="45A5B38B" w14:textId="472DE1B8" w:rsidR="000F43C2" w:rsidRDefault="00CE4818" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF4662">
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F80C93" w14:paraId="24E2AF19" w14:textId="00E5AB26" w:rsidTr="00F80C93">
+      <w:tr w:rsidR="000F43C2" w14:paraId="24E2AF19" w14:textId="00E5AB26" w:rsidTr="00F80C93">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="48FFF813" w14:textId="77777777" w:rsidR="00F80C93" w:rsidRDefault="00F80C93" w:rsidP="00F80C93">
+          </w:tcPr>
+          <w:p w14:paraId="48FFF813" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>Wood Green Junior</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B05A7CC" w14:textId="77777777" w:rsidR="00F80C93" w:rsidRDefault="00F80C93" w:rsidP="00F80C93">
+          <w:p w14:paraId="5B05A7CC" w14:textId="63B0382A" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="030331A0" w14:textId="7847F543" w:rsidR="00F80C93" w:rsidRDefault="00F80C93" w:rsidP="00F80C93">
+          <w:p w14:paraId="030331A0" w14:textId="7A6781BD" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C938BE9" w14:textId="6FE931BC" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="336B39BF" w14:textId="6025DFB9" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33932589" w14:textId="2804A1BD" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="336B39BF" w14:textId="77777777" w:rsidR="00F80C93" w:rsidRDefault="00F80C93" w:rsidP="00F80C93">
+          </w:tcPr>
+          <w:p w14:paraId="2F13C7BF" w14:textId="54BD87DB" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="909" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1379160A" w14:textId="2DEFB2C4" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...34 lines deleted...]
-              <w:t>54</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="274F4710" w14:textId="597A1B77" w:rsidR="000F43C2" w:rsidRDefault="00CE4818" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF4662">
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1501" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05E38782" w14:textId="2F0D0ED5" w:rsidR="00F80C93" w:rsidRDefault="00B34966" w:rsidP="00F80C93">
-[...1 lines deleted...]
-              <w:t>58</w:t>
+          <w:p w14:paraId="05E38782" w14:textId="17C20A1D" w:rsidR="000F43C2" w:rsidRDefault="00CE4818" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF4662">
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4674CB3F" w14:textId="2DF613D3" w:rsidR="002272B0" w:rsidRDefault="002272B0" w:rsidP="002272B0">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>* All preferences are those made by a parent</w:t>
       </w:r>
       <w:r w:rsidR="00816ACF">
         <w:t>/carer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (1-6)</w:t>
       </w:r>
       <w:r w:rsidR="004030D8">
         <w:t>, including non-Sandwell residents</w:t>
       </w:r>
       <w:r w:rsidR="00F80C93">
         <w:t xml:space="preserve"> (on time applications)</w:t>
       </w:r>
       <w:r w:rsidR="004030D8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CFF0DD6" w14:textId="77777777" w:rsidR="00F80C93" w:rsidRDefault="00F80C93" w:rsidP="002272B0">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="417C99FE" w14:textId="3AC404F5" w:rsidR="002272B0" w:rsidRPr="00D535CB" w:rsidRDefault="002272B0" w:rsidP="002272B0">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D535CB">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Furthest distance </w:t>
       </w:r>
       <w:r w:rsidR="00A60A7D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>offered</w:t>
       </w:r>
       <w:r w:rsidRPr="00D535CB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (Miles)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642C8315" w14:textId="77777777" w:rsidR="002272B0" w:rsidRPr="00A56EE2" w:rsidRDefault="002272B0" w:rsidP="002272B0">
+    <w:p w14:paraId="642C8315" w14:textId="370209FA" w:rsidR="002272B0" w:rsidRPr="00A56EE2" w:rsidRDefault="002272B0" w:rsidP="002272B0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15201" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4643"/>
         <w:gridCol w:w="3588"/>
         <w:gridCol w:w="3485"/>
         <w:gridCol w:w="3485"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E0689" w14:paraId="07C8C8E6" w14:textId="0AC5F986" w:rsidTr="009E0689">
+      <w:tr w:rsidR="000F43C2" w14:paraId="07C8C8E6" w14:textId="0AC5F986" w:rsidTr="009E0689">
         <w:trPr>
           <w:trHeight w:val="321"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1AADA65B" w14:textId="77777777" w:rsidR="009E0689" w:rsidRPr="00FB39B0" w:rsidRDefault="009E0689" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="1AADA65B" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRPr="00FB39B0" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">School </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB39B0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3588" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E0DF9E9" w14:textId="72A89C3F" w:rsidR="009E0689" w:rsidRPr="00FB39B0" w:rsidRDefault="009E0689" w:rsidP="009E0689">
+          <w:p w14:paraId="5E0DF9E9" w14:textId="07369CD6" w:rsidR="000F43C2" w:rsidRPr="00FB39B0" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Distance 2023/2024</w:t>
+              <w:t>Distance 2024/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="593956EE" w14:textId="072CAFA2" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="009E0689">
-[...17 lines deleted...]
-          <w:p w14:paraId="68024BD7" w14:textId="5C00BFAB" w:rsidR="009E0689" w:rsidRDefault="00406F91" w:rsidP="009E0689">
+          <w:p w14:paraId="593956EE" w14:textId="24D6E197" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>2025/2026</w:t>
+              <w:t>Distance 2025/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68024BD7" w14:textId="2E56D9A4" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Distance 2026/207</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E0689" w14:paraId="01656210" w14:textId="3B245FDB" w:rsidTr="009E0689">
+      <w:tr w:rsidR="000F43C2" w14:paraId="01656210" w14:textId="3B245FDB" w:rsidTr="009E0689">
         <w:trPr>
           <w:trHeight w:val="321"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3CCFCA44" w14:textId="77777777" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="3CCFCA44" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>Abbey Junior</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3588" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3897C0F3" w14:textId="4620C885" w:rsidR="009E0689" w:rsidRPr="00705525" w:rsidRDefault="009E0689" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">1.198 Linked Feeder </w:t>
+          <w:p w14:paraId="3897C0F3" w14:textId="7DF5CEE6" w:rsidR="000F43C2" w:rsidRPr="00705525" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30D1F309" w14:textId="34748061" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="009E0689">
+          <w:p w14:paraId="30D1F309" w14:textId="5A0F5ACB" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>0.667</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D7E2BD9" w14:textId="62EAF397" w:rsidR="000F43C2" w:rsidRDefault="00CE4818" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...8 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E0689" w14:paraId="20029A43" w14:textId="6C65151F" w:rsidTr="009E0689">
+      <w:tr w:rsidR="000F43C2" w14:paraId="20029A43" w14:textId="6C65151F" w:rsidTr="009E0689">
         <w:trPr>
           <w:trHeight w:val="321"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="296F9F5C" w14:textId="77777777" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="296F9F5C" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>Devonshire Junior Academy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3588" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76F1F88F" w14:textId="72B96A02" w:rsidR="009E0689" w:rsidRPr="00705525" w:rsidRDefault="009E0689" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>0.546</w:t>
+          <w:p w14:paraId="76F1F88F" w14:textId="1A1B06B9" w:rsidR="000F43C2" w:rsidRPr="00705525" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BD9724C" w14:textId="2CDFD39A" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="009E0689">
+          <w:p w14:paraId="3BD9724C" w14:textId="19DDAD0B" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CE838AD" w14:textId="17EA5A25" w:rsidR="009E0689" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="7CE838AD" w14:textId="47E21D16" w:rsidR="000F43C2" w:rsidRDefault="00CE4818" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E0689" w14:paraId="30A6F0ED" w14:textId="73D32CC5" w:rsidTr="009E0689">
+      <w:tr w:rsidR="000F43C2" w14:paraId="30A6F0ED" w14:textId="73D32CC5" w:rsidTr="009E0689">
         <w:trPr>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="789DB74A" w14:textId="77777777" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="789DB74A" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>Moat Farm Junior Trust</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3588" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="311C1F55" w14:textId="7485393E" w:rsidR="009E0689" w:rsidRPr="00705525" w:rsidRDefault="009E0689" w:rsidP="009E0689">
+          <w:p w14:paraId="311C1F55" w14:textId="68443D8F" w:rsidR="000F43C2" w:rsidRPr="00705525" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EEACC29" w14:textId="6F47ADA9" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="009E0689">
+          <w:p w14:paraId="1EEACC29" w14:textId="1CFA8A7E" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07697F60" w14:textId="5F3D8CC4" w:rsidR="009E0689" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="07697F60" w14:textId="59AC4D53" w:rsidR="000F43C2" w:rsidRDefault="00CE4818" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E0689" w14:paraId="3893EF55" w14:textId="75483873" w:rsidTr="009E0689">
+      <w:tr w:rsidR="000F43C2" w14:paraId="3893EF55" w14:textId="75483873" w:rsidTr="009E0689">
         <w:trPr>
           <w:trHeight w:val="321"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0F757823" w14:textId="77777777" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="0F757823" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t xml:space="preserve">Ocker </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
               <w:r>
                 <w:t>Hill</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
               <w:r>
                 <w:t>Academy</w:t>
               </w:r>
             </w:smartTag>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3588" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EF0D020" w14:textId="35F1FBC1" w:rsidR="009E0689" w:rsidRPr="00705525" w:rsidRDefault="009E0689" w:rsidP="009E0689">
+          <w:p w14:paraId="7EF0D020" w14:textId="529FBAB2" w:rsidR="000F43C2" w:rsidRPr="00705525" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="776D5648" w14:textId="58BF32BD" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="009E0689">
+          <w:p w14:paraId="776D5648" w14:textId="54CA1DF9" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EAA84EB" w14:textId="597A065A" w:rsidR="009E0689" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="6EAA84EB" w14:textId="212F2995" w:rsidR="000F43C2" w:rsidRDefault="00CE4818" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E0689" w14:paraId="1048CEF3" w14:textId="1EBA1001" w:rsidTr="009E0689">
+      <w:tr w:rsidR="000F43C2" w14:paraId="1048CEF3" w14:textId="1EBA1001" w:rsidTr="009E0689">
         <w:trPr>
           <w:trHeight w:val="321"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1E516E5E" w14:textId="77777777" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="1E516E5E" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>Tipton Green Junior</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3588" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C230B90" w14:textId="1F53FB40" w:rsidR="009E0689" w:rsidRPr="00705525" w:rsidRDefault="009E0689" w:rsidP="009E0689">
+          <w:p w14:paraId="6C230B90" w14:textId="68ECB518" w:rsidR="000F43C2" w:rsidRPr="00705525" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="177F78C5" w14:textId="5000ED1A" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="009E0689">
+          <w:p w14:paraId="177F78C5" w14:textId="5BEC392D" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6304A7BD" w14:textId="4A1A4854" w:rsidR="009E0689" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="6304A7BD" w14:textId="122883BF" w:rsidR="000F43C2" w:rsidRDefault="00CE4818" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E0689" w14:paraId="5F943EE2" w14:textId="44A3F266" w:rsidTr="009E0689">
+      <w:tr w:rsidR="000F43C2" w14:paraId="5F943EE2" w14:textId="44A3F266" w:rsidTr="009E0689">
         <w:trPr>
           <w:trHeight w:val="321"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5437E84A" w14:textId="77777777" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="009E0689">
+          </w:tcPr>
+          <w:p w14:paraId="5437E84A" w14:textId="77777777" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>Wood Green Junior</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3588" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EA22322" w14:textId="73DA7B72" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="009E0689">
-[...1 lines deleted...]
-              <w:t>0.615</w:t>
+          <w:p w14:paraId="7EA22322" w14:textId="105A5CED" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
+            <w:r>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D2AD759" w14:textId="56C1F8A4" w:rsidR="009E0689" w:rsidRDefault="009E0689" w:rsidP="009E0689">
+          <w:p w14:paraId="2D2AD759" w14:textId="75ABA0F3" w:rsidR="000F43C2" w:rsidRDefault="000F43C2" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60970CBE" w14:textId="3C6588BC" w:rsidR="009E0689" w:rsidRDefault="002249EF" w:rsidP="009E0689">
+          <w:p w14:paraId="60970CBE" w14:textId="288919CA" w:rsidR="000F43C2" w:rsidRDefault="00CE4818" w:rsidP="000F43C2">
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="553D3DDD" w14:textId="77777777" w:rsidR="00942341" w:rsidRPr="00A56EE2" w:rsidRDefault="00942341" w:rsidP="002272B0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="297B385B" w14:textId="77777777" w:rsidR="002272B0" w:rsidRDefault="002272B0" w:rsidP="002272B0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D535CB">
@@ -26913,114 +26174,114 @@
       </w:tblGrid>
       <w:tr w:rsidR="009E0689" w14:paraId="6B44C850" w14:textId="634F9C09" w:rsidTr="002249EF">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2484" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="206C490A" w14:textId="0B104B8E" w:rsidR="009E0689" w:rsidRPr="009B298C" w:rsidRDefault="009E0689" w:rsidP="009B298C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4273" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6D61A60B" w14:textId="28A8C2F1" w:rsidR="009E0689" w:rsidRPr="009B298C" w:rsidRDefault="009E0689" w:rsidP="009B298C">
+          <w:p w14:paraId="6D61A60B" w14:textId="453E0FAA" w:rsidR="009E0689" w:rsidRPr="009B298C" w:rsidRDefault="000F43C2" w:rsidP="009B298C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B298C">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>2022/2023</w:t>
+              <w:t>2023/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4273" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="562BD986" w14:textId="29B25578" w:rsidR="009E0689" w:rsidRPr="009B298C" w:rsidRDefault="009E0689" w:rsidP="009B298C">
+          <w:p w14:paraId="562BD986" w14:textId="3F53ABB7" w:rsidR="009E0689" w:rsidRPr="009B298C" w:rsidRDefault="000F43C2" w:rsidP="009B298C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B298C">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>2023/2024</w:t>
+              <w:t>2024/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0021E029" w14:textId="01D33503" w:rsidR="009E0689" w:rsidRPr="009B298C" w:rsidRDefault="009E0689" w:rsidP="009B298C">
+          <w:p w14:paraId="0021E029" w14:textId="0B6C1CA0" w:rsidR="009E0689" w:rsidRPr="009B298C" w:rsidRDefault="000F43C2" w:rsidP="009B298C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>2024/2025</w:t>
+              <w:t xml:space="preserve">2025/2026 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002249EF" w14:paraId="10294E62" w14:textId="2EA14509" w:rsidTr="002249EF">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2484" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E0B4E07" w14:textId="0B2F4561" w:rsidR="002249EF" w:rsidRPr="009B298C" w:rsidRDefault="002249EF" w:rsidP="002368F8">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B298C">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>School Name</w:t>
@@ -27150,122 +26411,162 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002249EF" w14:paraId="04A901CD" w14:textId="77777777" w:rsidTr="002249EF">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2484" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7621B09D" w14:textId="77777777" w:rsidR="002249EF" w:rsidRPr="009B298C" w:rsidRDefault="002249EF" w:rsidP="002368F8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0581676E" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009B298C">
-            <w:pPr>
+          <w:p w14:paraId="0581676E" w14:textId="4A6DF6AF" w:rsidR="002249EF" w:rsidRPr="000F43C2" w:rsidRDefault="002249EF" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5069AC1E" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009B298C">
-            <w:pPr>
+          <w:p w14:paraId="5069AC1E" w14:textId="3740D44F" w:rsidR="002249EF" w:rsidRPr="000F43C2" w:rsidRDefault="002249EF" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00FCEDD8" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009B298C">
-            <w:pPr>
+          <w:p w14:paraId="00FCEDD8" w14:textId="264311A5" w:rsidR="002249EF" w:rsidRPr="000F43C2" w:rsidRDefault="002249EF" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="023D1D03" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009B298C">
-            <w:pPr>
+          <w:p w14:paraId="023D1D03" w14:textId="4F006132" w:rsidR="002249EF" w:rsidRPr="000F43C2" w:rsidRDefault="002249EF" w:rsidP="000F43C2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D8EAFA3" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009B298C">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7D8EAFA3" w14:textId="4C7A17EA" w:rsidR="002249EF" w:rsidRPr="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="009B298C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE4818">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65F50AB7" w14:textId="77777777" w:rsidR="002249EF" w:rsidRDefault="002249EF" w:rsidP="009B298C">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="65F50AB7" w14:textId="18BE5578" w:rsidR="002249EF" w:rsidRPr="00CE4818" w:rsidRDefault="00CE4818" w:rsidP="009B298C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE4818">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4404A191" w14:textId="77777777" w:rsidR="00A05852" w:rsidRDefault="00A05852" w:rsidP="002368F8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63DD0EB4" w14:textId="2A70ECBD" w:rsidR="00D535CB" w:rsidRPr="00A05852" w:rsidRDefault="00A05852" w:rsidP="002368F8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A05852">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please note the above table only includes schools that have had appeals heard (if the school is not in the above list they have not been in Y3 September appeals for the past 3 years)</w:t>
@@ -27358,58 +26659,58 @@
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1367578F" w14:textId="77777777" w:rsidR="00E42E8F" w:rsidRPr="007D1588" w:rsidRDefault="00E42E8F" w:rsidP="007A00CE">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2580"/>
       </w:tabs>
       <w:ind w:right="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:bCs w:val="0"/>
         <w:szCs w:val="24"/>
       </w:rPr>
@@ -31702,50 +31003,163 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58161179"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F704E324"/>
+    <w:lvl w:ilvl="0" w:tplc="1E8897B8">
+      <w:start w:val="2026"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="435" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1155" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1875" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2595" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3315" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4035" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4755" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5475" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6195" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A1E7165"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="15B88E62"/>
     <w:lvl w:ilvl="0" w:tplc="964EBE7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -31842,51 +31256,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B0E6CD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8A850B8"/>
     <w:lvl w:ilvl="0" w:tplc="964EBE7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -31983,51 +31397,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63F578AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="840E8230"/>
     <w:lvl w:ilvl="0" w:tplc="964EBE7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -32124,51 +31538,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64265237"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9BF0D41C"/>
     <w:lvl w:ilvl="0" w:tplc="D38ACB6C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -32236,51 +31650,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CC9232F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9CA6F06"/>
     <w:lvl w:ilvl="0" w:tplc="964EBE7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -32377,51 +31791,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E1A3B14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D423082"/>
     <w:lvl w:ilvl="0" w:tplc="964EBE7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -32518,51 +31932,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EBE35A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71FAF0B2"/>
     <w:lvl w:ilvl="0" w:tplc="964EBE7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -32659,51 +32073,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70553B2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90348260"/>
     <w:lvl w:ilvl="0" w:tplc="964EBE7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -32800,51 +32214,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="708314DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="26724094"/>
     <w:lvl w:ilvl="0" w:tplc="9EFE0D5E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -32912,51 +32326,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B066DC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3DAE1A4"/>
     <w:lvl w:ilvl="0" w:tplc="964EBE7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -33053,51 +32467,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CC26985"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6D62924"/>
     <w:lvl w:ilvl="0" w:tplc="964EBE7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -33194,51 +32608,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E607868"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38C0AFE4"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -33405,272 +32819,283 @@
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="619531440">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1303465660">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2034106842">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="696930217">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1248657705">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="772092519">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="713894520">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1257245505">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1569804327">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1145659274">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="349334985">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="302808939">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="933973914">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="463082438">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2087218917">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1124620476">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="903377007">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1440491414">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="27073594">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="2779074">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="2008171324">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1554929930">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="69232476">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1950089542">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1113356747">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1820072474">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1113746010">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="772240440">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="397097796">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="752550353">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="87510340">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="32463200">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="705716468">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="277642854">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="687759795">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="2026011656">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="382486227">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="888758185">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="309335790">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="2080319684">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1830831151">
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="34"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="87041">
+    <o:shapedefaults v:ext="edit" spidmax="121857">
       <o:colormru v:ext="edit" colors="#005b99"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C626B"/>
     <w:rsid w:val="00001EE2"/>
     <w:rsid w:val="00002F9B"/>
     <w:rsid w:val="0000305F"/>
     <w:rsid w:val="000079F8"/>
     <w:rsid w:val="00007F46"/>
     <w:rsid w:val="00011BAE"/>
     <w:rsid w:val="00011CDE"/>
     <w:rsid w:val="000153AC"/>
     <w:rsid w:val="000160A7"/>
     <w:rsid w:val="000173E8"/>
     <w:rsid w:val="00021CE7"/>
     <w:rsid w:val="00021DF6"/>
     <w:rsid w:val="00025D5D"/>
     <w:rsid w:val="00032845"/>
     <w:rsid w:val="00032D4D"/>
     <w:rsid w:val="00033191"/>
+    <w:rsid w:val="0003640D"/>
     <w:rsid w:val="00036694"/>
     <w:rsid w:val="00044353"/>
     <w:rsid w:val="0004496B"/>
+    <w:rsid w:val="00044E21"/>
     <w:rsid w:val="000455FC"/>
     <w:rsid w:val="000456E0"/>
     <w:rsid w:val="00045834"/>
     <w:rsid w:val="00045B0C"/>
     <w:rsid w:val="00052384"/>
     <w:rsid w:val="000547FB"/>
     <w:rsid w:val="00054B1D"/>
     <w:rsid w:val="00055288"/>
+    <w:rsid w:val="000562E6"/>
     <w:rsid w:val="00062C74"/>
     <w:rsid w:val="000645A8"/>
     <w:rsid w:val="000654D3"/>
     <w:rsid w:val="00066C23"/>
     <w:rsid w:val="000671F7"/>
     <w:rsid w:val="00075C74"/>
     <w:rsid w:val="00082B43"/>
     <w:rsid w:val="00090BB6"/>
     <w:rsid w:val="00091366"/>
     <w:rsid w:val="00092AD9"/>
     <w:rsid w:val="000941BE"/>
     <w:rsid w:val="0009671A"/>
     <w:rsid w:val="00096FD8"/>
     <w:rsid w:val="000A034F"/>
     <w:rsid w:val="000A0812"/>
     <w:rsid w:val="000A1056"/>
     <w:rsid w:val="000B0E14"/>
     <w:rsid w:val="000B0F1A"/>
     <w:rsid w:val="000C0FF4"/>
     <w:rsid w:val="000C16CF"/>
     <w:rsid w:val="000C1F5E"/>
     <w:rsid w:val="000C2D7C"/>
     <w:rsid w:val="000C35A4"/>
     <w:rsid w:val="000C718D"/>
     <w:rsid w:val="000C7C96"/>
+    <w:rsid w:val="000D1672"/>
     <w:rsid w:val="000D3006"/>
     <w:rsid w:val="000D3A13"/>
+    <w:rsid w:val="000E0FAF"/>
+    <w:rsid w:val="000E1831"/>
     <w:rsid w:val="000E5D3D"/>
+    <w:rsid w:val="000F43C2"/>
     <w:rsid w:val="000F62A5"/>
     <w:rsid w:val="000F67AD"/>
     <w:rsid w:val="00105526"/>
     <w:rsid w:val="001100F6"/>
     <w:rsid w:val="00113B85"/>
     <w:rsid w:val="0011529A"/>
     <w:rsid w:val="00115CFA"/>
     <w:rsid w:val="00120017"/>
     <w:rsid w:val="001224F9"/>
     <w:rsid w:val="00122728"/>
     <w:rsid w:val="00122A66"/>
     <w:rsid w:val="001247B6"/>
     <w:rsid w:val="0012704D"/>
     <w:rsid w:val="001275B2"/>
     <w:rsid w:val="001313C3"/>
+    <w:rsid w:val="00131CF5"/>
     <w:rsid w:val="00135FA6"/>
     <w:rsid w:val="001364C2"/>
     <w:rsid w:val="0013651E"/>
     <w:rsid w:val="00140131"/>
     <w:rsid w:val="001411FA"/>
     <w:rsid w:val="00142C3E"/>
     <w:rsid w:val="00144836"/>
     <w:rsid w:val="00146673"/>
     <w:rsid w:val="0015086D"/>
     <w:rsid w:val="001508D0"/>
     <w:rsid w:val="001526FE"/>
     <w:rsid w:val="00152A60"/>
     <w:rsid w:val="00152A83"/>
     <w:rsid w:val="001556F7"/>
     <w:rsid w:val="00156F5C"/>
     <w:rsid w:val="001620E1"/>
     <w:rsid w:val="001640E7"/>
     <w:rsid w:val="0017123F"/>
     <w:rsid w:val="00171E5B"/>
     <w:rsid w:val="00175757"/>
+    <w:rsid w:val="0017671F"/>
     <w:rsid w:val="00181ABD"/>
     <w:rsid w:val="00185A49"/>
     <w:rsid w:val="00187359"/>
     <w:rsid w:val="0019025A"/>
     <w:rsid w:val="0019169A"/>
     <w:rsid w:val="00192470"/>
     <w:rsid w:val="00194CE9"/>
     <w:rsid w:val="0019596F"/>
     <w:rsid w:val="00195EAE"/>
     <w:rsid w:val="001963ED"/>
     <w:rsid w:val="001A20DA"/>
     <w:rsid w:val="001A3F0D"/>
     <w:rsid w:val="001A409B"/>
     <w:rsid w:val="001A448B"/>
     <w:rsid w:val="001B2854"/>
     <w:rsid w:val="001B2E82"/>
     <w:rsid w:val="001B33DB"/>
     <w:rsid w:val="001B47AB"/>
     <w:rsid w:val="001B61D8"/>
     <w:rsid w:val="001C20EC"/>
     <w:rsid w:val="001C2338"/>
     <w:rsid w:val="001C3736"/>
     <w:rsid w:val="001C4940"/>
     <w:rsid w:val="001C4C6D"/>
     <w:rsid w:val="001C626B"/>
@@ -33688,251 +33113,264 @@
     <w:rsid w:val="00205569"/>
     <w:rsid w:val="0021050D"/>
     <w:rsid w:val="00213F7C"/>
     <w:rsid w:val="00213F8B"/>
     <w:rsid w:val="00215F24"/>
     <w:rsid w:val="00216058"/>
     <w:rsid w:val="002165BC"/>
     <w:rsid w:val="00217533"/>
     <w:rsid w:val="002217FA"/>
     <w:rsid w:val="002222D6"/>
     <w:rsid w:val="00222633"/>
     <w:rsid w:val="0022349E"/>
     <w:rsid w:val="002239BC"/>
     <w:rsid w:val="00224241"/>
     <w:rsid w:val="002249EF"/>
     <w:rsid w:val="0022616F"/>
     <w:rsid w:val="002272B0"/>
     <w:rsid w:val="002356A8"/>
     <w:rsid w:val="002360A1"/>
     <w:rsid w:val="00236472"/>
     <w:rsid w:val="0023661E"/>
     <w:rsid w:val="002368F8"/>
     <w:rsid w:val="002373A8"/>
     <w:rsid w:val="0024382D"/>
     <w:rsid w:val="00245994"/>
+    <w:rsid w:val="00245CAB"/>
     <w:rsid w:val="00246B86"/>
     <w:rsid w:val="002474D5"/>
     <w:rsid w:val="0025272E"/>
     <w:rsid w:val="0026156F"/>
     <w:rsid w:val="002615EF"/>
     <w:rsid w:val="00262C02"/>
     <w:rsid w:val="002636E8"/>
     <w:rsid w:val="00264422"/>
     <w:rsid w:val="0026637F"/>
     <w:rsid w:val="00267183"/>
     <w:rsid w:val="00267271"/>
     <w:rsid w:val="00267B7F"/>
     <w:rsid w:val="002707B5"/>
     <w:rsid w:val="0027156D"/>
     <w:rsid w:val="00271821"/>
     <w:rsid w:val="00271F6B"/>
     <w:rsid w:val="0027263E"/>
+    <w:rsid w:val="002737C8"/>
     <w:rsid w:val="00276358"/>
     <w:rsid w:val="0027791D"/>
     <w:rsid w:val="002820E3"/>
     <w:rsid w:val="00282497"/>
     <w:rsid w:val="00282E97"/>
     <w:rsid w:val="00283A0F"/>
     <w:rsid w:val="00290EFA"/>
     <w:rsid w:val="00292491"/>
     <w:rsid w:val="00292B64"/>
     <w:rsid w:val="002952E2"/>
     <w:rsid w:val="00296B0B"/>
     <w:rsid w:val="00297CD8"/>
     <w:rsid w:val="002A0956"/>
     <w:rsid w:val="002A0D44"/>
     <w:rsid w:val="002A2528"/>
     <w:rsid w:val="002B1BEF"/>
     <w:rsid w:val="002B576C"/>
     <w:rsid w:val="002B591F"/>
     <w:rsid w:val="002B5A19"/>
     <w:rsid w:val="002B60D4"/>
     <w:rsid w:val="002B6FBD"/>
     <w:rsid w:val="002C0F32"/>
     <w:rsid w:val="002C25BD"/>
     <w:rsid w:val="002C765F"/>
     <w:rsid w:val="002C7D95"/>
     <w:rsid w:val="002D1630"/>
     <w:rsid w:val="002D375C"/>
     <w:rsid w:val="002D39AE"/>
     <w:rsid w:val="002D4E5D"/>
     <w:rsid w:val="002D5BF4"/>
     <w:rsid w:val="002D5F67"/>
+    <w:rsid w:val="002E17A2"/>
     <w:rsid w:val="002E3034"/>
     <w:rsid w:val="002E4BF0"/>
     <w:rsid w:val="002E7035"/>
     <w:rsid w:val="002F49EA"/>
     <w:rsid w:val="002F4DDF"/>
     <w:rsid w:val="00300299"/>
     <w:rsid w:val="00304F2E"/>
     <w:rsid w:val="00311A59"/>
     <w:rsid w:val="00314430"/>
     <w:rsid w:val="003151E0"/>
     <w:rsid w:val="00315A2B"/>
     <w:rsid w:val="00315AF2"/>
     <w:rsid w:val="00317532"/>
     <w:rsid w:val="003212C3"/>
+    <w:rsid w:val="003244A1"/>
     <w:rsid w:val="00325786"/>
     <w:rsid w:val="003271B7"/>
     <w:rsid w:val="003273C2"/>
     <w:rsid w:val="003275A8"/>
     <w:rsid w:val="0033043D"/>
     <w:rsid w:val="00332290"/>
     <w:rsid w:val="00332F8B"/>
     <w:rsid w:val="003338FE"/>
+    <w:rsid w:val="00335671"/>
     <w:rsid w:val="00335CD5"/>
     <w:rsid w:val="003370CB"/>
     <w:rsid w:val="00341BE9"/>
     <w:rsid w:val="003432B1"/>
     <w:rsid w:val="00343D98"/>
     <w:rsid w:val="0034694F"/>
     <w:rsid w:val="00360303"/>
     <w:rsid w:val="00361120"/>
     <w:rsid w:val="003660B0"/>
     <w:rsid w:val="003664B2"/>
     <w:rsid w:val="0037423A"/>
     <w:rsid w:val="00374F6E"/>
     <w:rsid w:val="00384580"/>
     <w:rsid w:val="0038788C"/>
     <w:rsid w:val="003904B0"/>
     <w:rsid w:val="00395D97"/>
     <w:rsid w:val="00396C6E"/>
     <w:rsid w:val="00397E1F"/>
+    <w:rsid w:val="003A242B"/>
     <w:rsid w:val="003A53DB"/>
     <w:rsid w:val="003B4AF7"/>
     <w:rsid w:val="003B4D2C"/>
     <w:rsid w:val="003C1CC5"/>
     <w:rsid w:val="003C55D7"/>
     <w:rsid w:val="003D0788"/>
     <w:rsid w:val="003D2666"/>
     <w:rsid w:val="003D4228"/>
     <w:rsid w:val="003D4582"/>
+    <w:rsid w:val="003E1407"/>
     <w:rsid w:val="003E7A3F"/>
     <w:rsid w:val="003F29A6"/>
     <w:rsid w:val="003F3FFC"/>
     <w:rsid w:val="003F7136"/>
     <w:rsid w:val="004017E6"/>
     <w:rsid w:val="004027BA"/>
     <w:rsid w:val="004030D8"/>
     <w:rsid w:val="004051F1"/>
     <w:rsid w:val="00406F91"/>
     <w:rsid w:val="0040778C"/>
     <w:rsid w:val="0041231B"/>
     <w:rsid w:val="004123A0"/>
     <w:rsid w:val="004135FA"/>
     <w:rsid w:val="00414954"/>
     <w:rsid w:val="00414CE1"/>
     <w:rsid w:val="004168BB"/>
     <w:rsid w:val="004242C9"/>
     <w:rsid w:val="0043381D"/>
     <w:rsid w:val="00435FD1"/>
     <w:rsid w:val="004364E4"/>
     <w:rsid w:val="00437D44"/>
     <w:rsid w:val="004419FA"/>
     <w:rsid w:val="00446155"/>
     <w:rsid w:val="004476B2"/>
     <w:rsid w:val="0045288D"/>
     <w:rsid w:val="00453287"/>
+    <w:rsid w:val="00453D92"/>
     <w:rsid w:val="004619DC"/>
     <w:rsid w:val="00463D36"/>
     <w:rsid w:val="0046452C"/>
     <w:rsid w:val="00470FEA"/>
     <w:rsid w:val="00474FC7"/>
     <w:rsid w:val="0047664C"/>
     <w:rsid w:val="00476FEC"/>
     <w:rsid w:val="00480E29"/>
     <w:rsid w:val="004845A8"/>
+    <w:rsid w:val="0048502B"/>
     <w:rsid w:val="00486FBF"/>
     <w:rsid w:val="0048774F"/>
     <w:rsid w:val="00490D00"/>
     <w:rsid w:val="00492F65"/>
     <w:rsid w:val="004937E5"/>
     <w:rsid w:val="00494FD2"/>
     <w:rsid w:val="004A0778"/>
     <w:rsid w:val="004A3F94"/>
     <w:rsid w:val="004A6987"/>
     <w:rsid w:val="004B02B2"/>
     <w:rsid w:val="004B4645"/>
+    <w:rsid w:val="004B563E"/>
     <w:rsid w:val="004C1631"/>
     <w:rsid w:val="004C1D2B"/>
     <w:rsid w:val="004C4B2A"/>
     <w:rsid w:val="004C4E8A"/>
     <w:rsid w:val="004D5691"/>
     <w:rsid w:val="004D6285"/>
     <w:rsid w:val="004D6E33"/>
     <w:rsid w:val="004E1806"/>
     <w:rsid w:val="004E200E"/>
     <w:rsid w:val="004E5796"/>
     <w:rsid w:val="004E6501"/>
     <w:rsid w:val="004E762F"/>
+    <w:rsid w:val="004F0567"/>
     <w:rsid w:val="00503E56"/>
     <w:rsid w:val="00504172"/>
     <w:rsid w:val="00504177"/>
     <w:rsid w:val="00505B77"/>
     <w:rsid w:val="00506C7A"/>
     <w:rsid w:val="00507825"/>
     <w:rsid w:val="00511B85"/>
     <w:rsid w:val="005162D5"/>
     <w:rsid w:val="00520274"/>
     <w:rsid w:val="0052037F"/>
     <w:rsid w:val="005211CE"/>
     <w:rsid w:val="00522A73"/>
     <w:rsid w:val="00523083"/>
     <w:rsid w:val="00526B4D"/>
     <w:rsid w:val="0053198B"/>
     <w:rsid w:val="00534FB3"/>
+    <w:rsid w:val="0053654B"/>
     <w:rsid w:val="00541F6A"/>
     <w:rsid w:val="005421A6"/>
     <w:rsid w:val="00542F56"/>
     <w:rsid w:val="005438E4"/>
     <w:rsid w:val="00550CB4"/>
     <w:rsid w:val="00552662"/>
     <w:rsid w:val="00552DA1"/>
     <w:rsid w:val="00556049"/>
     <w:rsid w:val="00560DEB"/>
     <w:rsid w:val="00561E61"/>
     <w:rsid w:val="00562749"/>
     <w:rsid w:val="00567557"/>
     <w:rsid w:val="00567D50"/>
     <w:rsid w:val="005709F4"/>
     <w:rsid w:val="0057178D"/>
     <w:rsid w:val="00572468"/>
     <w:rsid w:val="00572C64"/>
     <w:rsid w:val="00573B85"/>
     <w:rsid w:val="00576220"/>
     <w:rsid w:val="005771D3"/>
     <w:rsid w:val="00577DAE"/>
     <w:rsid w:val="005807D9"/>
     <w:rsid w:val="0058228F"/>
     <w:rsid w:val="00582B6D"/>
     <w:rsid w:val="005840F8"/>
     <w:rsid w:val="0058687C"/>
     <w:rsid w:val="005944A0"/>
     <w:rsid w:val="005955EF"/>
     <w:rsid w:val="005A1C83"/>
     <w:rsid w:val="005A23AE"/>
+    <w:rsid w:val="005A282A"/>
     <w:rsid w:val="005A7F25"/>
     <w:rsid w:val="005B14AE"/>
     <w:rsid w:val="005B2F13"/>
     <w:rsid w:val="005B2F7B"/>
     <w:rsid w:val="005B35F2"/>
     <w:rsid w:val="005B3FC1"/>
     <w:rsid w:val="005B6B1F"/>
     <w:rsid w:val="005B7D25"/>
     <w:rsid w:val="005C2289"/>
     <w:rsid w:val="005C3101"/>
     <w:rsid w:val="005C3AB8"/>
     <w:rsid w:val="005C3EE2"/>
     <w:rsid w:val="005C5B28"/>
     <w:rsid w:val="005C74C4"/>
     <w:rsid w:val="005D2019"/>
     <w:rsid w:val="005D2B6E"/>
     <w:rsid w:val="005D2DC2"/>
     <w:rsid w:val="005D5C4C"/>
     <w:rsid w:val="005D7841"/>
     <w:rsid w:val="005E04FB"/>
     <w:rsid w:val="005E05B8"/>
     <w:rsid w:val="005E3A02"/>
     <w:rsid w:val="005E5AFE"/>
     <w:rsid w:val="005E7F49"/>
     <w:rsid w:val="005F66F2"/>
@@ -33950,106 +33388,109 @@
     <w:rsid w:val="00614FA2"/>
     <w:rsid w:val="00616582"/>
     <w:rsid w:val="00625D99"/>
     <w:rsid w:val="00626329"/>
     <w:rsid w:val="00626778"/>
     <w:rsid w:val="00631520"/>
     <w:rsid w:val="00631B84"/>
     <w:rsid w:val="00631DB1"/>
     <w:rsid w:val="00633924"/>
     <w:rsid w:val="00634102"/>
     <w:rsid w:val="00635F46"/>
     <w:rsid w:val="006368C0"/>
     <w:rsid w:val="006444A1"/>
     <w:rsid w:val="00647509"/>
     <w:rsid w:val="006507A2"/>
     <w:rsid w:val="00651778"/>
     <w:rsid w:val="00651B22"/>
     <w:rsid w:val="00653F56"/>
     <w:rsid w:val="00654EB6"/>
     <w:rsid w:val="00654EE0"/>
     <w:rsid w:val="006551E2"/>
     <w:rsid w:val="00655B44"/>
     <w:rsid w:val="00661B4C"/>
     <w:rsid w:val="00664AE2"/>
     <w:rsid w:val="0066522A"/>
+    <w:rsid w:val="00670727"/>
     <w:rsid w:val="00671A49"/>
     <w:rsid w:val="00671BE7"/>
     <w:rsid w:val="0067347A"/>
     <w:rsid w:val="00674594"/>
     <w:rsid w:val="006771DA"/>
     <w:rsid w:val="00680347"/>
     <w:rsid w:val="006830C5"/>
     <w:rsid w:val="00683152"/>
     <w:rsid w:val="00685540"/>
     <w:rsid w:val="0068662E"/>
     <w:rsid w:val="006A110D"/>
     <w:rsid w:val="006A1423"/>
     <w:rsid w:val="006A2BC4"/>
     <w:rsid w:val="006A30E2"/>
     <w:rsid w:val="006A50FD"/>
     <w:rsid w:val="006A5782"/>
     <w:rsid w:val="006A59F4"/>
     <w:rsid w:val="006A5B21"/>
     <w:rsid w:val="006B4415"/>
     <w:rsid w:val="006B45E7"/>
     <w:rsid w:val="006C0C3D"/>
     <w:rsid w:val="006C0D26"/>
     <w:rsid w:val="006C10A9"/>
     <w:rsid w:val="006C3679"/>
     <w:rsid w:val="006C3911"/>
     <w:rsid w:val="006C5461"/>
     <w:rsid w:val="006C7404"/>
     <w:rsid w:val="006E1EA4"/>
     <w:rsid w:val="006E43A9"/>
     <w:rsid w:val="006E4673"/>
     <w:rsid w:val="006E4AC2"/>
     <w:rsid w:val="006F0003"/>
+    <w:rsid w:val="0070011F"/>
     <w:rsid w:val="00706EC6"/>
     <w:rsid w:val="007102F5"/>
     <w:rsid w:val="00710951"/>
     <w:rsid w:val="00711420"/>
     <w:rsid w:val="00713141"/>
     <w:rsid w:val="0071753E"/>
     <w:rsid w:val="007204A8"/>
     <w:rsid w:val="00724A04"/>
     <w:rsid w:val="0072533F"/>
     <w:rsid w:val="00732341"/>
     <w:rsid w:val="007327D3"/>
     <w:rsid w:val="007330D0"/>
     <w:rsid w:val="00735BBE"/>
     <w:rsid w:val="0073673E"/>
     <w:rsid w:val="007406CC"/>
     <w:rsid w:val="0074296B"/>
     <w:rsid w:val="007439E5"/>
     <w:rsid w:val="00743B28"/>
     <w:rsid w:val="00744111"/>
     <w:rsid w:val="00744F7A"/>
     <w:rsid w:val="00745FCB"/>
     <w:rsid w:val="00750FA4"/>
     <w:rsid w:val="00751640"/>
     <w:rsid w:val="00755749"/>
+    <w:rsid w:val="00755A65"/>
     <w:rsid w:val="007608DB"/>
     <w:rsid w:val="00761728"/>
     <w:rsid w:val="00762B3E"/>
     <w:rsid w:val="00762E6A"/>
     <w:rsid w:val="00765982"/>
     <w:rsid w:val="00765D1D"/>
     <w:rsid w:val="007678BF"/>
     <w:rsid w:val="007701CA"/>
     <w:rsid w:val="007744E2"/>
     <w:rsid w:val="0077522E"/>
     <w:rsid w:val="00777061"/>
     <w:rsid w:val="00786B48"/>
     <w:rsid w:val="00797F5A"/>
     <w:rsid w:val="007A009F"/>
     <w:rsid w:val="007A00CE"/>
     <w:rsid w:val="007A17CA"/>
     <w:rsid w:val="007A2494"/>
     <w:rsid w:val="007A7817"/>
     <w:rsid w:val="007B0A90"/>
     <w:rsid w:val="007B14BD"/>
     <w:rsid w:val="007B412F"/>
     <w:rsid w:val="007C3569"/>
     <w:rsid w:val="007C366F"/>
     <w:rsid w:val="007C3DC2"/>
     <w:rsid w:val="007C5890"/>
@@ -34057,364 +33498,387 @@
     <w:rsid w:val="007D1588"/>
     <w:rsid w:val="007D1A81"/>
     <w:rsid w:val="007D5132"/>
     <w:rsid w:val="007E59AE"/>
     <w:rsid w:val="007E7C3D"/>
     <w:rsid w:val="007F11C3"/>
     <w:rsid w:val="00803EE8"/>
     <w:rsid w:val="008055E3"/>
     <w:rsid w:val="008059F8"/>
     <w:rsid w:val="0080641D"/>
     <w:rsid w:val="0081310F"/>
     <w:rsid w:val="0081354A"/>
     <w:rsid w:val="00813F4B"/>
     <w:rsid w:val="00816ACF"/>
     <w:rsid w:val="00823290"/>
     <w:rsid w:val="00825980"/>
     <w:rsid w:val="0082664A"/>
     <w:rsid w:val="008304D1"/>
     <w:rsid w:val="0083135F"/>
     <w:rsid w:val="00831696"/>
     <w:rsid w:val="00832AC8"/>
     <w:rsid w:val="00833655"/>
     <w:rsid w:val="0083409D"/>
     <w:rsid w:val="008344F1"/>
     <w:rsid w:val="0083474A"/>
+    <w:rsid w:val="008350DD"/>
+    <w:rsid w:val="00841A26"/>
     <w:rsid w:val="00845C5B"/>
     <w:rsid w:val="00851C8F"/>
     <w:rsid w:val="008526A8"/>
     <w:rsid w:val="00852903"/>
     <w:rsid w:val="00852B76"/>
     <w:rsid w:val="00854109"/>
     <w:rsid w:val="00865FD5"/>
     <w:rsid w:val="0086780F"/>
     <w:rsid w:val="00874B48"/>
     <w:rsid w:val="00874ECB"/>
+    <w:rsid w:val="00875114"/>
     <w:rsid w:val="0087584E"/>
     <w:rsid w:val="008769AF"/>
     <w:rsid w:val="00876F84"/>
     <w:rsid w:val="00881D03"/>
     <w:rsid w:val="008830D2"/>
     <w:rsid w:val="00887363"/>
     <w:rsid w:val="008933E5"/>
     <w:rsid w:val="00893AC9"/>
     <w:rsid w:val="0089477F"/>
     <w:rsid w:val="00896680"/>
     <w:rsid w:val="00897962"/>
     <w:rsid w:val="008A0F98"/>
     <w:rsid w:val="008A168C"/>
     <w:rsid w:val="008A686F"/>
     <w:rsid w:val="008A78EB"/>
     <w:rsid w:val="008B0EF6"/>
     <w:rsid w:val="008B15E7"/>
     <w:rsid w:val="008B6F56"/>
+    <w:rsid w:val="008C018F"/>
     <w:rsid w:val="008C2824"/>
     <w:rsid w:val="008C2D99"/>
     <w:rsid w:val="008C5356"/>
     <w:rsid w:val="008D71EB"/>
     <w:rsid w:val="008D7AE2"/>
     <w:rsid w:val="008E0A7C"/>
     <w:rsid w:val="008E10FD"/>
     <w:rsid w:val="008E1DE1"/>
     <w:rsid w:val="008E5107"/>
     <w:rsid w:val="008E57A2"/>
+    <w:rsid w:val="008F3C15"/>
     <w:rsid w:val="008F5767"/>
     <w:rsid w:val="00901CAE"/>
     <w:rsid w:val="009122FA"/>
     <w:rsid w:val="00915A44"/>
     <w:rsid w:val="00922CCC"/>
     <w:rsid w:val="00924A7A"/>
     <w:rsid w:val="00924E2E"/>
     <w:rsid w:val="009250AD"/>
     <w:rsid w:val="00925F2C"/>
     <w:rsid w:val="0092647E"/>
     <w:rsid w:val="00930444"/>
     <w:rsid w:val="0093220C"/>
     <w:rsid w:val="009330D5"/>
     <w:rsid w:val="00933FB4"/>
     <w:rsid w:val="009344BE"/>
+    <w:rsid w:val="009362DD"/>
     <w:rsid w:val="009403B6"/>
     <w:rsid w:val="00940B64"/>
     <w:rsid w:val="00942341"/>
     <w:rsid w:val="0094416E"/>
     <w:rsid w:val="009453EF"/>
     <w:rsid w:val="009466F1"/>
     <w:rsid w:val="009542AC"/>
     <w:rsid w:val="00954B77"/>
     <w:rsid w:val="009553A4"/>
     <w:rsid w:val="00963F7E"/>
     <w:rsid w:val="00964223"/>
     <w:rsid w:val="00965F6C"/>
     <w:rsid w:val="00973C95"/>
     <w:rsid w:val="00976FA6"/>
     <w:rsid w:val="00977620"/>
     <w:rsid w:val="00982F84"/>
     <w:rsid w:val="0098459D"/>
     <w:rsid w:val="009856D0"/>
     <w:rsid w:val="00985DC8"/>
     <w:rsid w:val="00985ED0"/>
     <w:rsid w:val="00986038"/>
     <w:rsid w:val="00991ACD"/>
     <w:rsid w:val="0099245D"/>
     <w:rsid w:val="00996A10"/>
     <w:rsid w:val="009A029D"/>
     <w:rsid w:val="009A30BF"/>
     <w:rsid w:val="009A3228"/>
+    <w:rsid w:val="009A4687"/>
     <w:rsid w:val="009A59BE"/>
     <w:rsid w:val="009A6086"/>
     <w:rsid w:val="009B0EDA"/>
     <w:rsid w:val="009B298C"/>
     <w:rsid w:val="009B35A0"/>
     <w:rsid w:val="009B4558"/>
     <w:rsid w:val="009B524C"/>
     <w:rsid w:val="009B7138"/>
     <w:rsid w:val="009B7547"/>
     <w:rsid w:val="009C58C3"/>
     <w:rsid w:val="009D0E3A"/>
+    <w:rsid w:val="009D2610"/>
     <w:rsid w:val="009D2F9A"/>
     <w:rsid w:val="009D3CA1"/>
     <w:rsid w:val="009D5CC3"/>
     <w:rsid w:val="009D6EAC"/>
     <w:rsid w:val="009E0689"/>
     <w:rsid w:val="009E18EF"/>
     <w:rsid w:val="009E367B"/>
     <w:rsid w:val="009E5403"/>
+    <w:rsid w:val="009E7144"/>
     <w:rsid w:val="009E789E"/>
     <w:rsid w:val="009F37DB"/>
     <w:rsid w:val="009F48F9"/>
     <w:rsid w:val="00A00CD0"/>
     <w:rsid w:val="00A03853"/>
     <w:rsid w:val="00A044E9"/>
     <w:rsid w:val="00A0539C"/>
     <w:rsid w:val="00A05852"/>
     <w:rsid w:val="00A10398"/>
     <w:rsid w:val="00A11311"/>
     <w:rsid w:val="00A128E2"/>
     <w:rsid w:val="00A13768"/>
     <w:rsid w:val="00A1594B"/>
     <w:rsid w:val="00A17B4E"/>
     <w:rsid w:val="00A22020"/>
+    <w:rsid w:val="00A25705"/>
     <w:rsid w:val="00A261B9"/>
     <w:rsid w:val="00A278DB"/>
     <w:rsid w:val="00A27D49"/>
     <w:rsid w:val="00A3080B"/>
     <w:rsid w:val="00A31821"/>
     <w:rsid w:val="00A31AFC"/>
+    <w:rsid w:val="00A31B17"/>
     <w:rsid w:val="00A3277D"/>
     <w:rsid w:val="00A4149F"/>
     <w:rsid w:val="00A419E4"/>
     <w:rsid w:val="00A424A6"/>
     <w:rsid w:val="00A42BC2"/>
     <w:rsid w:val="00A4507E"/>
     <w:rsid w:val="00A45B5B"/>
     <w:rsid w:val="00A4730A"/>
     <w:rsid w:val="00A521CA"/>
     <w:rsid w:val="00A5334C"/>
     <w:rsid w:val="00A54A96"/>
     <w:rsid w:val="00A56DD3"/>
     <w:rsid w:val="00A56EE2"/>
     <w:rsid w:val="00A60A7D"/>
     <w:rsid w:val="00A611BC"/>
     <w:rsid w:val="00A636ED"/>
     <w:rsid w:val="00A66ECD"/>
     <w:rsid w:val="00A66F2F"/>
     <w:rsid w:val="00A67769"/>
     <w:rsid w:val="00A7137D"/>
     <w:rsid w:val="00A72087"/>
     <w:rsid w:val="00A73374"/>
     <w:rsid w:val="00A75D03"/>
     <w:rsid w:val="00A76C8F"/>
     <w:rsid w:val="00A8532C"/>
     <w:rsid w:val="00A853D9"/>
     <w:rsid w:val="00A86C97"/>
     <w:rsid w:val="00A933D1"/>
     <w:rsid w:val="00A93703"/>
     <w:rsid w:val="00A97C56"/>
     <w:rsid w:val="00AA2FB5"/>
     <w:rsid w:val="00AA316C"/>
     <w:rsid w:val="00AA5038"/>
     <w:rsid w:val="00AA7FD0"/>
     <w:rsid w:val="00AB18CC"/>
+    <w:rsid w:val="00AB4DCC"/>
     <w:rsid w:val="00AB574A"/>
     <w:rsid w:val="00AB5F59"/>
     <w:rsid w:val="00AC01B2"/>
     <w:rsid w:val="00AD112C"/>
     <w:rsid w:val="00AD1739"/>
     <w:rsid w:val="00AD1C11"/>
     <w:rsid w:val="00AD405E"/>
     <w:rsid w:val="00AE3CA4"/>
+    <w:rsid w:val="00AE3EA0"/>
     <w:rsid w:val="00AE5F73"/>
     <w:rsid w:val="00AE6948"/>
+    <w:rsid w:val="00AF24D1"/>
+    <w:rsid w:val="00AF5015"/>
     <w:rsid w:val="00AF5B02"/>
+    <w:rsid w:val="00AF5E9F"/>
     <w:rsid w:val="00B00B72"/>
     <w:rsid w:val="00B00D00"/>
     <w:rsid w:val="00B01A1C"/>
     <w:rsid w:val="00B10F8B"/>
     <w:rsid w:val="00B11BFA"/>
     <w:rsid w:val="00B124D1"/>
     <w:rsid w:val="00B16078"/>
     <w:rsid w:val="00B17E49"/>
     <w:rsid w:val="00B2048C"/>
     <w:rsid w:val="00B2088C"/>
     <w:rsid w:val="00B20D4F"/>
+    <w:rsid w:val="00B2158E"/>
     <w:rsid w:val="00B22F76"/>
     <w:rsid w:val="00B231EB"/>
     <w:rsid w:val="00B24C3A"/>
     <w:rsid w:val="00B25042"/>
     <w:rsid w:val="00B251E7"/>
     <w:rsid w:val="00B2547E"/>
     <w:rsid w:val="00B25E9D"/>
     <w:rsid w:val="00B26A81"/>
     <w:rsid w:val="00B33332"/>
     <w:rsid w:val="00B34966"/>
     <w:rsid w:val="00B41D06"/>
     <w:rsid w:val="00B518F1"/>
     <w:rsid w:val="00B53CE7"/>
     <w:rsid w:val="00B65712"/>
     <w:rsid w:val="00B67B4C"/>
     <w:rsid w:val="00B725CF"/>
     <w:rsid w:val="00B7524E"/>
     <w:rsid w:val="00B756F7"/>
     <w:rsid w:val="00B77DDA"/>
     <w:rsid w:val="00B90721"/>
     <w:rsid w:val="00B908C7"/>
     <w:rsid w:val="00B90A38"/>
     <w:rsid w:val="00B910E0"/>
     <w:rsid w:val="00B91987"/>
     <w:rsid w:val="00B91ADB"/>
     <w:rsid w:val="00B9247C"/>
     <w:rsid w:val="00B94186"/>
     <w:rsid w:val="00B95900"/>
     <w:rsid w:val="00B96AE6"/>
     <w:rsid w:val="00B97F55"/>
     <w:rsid w:val="00BA0649"/>
     <w:rsid w:val="00BA7BF4"/>
     <w:rsid w:val="00BA7EB1"/>
     <w:rsid w:val="00BB17A2"/>
     <w:rsid w:val="00BB74C3"/>
     <w:rsid w:val="00BC0B9D"/>
     <w:rsid w:val="00BC0F36"/>
     <w:rsid w:val="00BC1578"/>
+    <w:rsid w:val="00BC1DAD"/>
     <w:rsid w:val="00BC3DD2"/>
     <w:rsid w:val="00BC4150"/>
     <w:rsid w:val="00BC603D"/>
     <w:rsid w:val="00BD7BB7"/>
     <w:rsid w:val="00BD7C85"/>
     <w:rsid w:val="00BE12AB"/>
     <w:rsid w:val="00BE3F58"/>
     <w:rsid w:val="00BF05C7"/>
     <w:rsid w:val="00BF2B04"/>
     <w:rsid w:val="00BF58D6"/>
     <w:rsid w:val="00BF6E8A"/>
     <w:rsid w:val="00BF79AC"/>
     <w:rsid w:val="00C01415"/>
     <w:rsid w:val="00C02E55"/>
     <w:rsid w:val="00C03210"/>
     <w:rsid w:val="00C052FD"/>
     <w:rsid w:val="00C06C94"/>
     <w:rsid w:val="00C10742"/>
     <w:rsid w:val="00C1077B"/>
     <w:rsid w:val="00C10B81"/>
     <w:rsid w:val="00C21B84"/>
     <w:rsid w:val="00C22C79"/>
     <w:rsid w:val="00C23A60"/>
     <w:rsid w:val="00C257A3"/>
     <w:rsid w:val="00C26699"/>
     <w:rsid w:val="00C27C26"/>
     <w:rsid w:val="00C30E59"/>
     <w:rsid w:val="00C31674"/>
     <w:rsid w:val="00C355CA"/>
     <w:rsid w:val="00C35E9F"/>
     <w:rsid w:val="00C40663"/>
     <w:rsid w:val="00C425C5"/>
+    <w:rsid w:val="00C43658"/>
     <w:rsid w:val="00C43C71"/>
     <w:rsid w:val="00C43FFC"/>
     <w:rsid w:val="00C44AF1"/>
     <w:rsid w:val="00C44B78"/>
     <w:rsid w:val="00C474BF"/>
     <w:rsid w:val="00C478E1"/>
     <w:rsid w:val="00C51926"/>
     <w:rsid w:val="00C53A85"/>
     <w:rsid w:val="00C541B0"/>
     <w:rsid w:val="00C56DD8"/>
     <w:rsid w:val="00C57915"/>
     <w:rsid w:val="00C632E9"/>
     <w:rsid w:val="00C6564D"/>
     <w:rsid w:val="00C70B28"/>
     <w:rsid w:val="00C71A78"/>
     <w:rsid w:val="00C75404"/>
     <w:rsid w:val="00C850E9"/>
     <w:rsid w:val="00C858A2"/>
     <w:rsid w:val="00C87E2B"/>
     <w:rsid w:val="00C9080E"/>
     <w:rsid w:val="00C93144"/>
     <w:rsid w:val="00C937C6"/>
     <w:rsid w:val="00C93FA7"/>
     <w:rsid w:val="00C94D5A"/>
     <w:rsid w:val="00C9619C"/>
     <w:rsid w:val="00CA6DFE"/>
     <w:rsid w:val="00CA7113"/>
     <w:rsid w:val="00CA7F94"/>
     <w:rsid w:val="00CB1858"/>
     <w:rsid w:val="00CB5068"/>
     <w:rsid w:val="00CB52BF"/>
     <w:rsid w:val="00CC0FBF"/>
     <w:rsid w:val="00CC2E1F"/>
     <w:rsid w:val="00CC7C45"/>
     <w:rsid w:val="00CE0F57"/>
     <w:rsid w:val="00CE2AA1"/>
+    <w:rsid w:val="00CE4818"/>
     <w:rsid w:val="00CF0D60"/>
     <w:rsid w:val="00CF2E31"/>
     <w:rsid w:val="00CF4FF0"/>
     <w:rsid w:val="00D02035"/>
     <w:rsid w:val="00D036DA"/>
     <w:rsid w:val="00D04C64"/>
     <w:rsid w:val="00D05AA5"/>
     <w:rsid w:val="00D069D8"/>
     <w:rsid w:val="00D0756E"/>
     <w:rsid w:val="00D101A0"/>
     <w:rsid w:val="00D10FFA"/>
     <w:rsid w:val="00D11A8B"/>
     <w:rsid w:val="00D15C4F"/>
     <w:rsid w:val="00D16D79"/>
     <w:rsid w:val="00D21136"/>
     <w:rsid w:val="00D21B91"/>
     <w:rsid w:val="00D22390"/>
     <w:rsid w:val="00D24740"/>
+    <w:rsid w:val="00D264AD"/>
+    <w:rsid w:val="00D26588"/>
     <w:rsid w:val="00D30F0E"/>
     <w:rsid w:val="00D32B08"/>
     <w:rsid w:val="00D3756B"/>
     <w:rsid w:val="00D41D00"/>
     <w:rsid w:val="00D43B93"/>
     <w:rsid w:val="00D47546"/>
     <w:rsid w:val="00D5014E"/>
     <w:rsid w:val="00D5134E"/>
     <w:rsid w:val="00D535CB"/>
     <w:rsid w:val="00D555AA"/>
     <w:rsid w:val="00D57498"/>
     <w:rsid w:val="00D61246"/>
     <w:rsid w:val="00D67A86"/>
+    <w:rsid w:val="00D77153"/>
     <w:rsid w:val="00D777A1"/>
     <w:rsid w:val="00D77846"/>
     <w:rsid w:val="00D81F17"/>
     <w:rsid w:val="00D82AF9"/>
     <w:rsid w:val="00D83EC8"/>
     <w:rsid w:val="00D97579"/>
     <w:rsid w:val="00DA0436"/>
     <w:rsid w:val="00DA3C6A"/>
     <w:rsid w:val="00DA4029"/>
     <w:rsid w:val="00DB23DA"/>
     <w:rsid w:val="00DB3E79"/>
     <w:rsid w:val="00DB4F2C"/>
     <w:rsid w:val="00DC2BBD"/>
     <w:rsid w:val="00DC2EBC"/>
     <w:rsid w:val="00DC5B11"/>
     <w:rsid w:val="00DC5BC4"/>
     <w:rsid w:val="00DC6746"/>
     <w:rsid w:val="00DD3B31"/>
     <w:rsid w:val="00DD43BD"/>
     <w:rsid w:val="00DD6439"/>
     <w:rsid w:val="00DE00DE"/>
     <w:rsid w:val="00DE4D95"/>
     <w:rsid w:val="00DE50BC"/>
     <w:rsid w:val="00DF0314"/>
     <w:rsid w:val="00DF2D31"/>
@@ -34446,149 +33910,157 @@
     <w:rsid w:val="00E64C95"/>
     <w:rsid w:val="00E6555A"/>
     <w:rsid w:val="00E65868"/>
     <w:rsid w:val="00E65EF3"/>
     <w:rsid w:val="00E702A7"/>
     <w:rsid w:val="00E70EC9"/>
     <w:rsid w:val="00E81EB9"/>
     <w:rsid w:val="00E83382"/>
     <w:rsid w:val="00E83CD8"/>
     <w:rsid w:val="00E847B2"/>
     <w:rsid w:val="00E92C47"/>
     <w:rsid w:val="00EA3A5D"/>
     <w:rsid w:val="00EA3FF8"/>
     <w:rsid w:val="00EA401A"/>
     <w:rsid w:val="00EA55B4"/>
     <w:rsid w:val="00EA685B"/>
     <w:rsid w:val="00EA706A"/>
     <w:rsid w:val="00EB05CD"/>
     <w:rsid w:val="00EB2262"/>
     <w:rsid w:val="00EB22A0"/>
     <w:rsid w:val="00EB29A2"/>
     <w:rsid w:val="00EB5595"/>
     <w:rsid w:val="00EC5614"/>
     <w:rsid w:val="00EC7750"/>
     <w:rsid w:val="00ED16D5"/>
+    <w:rsid w:val="00ED2E2E"/>
     <w:rsid w:val="00ED4732"/>
     <w:rsid w:val="00EE2219"/>
     <w:rsid w:val="00EE33A7"/>
     <w:rsid w:val="00EE4FAE"/>
     <w:rsid w:val="00EE6100"/>
     <w:rsid w:val="00EF3744"/>
     <w:rsid w:val="00EF43B8"/>
     <w:rsid w:val="00EF74D2"/>
     <w:rsid w:val="00F00FAC"/>
     <w:rsid w:val="00F02325"/>
     <w:rsid w:val="00F03B13"/>
     <w:rsid w:val="00F10C6B"/>
     <w:rsid w:val="00F1158F"/>
     <w:rsid w:val="00F12ADA"/>
     <w:rsid w:val="00F13DF5"/>
     <w:rsid w:val="00F14037"/>
     <w:rsid w:val="00F15A87"/>
     <w:rsid w:val="00F17949"/>
     <w:rsid w:val="00F24442"/>
     <w:rsid w:val="00F30113"/>
     <w:rsid w:val="00F32DFE"/>
+    <w:rsid w:val="00F36328"/>
     <w:rsid w:val="00F3715F"/>
     <w:rsid w:val="00F40425"/>
     <w:rsid w:val="00F420B6"/>
     <w:rsid w:val="00F43AB2"/>
     <w:rsid w:val="00F45D91"/>
     <w:rsid w:val="00F46125"/>
     <w:rsid w:val="00F468D2"/>
+    <w:rsid w:val="00F51099"/>
     <w:rsid w:val="00F51409"/>
     <w:rsid w:val="00F5265A"/>
     <w:rsid w:val="00F562DA"/>
     <w:rsid w:val="00F565F5"/>
     <w:rsid w:val="00F64F89"/>
     <w:rsid w:val="00F65CC3"/>
     <w:rsid w:val="00F66529"/>
     <w:rsid w:val="00F705DE"/>
+    <w:rsid w:val="00F74318"/>
     <w:rsid w:val="00F74987"/>
     <w:rsid w:val="00F753D5"/>
     <w:rsid w:val="00F778E1"/>
     <w:rsid w:val="00F80C93"/>
     <w:rsid w:val="00F8522D"/>
     <w:rsid w:val="00F90200"/>
     <w:rsid w:val="00F96B16"/>
+    <w:rsid w:val="00F97696"/>
     <w:rsid w:val="00FB0A87"/>
     <w:rsid w:val="00FB0BBB"/>
     <w:rsid w:val="00FB38A0"/>
     <w:rsid w:val="00FB39B0"/>
     <w:rsid w:val="00FB5EE7"/>
     <w:rsid w:val="00FB65CC"/>
     <w:rsid w:val="00FB67C3"/>
     <w:rsid w:val="00FB7499"/>
+    <w:rsid w:val="00FC04AA"/>
     <w:rsid w:val="00FC1148"/>
     <w:rsid w:val="00FC18A8"/>
     <w:rsid w:val="00FC1B22"/>
     <w:rsid w:val="00FD07D6"/>
     <w:rsid w:val="00FD08E9"/>
     <w:rsid w:val="00FD1AB9"/>
     <w:rsid w:val="00FD4B5F"/>
     <w:rsid w:val="00FD680E"/>
     <w:rsid w:val="00FE2B4D"/>
+    <w:rsid w:val="00FE707A"/>
     <w:rsid w:val="00FF0287"/>
     <w:rsid w:val="00FF1C5E"/>
     <w:rsid w:val="00FF221F"/>
     <w:rsid w:val="00FF40BA"/>
+    <w:rsid w:val="00FF4662"/>
     <w:rsid w:val="00FF478D"/>
     <w:rsid w:val="00FF5E7F"/>
     <w:rsid w:val="00FF6D46"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="87041">
+    <o:shapedefaults v:ext="edit" spidmax="121857">
       <o:colormru v:ext="edit" colors="#005b99"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="18AD9DD2"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{CC08B91B-2DF7-49AE-9793-527E112C492F}"/>
+  <w15:docId w15:val="{10DBF035-04D1-41A7-838D-BD80A70A172A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
@@ -35966,119 +35438,120 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <sisl xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns="http://www.boldonjames.com/2008/01/sie/internal/label" sislVersion="0" policy="c1522a0d-8b67-48f3-9f04-651e495f9c50">
   <element uid="e11463c7-63fc-44e1-a920-6aa917cf3177" value=""/>
   <element uid="2cf4db53-e26b-4354-8259-c7e8430ebed9" value=""/>
 </sisl>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F1000CD-0843-44CF-90F1-6CC7379A5AB4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96BB9347-D99A-4430-BA4F-417C953A51BF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
-    <ds:schemaRef ds:uri="http://www.boldonjames.com/2008/01/sie/internal/label"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96BB9347-D99A-4430-BA4F-417C953A51BF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F1000CD-0843-44CF-90F1-6CC7379A5AB4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://www.boldonjames.com/2008/01/sie/internal/label"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>2526</Words>
-  <Characters>9888</Characters>
+  <Words>2540</Words>
+  <Characters>9495</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>82</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>1951</Lines>
+  <Paragraphs>1825</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sandwell Metropolitan Borough Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12390</CharactersWithSpaces>
+  <CharactersWithSpaces>10238</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>sharon2_jones</dc:creator>
   <cp:keywords>[IL0: UNCLASSIFIED]</cp:keywords>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="docIndexRef">
     <vt:lpwstr>0646d4f6-4998-4b7c-8095-1f6c756d8b3c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="bjSaver">
     <vt:lpwstr>uwG4v+x18lJXIbf1ZoJxyF0XIKcqJ1A2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="bjDocumentLabelXML">
     <vt:lpwstr>&lt;?xml version="1.0" encoding="us-ascii"?&gt;&lt;sisl xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:xsd="http://www.w3.org/2001/XMLSchema" sislVersion="0" policy="c1522a0d-8b67-48f3-9f04-651e495f9c50" xmlns="http://www.boldonjames.com/2008/01/sie/i</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="bjDocumentLabelXML-0">
     <vt:lpwstr>nternal/label"&gt;&lt;element uid="e11463c7-63fc-44e1-a920-6aa917cf3177" value="" /&gt;&lt;element uid="2cf4db53-e26b-4354-8259-c7e8430ebed9" value="" /&gt;&lt;/sisl&gt;</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="bjDocumentSecurityLabel">
     <vt:lpwstr>IL0: UNCLASSIFIED</vt:lpwstr>
   </property>