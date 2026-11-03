--- v1 (2025-11-26)
+++ v2 (2026-11-03)
@@ -48,74 +48,74 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">                              Sandwell Metropolitan Borough Council</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71BB9026" w14:textId="77777777" w:rsidR="004D5BB4" w:rsidRDefault="004D5BB4" w:rsidP="004D5BB4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Education Directorate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4395FC76" w14:textId="3A5461B3" w:rsidR="004D5BB4" w:rsidRDefault="004D5BB4" w:rsidP="004D5BB4">
+    <w:p w14:paraId="4395FC76" w14:textId="230DDF24" w:rsidR="004D5BB4" w:rsidRDefault="004D5BB4" w:rsidP="004D5BB4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Admission to Secondar</w:t>
       </w:r>
       <w:r w:rsidR="0014102E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>y (Year 7) School September 202</w:t>
       </w:r>
-      <w:r w:rsidR="00806E46">
+      <w:r w:rsidR="00864B8B">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C03220B" w14:textId="77777777" w:rsidR="004D5BB4" w:rsidRDefault="004D5BB4" w:rsidP="004D5BB4"/>
     <w:p w14:paraId="4F3DDE68" w14:textId="77777777" w:rsidR="00FD78E8" w:rsidRDefault="004D5BB4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This form should be completed by </w:t>
       </w:r>
       <w:r w:rsidR="00601A77">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649536" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="4174C2F0" wp14:editId="37674CD3">
@@ -2793,86 +2793,80 @@
         <w:tab/>
         <w:t xml:space="preserve">    No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5154BC05" w14:textId="77777777" w:rsidR="008D6914" w:rsidRDefault="008D6914" w:rsidP="004D5BB4">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19EA4514" w14:textId="77777777" w:rsidR="00B15A3D" w:rsidRDefault="00B15A3D" w:rsidP="004D5BB4">
-[...5 lines deleted...]
-    </w:p>
     <w:p w14:paraId="59850298" w14:textId="67BB5CF6" w:rsidR="004D5BB4" w:rsidRDefault="004D5BB4" w:rsidP="004D5BB4">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>School Preferences</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EC159C8" w14:textId="77777777" w:rsidR="00FB77AC" w:rsidRPr="00FB77AC" w:rsidRDefault="00FB77AC" w:rsidP="004D5BB4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A9E4252" w14:textId="55CB896E" w:rsidR="004D5BB4" w:rsidRPr="00FF1FF0" w:rsidRDefault="004D5BB4" w:rsidP="004D5BB4">
+    <w:p w14:paraId="3A9E4252" w14:textId="349F10A6" w:rsidR="004D5BB4" w:rsidRPr="00FF1FF0" w:rsidRDefault="004D5BB4" w:rsidP="004D5BB4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF1FF0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please insert the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FF1FF0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>school</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00FB77AC">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -2896,60 +2890,60 @@
           </w:rPr>
           <w:t>www.sandwell.gov.uk/schooladmissions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FF1FF0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.  Please include the name and date of birth of any sibling (brother or sister) who will be attending the p</w:t>
       </w:r>
       <w:r w:rsidR="005B5746">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">referred school in </w:t>
       </w:r>
       <w:r w:rsidR="005B5746" w:rsidRPr="00B15A3D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>September 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00806E46">
+        <w:t>September 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00864B8B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>27</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF1FF0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.  Please refer to the school’s prospectus for each school’s individual requirements and</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF1FF0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> check that you have completed any additional forms required.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF1FF0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64631682" w14:textId="77777777" w:rsidR="004D5BB4" w:rsidRDefault="004D5BB4" w:rsidP="004D5BB4">
@@ -5972,50 +5966,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D5BB4" w:rsidRPr="00147AF1" w14:paraId="26A0200D" w14:textId="77777777" w:rsidTr="00F73AF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w14:paraId="559E4A3F" w14:textId="77777777" w:rsidR="004D5BB4" w:rsidRPr="00147AF1" w:rsidRDefault="004D5BB4" w:rsidP="00F73AF0">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Fifth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1672" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C704FCA" w14:textId="77777777" w:rsidR="009E0FD7" w:rsidRPr="00147AF1" w:rsidRDefault="009E0FD7" w:rsidP="00F73AF0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0F04D7C7" w14:textId="77777777" w:rsidR="004D5BB4" w:rsidRPr="00147AF1" w:rsidRDefault="004D5BB4" w:rsidP="00F73AF0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -9059,50 +9054,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A1EAD7A" w14:textId="65F1F4CA" w:rsidR="009E0FD7" w:rsidRDefault="009E0FD7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0399A36D" w14:textId="716FBC28" w:rsidR="00FD78E8" w:rsidRDefault="00FD78E8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>7.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Parent’s / Carer’s Details </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D065ACB" w14:textId="77777777" w:rsidR="00B15A3D" w:rsidRDefault="00B15A3D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="381F3F8D" w14:textId="77777777" w:rsidR="004D5BB4" w:rsidRPr="00FA745D" w:rsidRDefault="004D5BB4" w:rsidP="004D5BB4">
       <w:pPr>
         <w:rPr>
           <w:b/>
@@ -10198,69 +10194,51 @@
         <w:pStyle w:val="msolistparagraph0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B6BF417" w14:textId="77777777" w:rsidR="004D5BB4" w:rsidRPr="009E0FD7" w:rsidRDefault="004D5BB4" w:rsidP="004D5BB4">
       <w:pPr>
         <w:pStyle w:val="msolistparagraph0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E0FD7">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">I understand that if it is decided I have supplied incorrect information then the application could be </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and any subsequent offer of a school place may be withdrawn.</w:t>
+        <w:t>I understand that if it is decided I have supplied incorrect information then the application could be cancelled and any subsequent offer of a school place may be withdrawn.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="677FF25E" w14:textId="77777777" w:rsidR="004D5BB4" w:rsidRPr="00FF1FF0" w:rsidRDefault="004D5BB4" w:rsidP="004D5BB4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3281DC16" w14:textId="77777777" w:rsidR="004D5BB4" w:rsidRPr="009E0FD7" w:rsidRDefault="004D5BB4" w:rsidP="004D5BB4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E0FD7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Your completed form should be returned to:</w:t>
@@ -10539,58 +10517,58 @@
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="360" w:right="386" w:bottom="0" w:left="540" w:header="345" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/customizations.xml><?xml version="1.0" encoding="utf-8"?>
 <wne:tcg xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <wne:toolbars>
     <wne:toolbarData r:id="rId1"/>
   </wne:toolbars>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45186269" w14:textId="77777777" w:rsidR="00EB1AF8" w:rsidRDefault="00EB1AF8">
+    <w:p w14:paraId="1635D4B9" w14:textId="77777777" w:rsidR="00AF4D48" w:rsidRDefault="00AF4D48">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EBF046A" w14:textId="77777777" w:rsidR="00EB1AF8" w:rsidRDefault="00EB1AF8">
+    <w:p w14:paraId="54A5643A" w14:textId="77777777" w:rsidR="00AF4D48" w:rsidRDefault="00AF4D48">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -10628,326 +10606,329 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="11CF4329" w14:textId="77777777" w:rsidR="00E77445" w:rsidRDefault="00E77445">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5A627256" w14:textId="77777777" w:rsidR="00E77445" w:rsidRDefault="00E77445">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BD52372" w14:textId="77777777" w:rsidR="00EB1AF8" w:rsidRDefault="00EB1AF8">
+    <w:p w14:paraId="7E21A6B0" w14:textId="77777777" w:rsidR="00AF4D48" w:rsidRDefault="00AF4D48">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35F0DC32" w14:textId="77777777" w:rsidR="00EB1AF8" w:rsidRDefault="00EB1AF8">
+    <w:p w14:paraId="09A517E5" w14:textId="77777777" w:rsidR="00AF4D48" w:rsidRDefault="00AF4D48">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4AF6BF52" w14:textId="77777777" w:rsidR="00E77445" w:rsidRDefault="004123A2">
+  <w:p w14:paraId="4AF6BF52" w14:textId="77777777" w:rsidR="00E77445" w:rsidRDefault="00AF4D48">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="6F707E84">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject24856888" o:spid="_x0000_s2050" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:516.05pt;height:258pt;rotation:315;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject24856888" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:516.05pt;height:258pt;rotation:315;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="LATE"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="342C77B3" w14:textId="77777777" w:rsidR="00FD78E8" w:rsidRDefault="004123A2">
+  <w:p w14:paraId="342C77B3" w14:textId="77777777" w:rsidR="00FD78E8" w:rsidRDefault="00AF4D48">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="49B28C5B">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject24856889" o:spid="_x0000_s2051" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:516.05pt;height:258pt;rotation:315;z-index:-251657728;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject24856889" o:spid="_x0000_s1027" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:516.05pt;height:258pt;rotation:315;z-index:-251657728;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="LATE"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidR="00FD78E8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>IL2: PROTECT</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3CF9415F" w14:textId="77777777" w:rsidR="00E77445" w:rsidRDefault="004123A2">
+  <w:p w14:paraId="3CF9415F" w14:textId="77777777" w:rsidR="00E77445" w:rsidRDefault="00AF4D48">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="61BF6961">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject24856887" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:516.05pt;height:258pt;rotation:315;z-index:-251659776;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject24856887" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:516.05pt;height:258pt;rotation:315;z-index:-251659776;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="LATE"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002C05F5"/>
     <w:rsid w:val="00020398"/>
     <w:rsid w:val="000C6EE9"/>
     <w:rsid w:val="000F6E7D"/>
     <w:rsid w:val="00124AD6"/>
     <w:rsid w:val="0014102E"/>
     <w:rsid w:val="00170012"/>
     <w:rsid w:val="001D2E9A"/>
     <w:rsid w:val="001E2199"/>
     <w:rsid w:val="001E3F22"/>
     <w:rsid w:val="002C05F5"/>
     <w:rsid w:val="002C62F8"/>
     <w:rsid w:val="0030453D"/>
     <w:rsid w:val="00363520"/>
     <w:rsid w:val="00380575"/>
     <w:rsid w:val="004D5BB4"/>
     <w:rsid w:val="00586BEE"/>
     <w:rsid w:val="005B5746"/>
     <w:rsid w:val="005C16C6"/>
     <w:rsid w:val="00601A77"/>
     <w:rsid w:val="00627423"/>
     <w:rsid w:val="006658BB"/>
     <w:rsid w:val="0072396D"/>
     <w:rsid w:val="00784CD7"/>
     <w:rsid w:val="007B290E"/>
     <w:rsid w:val="007B6C55"/>
     <w:rsid w:val="00806E46"/>
+    <w:rsid w:val="00864B8B"/>
     <w:rsid w:val="00890F02"/>
     <w:rsid w:val="008A4DB0"/>
     <w:rsid w:val="008D6914"/>
     <w:rsid w:val="008D7535"/>
     <w:rsid w:val="00941765"/>
     <w:rsid w:val="009616EE"/>
     <w:rsid w:val="00977FAA"/>
+    <w:rsid w:val="009A205E"/>
     <w:rsid w:val="009E0FD7"/>
     <w:rsid w:val="00AD576C"/>
     <w:rsid w:val="00AF0D26"/>
+    <w:rsid w:val="00AF4D48"/>
     <w:rsid w:val="00B15A3D"/>
     <w:rsid w:val="00B544DC"/>
     <w:rsid w:val="00B620E3"/>
     <w:rsid w:val="00BC6988"/>
     <w:rsid w:val="00C11143"/>
     <w:rsid w:val="00CD1739"/>
     <w:rsid w:val="00DD15FE"/>
     <w:rsid w:val="00E13DBB"/>
     <w:rsid w:val="00E302BA"/>
     <w:rsid w:val="00E32C98"/>
     <w:rsid w:val="00E77445"/>
     <w:rsid w:val="00E954BB"/>
     <w:rsid w:val="00E97DAD"/>
     <w:rsid w:val="00EA3CB9"/>
     <w:rsid w:val="00EB1AF8"/>
     <w:rsid w:val="00F1144D"/>
     <w:rsid w:val="00F73AF0"/>
     <w:rsid w:val="00FA745D"/>
     <w:rsid w:val="00FB77AC"/>
     <w:rsid w:val="00FD78E8"/>
     <w:rsid w:val="00FF152E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6D10B8AF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2BF102FE-3FA3-41D4-B85B-78650C0ADF9A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11651,75 +11632,75 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <sisl xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns="http://www.boldonjames.com/2008/01/sie/internal/label" sislVersion="0" policy="c1522a0d-8b67-48f3-9f04-651e495f9c50">
   <element uid="62ac7c2c-e191-4479-ab0c-4f5c6f5bf888" value=""/>
   <element uid="2cf4db53-e26b-4354-8259-c7e8430ebed9" value=""/>
 </sisl>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60DEC135-BBAB-4C9E-85AB-F06398194A3B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://www.boldonjames.com/2008/01/sie/internal/label"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1199</Words>
-  <Characters>6674</Characters>
+  <Words>1291</Words>
+  <Characters>7361</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>574</Lines>
-  <Paragraphs>187</Paragraphs>
+  <Lines>61</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sandwell Metropolitan Borough Council</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sandwell Metropolitan Borough Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7779</CharactersWithSpaces>
+  <CharactersWithSpaces>8635</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>2424934</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.sandwell.gov.uk/schooladmissions</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2424934</vt:i4>
       </vt:variant>
       <vt:variant>