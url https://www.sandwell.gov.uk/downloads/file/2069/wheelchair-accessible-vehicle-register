--- v0 (2025-12-25)
+++ v1 (2026-10-18)
@@ -1,309 +1,267 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\LICENCE\Geraldin Chitakara\DRIVER'S LICENSES\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\LICENCE\Geraldin Chitakara\VERSO APPLICATIONS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F49AAB42-1F52-4B50-A8FA-E8A718C2C8F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{996DE1F8-19C9-44D9-A7D7-EB21576F2A5D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="18020" windowHeight="12220" xr2:uid="{59D68FE3-7DA1-4B3A-A20D-1007ACCDE7B8}"/>
+    <workbookView xWindow="-57720" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{59D68FE3-7DA1-4B3A-A20D-1007ACCDE7B8}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="887" uniqueCount="202">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="995" uniqueCount="219">
   <si>
     <t>Wheelchair Accessible Register - List of Designated Vehicles</t>
   </si>
   <si>
     <t>Licence Number</t>
   </si>
   <si>
     <t>Licence Type - HCV or PHV</t>
   </si>
   <si>
     <t>Make and Model</t>
   </si>
   <si>
     <t>Private Hire Operator Name</t>
   </si>
   <si>
     <t>PHV 0055</t>
   </si>
   <si>
     <t>Private Hire</t>
   </si>
   <si>
     <t>Renault Master</t>
   </si>
   <si>
     <t>County Cars</t>
   </si>
   <si>
     <t>PHV0149</t>
   </si>
   <si>
     <t>Peugeot Boxer</t>
   </si>
   <si>
     <t>Operator Contact Number</t>
   </si>
   <si>
     <t>HCV0001</t>
   </si>
   <si>
     <t>Hackney Carriage</t>
   </si>
   <si>
     <t>Peugeot Expert</t>
   </si>
   <si>
     <t>Mercedes Vito</t>
   </si>
   <si>
-    <t>A1 Sandwell &amp; Adelphi, West Brom</t>
-[...1 lines deleted...]
-  <si>
     <t>121 Carz Ltd</t>
   </si>
   <si>
     <t>None</t>
   </si>
   <si>
     <t>PHV0388</t>
   </si>
   <si>
     <t>PHV0396</t>
   </si>
   <si>
     <t>PHV0413</t>
   </si>
   <si>
     <t>PHV0433</t>
   </si>
   <si>
     <t>PHV0510</t>
   </si>
   <si>
     <t>PHV0537</t>
   </si>
   <si>
     <t>PHV0664</t>
   </si>
   <si>
     <t>PHV0728</t>
   </si>
   <si>
     <t>PHV0730</t>
   </si>
   <si>
     <t>PHV0764</t>
   </si>
   <si>
-    <t>PHV0778</t>
-[...1 lines deleted...]
-  <si>
     <t>PHV0826</t>
   </si>
   <si>
     <t>PHV0970</t>
   </si>
   <si>
     <t>PHV1062</t>
   </si>
   <si>
     <t>PHV1168</t>
   </si>
   <si>
     <t>PHV0486</t>
   </si>
   <si>
     <t xml:space="preserve">Vauxhall Movano </t>
   </si>
   <si>
     <t>0121 522 2233</t>
   </si>
   <si>
-    <t>0121 557 0121/0121 557 7575</t>
-[...4 lines deleted...]
-  <si>
     <t>HCV0004</t>
   </si>
   <si>
     <t>HCV0008</t>
   </si>
   <si>
     <t>HCV0011</t>
   </si>
   <si>
     <t>HCV0014</t>
   </si>
   <si>
     <t>HCV0016</t>
   </si>
   <si>
-    <t>HCV0018</t>
-[...1 lines deleted...]
-  <si>
     <t>HCV0019</t>
   </si>
   <si>
     <t>HCV0020</t>
   </si>
   <si>
     <t>HCV0022</t>
   </si>
   <si>
     <t>HCV0031</t>
   </si>
   <si>
     <t>HCV0037</t>
   </si>
   <si>
     <t>HCV0039</t>
   </si>
   <si>
     <t>HCV0044</t>
   </si>
   <si>
     <t>HCV0045</t>
   </si>
   <si>
-    <t>HCV0047</t>
-[...1 lines deleted...]
-  <si>
     <t>HCV0051</t>
   </si>
   <si>
     <t>HCV0066</t>
   </si>
   <si>
-    <t>HCV0067</t>
-[...1 lines deleted...]
-  <si>
     <t>HCV0068</t>
   </si>
   <si>
-    <t>HCV0073</t>
-[...1 lines deleted...]
-  <si>
     <t>HCV0084</t>
   </si>
   <si>
-    <t>HCV0094</t>
-[...1 lines deleted...]
-  <si>
     <t>HCV0095</t>
   </si>
   <si>
     <t>HCV0098</t>
   </si>
   <si>
-    <t>HCV0108</t>
-[...1 lines deleted...]
-  <si>
     <t>HCV0126</t>
   </si>
   <si>
     <t>HCV0129</t>
   </si>
   <si>
     <t>HCV0139</t>
   </si>
   <si>
     <t>HCV0142</t>
   </si>
   <si>
-    <t>HCV0176</t>
-[...1 lines deleted...]
-  <si>
     <t>HCV0191</t>
   </si>
   <si>
-    <t>HCV0198</t>
-[...1 lines deleted...]
-  <si>
     <t>HCV0211</t>
   </si>
   <si>
-    <t>HCV0219</t>
-[...1 lines deleted...]
-  <si>
     <t>HCV0221</t>
   </si>
   <si>
-    <t>HCV0242</t>
-[...1 lines deleted...]
-  <si>
     <t>HCV0251</t>
   </si>
   <si>
     <t>HCV0259</t>
   </si>
   <si>
     <t>HCV0265</t>
   </si>
   <si>
     <t xml:space="preserve">Peugeot Expert </t>
   </si>
   <si>
     <t>Vauxhall Vivaro</t>
   </si>
   <si>
     <t>Citroen Dispatch</t>
   </si>
   <si>
     <t>Fiat Scudo</t>
   </si>
   <si>
     <t>Renault Trafic</t>
   </si>
   <si>
     <t>Peugeot Eurotaxi</t>
@@ -467,222 +425,315 @@
   <si>
     <t>PHV0660</t>
   </si>
   <si>
     <t>PHV0668</t>
   </si>
   <si>
     <t>PHV0669</t>
   </si>
   <si>
     <t>PHV0673</t>
   </si>
   <si>
     <t>PHV0805</t>
   </si>
   <si>
     <t>PHV0810</t>
   </si>
   <si>
     <t>PHV0812</t>
   </si>
   <si>
     <t>PHV0838</t>
   </si>
   <si>
-    <t>PHV1056</t>
-[...1 lines deleted...]
-  <si>
     <t>PHV1064</t>
   </si>
   <si>
     <t>PHV1266</t>
   </si>
   <si>
     <t>Renault Mster</t>
   </si>
   <si>
     <t>HCV0003</t>
   </si>
   <si>
     <t>One 4 You Services Ltd</t>
   </si>
   <si>
     <t>Star Cars</t>
   </si>
   <si>
     <t>0121 353 8888</t>
   </si>
   <si>
     <t>0121 552 6666</t>
   </si>
   <si>
     <t xml:space="preserve">Heritage Cars Group/Take Me </t>
   </si>
   <si>
     <t>HCV0026</t>
   </si>
   <si>
-    <t>Ford Procab</t>
-[...1 lines deleted...]
-  <si>
     <t>Peugeot Euro Taxi</t>
   </si>
   <si>
     <t>Citreon Dispatch</t>
   </si>
   <si>
     <t>HCV0123</t>
   </si>
   <si>
     <t>Ford Allied</t>
   </si>
   <si>
     <t>0121 247 7777</t>
   </si>
   <si>
     <t>PHV0534</t>
   </si>
   <si>
     <t>PHV0733</t>
   </si>
   <si>
     <t>PHV1095</t>
   </si>
   <si>
     <t>PHV1154</t>
   </si>
   <si>
     <t>PHV1155</t>
   </si>
   <si>
     <t>PHV1187</t>
   </si>
   <si>
     <t>PHV1236</t>
   </si>
   <si>
     <t>PHV1299</t>
   </si>
   <si>
-    <t>HCV0030</t>
-[...10 lines deleted...]
-  <si>
     <t>PHV0479</t>
   </si>
   <si>
     <t>PHV0623</t>
   </si>
   <si>
     <t>PHV0797</t>
   </si>
   <si>
     <t>PHV0823</t>
   </si>
   <si>
     <t>0121 522  2233</t>
   </si>
   <si>
     <t>PHV0839</t>
   </si>
   <si>
     <t>PHV1073</t>
   </si>
   <si>
     <t>PHV1228</t>
   </si>
   <si>
     <t>PHV1282</t>
   </si>
   <si>
-    <t>VW Caddy Maxi</t>
-[...1 lines deleted...]
-  <si>
     <t>PHV1379</t>
   </si>
   <si>
     <t>PHV0005</t>
   </si>
   <si>
-    <t>Castle Sppedway</t>
-[...1 lines deleted...]
-  <si>
     <t>PHV0175</t>
   </si>
   <si>
     <t>PHV0316</t>
   </si>
   <si>
     <t>PHV0780</t>
   </si>
   <si>
     <t>PHV0802</t>
   </si>
   <si>
     <t>PHV0824</t>
   </si>
   <si>
     <t>PHV0829</t>
   </si>
   <si>
     <t>PHV0855</t>
   </si>
   <si>
+    <t>HCV0002</t>
+  </si>
+  <si>
+    <t>HCV0005</t>
+  </si>
+  <si>
+    <t>HCV0007</t>
+  </si>
+  <si>
+    <t>Last Updated September 2026</t>
+  </si>
+  <si>
+    <t>Castle Speedway</t>
+  </si>
+  <si>
+    <t>PHV0002</t>
+  </si>
+  <si>
+    <t>PHV0027</t>
+  </si>
+  <si>
+    <t>PHV0045</t>
+  </si>
+  <si>
+    <t>PHV0084</t>
+  </si>
+  <si>
+    <t>PHV0121</t>
+  </si>
+  <si>
+    <t>JPC Travel</t>
+  </si>
+  <si>
+    <t>PHV0216</t>
+  </si>
+  <si>
+    <t>PHV0217</t>
+  </si>
+  <si>
+    <t>PHV0218</t>
+  </si>
+  <si>
+    <t>PHV0240</t>
+  </si>
+  <si>
+    <t>PHV0267</t>
+  </si>
+  <si>
+    <t>PHV0289</t>
+  </si>
+  <si>
+    <t>PHV0293</t>
+  </si>
+  <si>
+    <t>PHV0308</t>
+  </si>
+  <si>
+    <t>PHV0368</t>
+  </si>
+  <si>
+    <t>Citroen Relay</t>
+  </si>
+  <si>
+    <t>PHV0382</t>
+  </si>
+  <si>
+    <t>PHV0393</t>
+  </si>
+  <si>
+    <t>Citreon Relay</t>
+  </si>
+  <si>
+    <t>PHV0407</t>
+  </si>
+  <si>
+    <t>PHV0411</t>
+  </si>
+  <si>
+    <t>PHV0481</t>
+  </si>
+  <si>
+    <t>PHV0482</t>
+  </si>
+  <si>
+    <t>PHV0544</t>
+  </si>
+  <si>
+    <t>PHV0590</t>
+  </si>
+  <si>
+    <t>PHV0662</t>
+  </si>
+  <si>
+    <t>Fiat Ducato</t>
+  </si>
+  <si>
+    <t>PHV0747</t>
+  </si>
+  <si>
+    <t>PHV0800</t>
+  </si>
+  <si>
+    <t>PHV1021</t>
+  </si>
+  <si>
+    <t>Renault Policy</t>
+  </si>
+  <si>
     <t>PHV1186</t>
   </si>
   <si>
-    <t>PHV1206</t>
-[...20 lines deleted...]
-    <t>Last Updated June 2025</t>
+    <t>Vauhall Movano</t>
+  </si>
+  <si>
+    <t>PHV1218</t>
+  </si>
+  <si>
+    <t>Mercedes E220</t>
+  </si>
+  <si>
+    <t>PHV1348</t>
+  </si>
+  <si>
+    <t>PHV1777</t>
+  </si>
+  <si>
+    <t>TW200</t>
+  </si>
+  <si>
+    <t>HCV0197</t>
+  </si>
+  <si>
+    <t>Lift Cars</t>
+  </si>
+  <si>
+    <t>0121 285 0598</t>
+  </si>
+  <si>
+    <t>0121 553 1500</t>
+  </si>
+  <si>
+    <t>One 4 You</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
@@ -711,64 +762,61 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1050,3017 +1098,3379 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{660C31D7-F617-41D2-8F67-8987A98154AD}">
-  <dimension ref="A1:S136"/>
+  <dimension ref="A1:R149"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A93" sqref="A93"/>
+      <selection pane="bottomLeft" activeCell="L142" sqref="L142"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" customWidth="1"/>
+    <col min="1" max="1" width="23.81640625" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
-    <col min="4" max="4" width="0.28515625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="19" max="19" width="30.140625" customWidth="1"/>
+    <col min="4" max="4" width="0.26953125" customWidth="1"/>
+    <col min="12" max="12" width="63.1796875" customWidth="1"/>
+    <col min="13" max="13" width="28.26953125" customWidth="1"/>
+    <col min="14" max="14" width="6.81640625" customWidth="1"/>
+    <col min="15" max="16" width="9.1796875" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="18.1796875" hidden="1" customWidth="1"/>
+    <col min="18" max="18" width="30.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="26.25" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:18" ht="25" x14ac:dyDescent="0.5">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
-    <row r="2" spans="1:19" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:18" s="3" customFormat="1" ht="62.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="M2" s="4" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
-      <c r="Q2" s="2"/>
-      <c r="S2" s="4" t="s">
+      <c r="R2" s="4" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A3" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="B3" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="E3" t="s">
+        <v>7</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="L3" t="s">
+        <v>34</v>
+      </c>
+      <c r="M3" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="R3" s="8" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" s="3" customFormat="1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A4" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="B4" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s">
+        <v>7</v>
+      </c>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4" t="s">
+        <v>175</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4" t="s">
+        <v>17</v>
+      </c>
+      <c r="M4" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="R4" s="8" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" s="3" customFormat="1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A5" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="B5" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5" t="s">
+        <v>34</v>
+      </c>
+      <c r="M5" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="R5" s="8" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="3" customFormat="1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A6" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6" t="s">
+        <v>7</v>
+      </c>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6" t="s">
+        <v>34</v>
+      </c>
+      <c r="M6" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="R6" s="8" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" t="s">
+        <v>6</v>
+      </c>
+      <c r="E7" t="s">
+        <v>7</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="L7" t="s">
+        <v>34</v>
+      </c>
+      <c r="M7" t="s">
+        <v>85</v>
+      </c>
+      <c r="R7" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A8" t="s">
+        <v>99</v>
+      </c>
+      <c r="B8" t="s">
+        <v>6</v>
+      </c>
+      <c r="E8" t="s">
+        <v>7</v>
+      </c>
+      <c r="H8" t="s">
+        <v>8</v>
+      </c>
+      <c r="L8" t="s">
+        <v>34</v>
+      </c>
+      <c r="M8" t="s">
+        <v>85</v>
+      </c>
+      <c r="R8" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A9" t="s">
+        <v>179</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="E9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H9" t="s">
+        <v>8</v>
+      </c>
+      <c r="L9" t="s">
+        <v>34</v>
+      </c>
+      <c r="M9" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="R9" s="8" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A10" t="s">
+        <v>180</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="E10" t="s">
+        <v>10</v>
+      </c>
+      <c r="H10" t="s">
+        <v>181</v>
+      </c>
+      <c r="L10" t="s">
+        <v>216</v>
+      </c>
+      <c r="M10" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="R10" s="8" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" t="s">
+        <v>6</v>
+      </c>
+      <c r="E11" t="s">
+        <v>7</v>
+      </c>
+      <c r="H11" t="s">
+        <v>8</v>
+      </c>
+      <c r="L11" t="s">
+        <v>34</v>
+      </c>
+      <c r="M11" t="s">
+        <v>85</v>
+      </c>
+      <c r="R11" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A12" t="s">
+        <v>164</v>
+      </c>
+      <c r="B12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E12" t="s">
+        <v>7</v>
+      </c>
+      <c r="H12" t="s">
+        <v>8</v>
+      </c>
+      <c r="L12" t="s">
+        <v>34</v>
+      </c>
+      <c r="M12" t="s">
+        <v>85</v>
+      </c>
+      <c r="R12" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A13" t="s">
+        <v>100</v>
+      </c>
+      <c r="B13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E13" t="s">
+        <v>101</v>
+      </c>
+      <c r="H13" t="s">
+        <v>102</v>
+      </c>
+      <c r="L13" t="s">
+        <v>17</v>
+      </c>
+      <c r="M13" t="s">
+        <v>87</v>
+      </c>
+      <c r="R13" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A14" t="s">
+        <v>103</v>
+      </c>
+      <c r="B14" t="s">
+        <v>6</v>
+      </c>
+      <c r="E14" t="s">
+        <v>7</v>
+      </c>
+      <c r="H14" t="s">
+        <v>8</v>
+      </c>
+      <c r="L14" t="s">
+        <v>34</v>
+      </c>
+      <c r="M14" t="s">
+        <v>85</v>
+      </c>
+      <c r="R14" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A15" t="s">
+        <v>182</v>
+      </c>
+      <c r="B15" t="s">
+        <v>6</v>
+      </c>
+      <c r="E15" t="s">
+        <v>10</v>
+      </c>
+      <c r="H15" t="s">
+        <v>218</v>
+      </c>
+      <c r="L15" t="s">
+        <v>137</v>
+      </c>
+      <c r="M15" t="s">
+        <v>85</v>
+      </c>
+      <c r="R15" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A16" t="s">
+        <v>183</v>
+      </c>
+      <c r="B16" t="s">
+        <v>6</v>
+      </c>
+      <c r="E16" t="s">
+        <v>7</v>
+      </c>
+      <c r="H16" t="s">
+        <v>8</v>
+      </c>
+      <c r="L16" t="s">
+        <v>34</v>
+      </c>
+      <c r="M16" t="s">
+        <v>85</v>
+      </c>
+      <c r="R16" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A17" t="s">
+        <v>184</v>
+      </c>
+      <c r="B17" t="s">
+        <v>6</v>
+      </c>
+      <c r="E17" t="s">
+        <v>7</v>
+      </c>
+      <c r="H17" t="s">
+        <v>8</v>
+      </c>
+      <c r="L17" t="s">
+        <v>34</v>
+      </c>
+      <c r="M17" t="s">
+        <v>85</v>
+      </c>
+      <c r="R17" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A18" t="s">
+        <v>185</v>
+      </c>
+      <c r="B18" t="s">
+        <v>6</v>
+      </c>
+      <c r="E18" t="s">
+        <v>7</v>
+      </c>
+      <c r="H18" t="s">
+        <v>181</v>
+      </c>
+      <c r="L18" t="s">
+        <v>216</v>
+      </c>
+      <c r="M18" t="s">
+        <v>85</v>
+      </c>
+      <c r="R18" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A19" t="s">
+        <v>186</v>
+      </c>
+      <c r="B19" t="s">
+        <v>6</v>
+      </c>
+      <c r="E19" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" t="s">
+        <v>94</v>
+      </c>
+      <c r="L19" t="s">
+        <v>17</v>
+      </c>
+      <c r="M19" t="s">
+        <v>85</v>
+      </c>
+      <c r="R19" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A20" t="s">
+        <v>187</v>
+      </c>
+      <c r="B20" t="s">
+        <v>6</v>
+      </c>
+      <c r="E20" t="s">
+        <v>10</v>
+      </c>
+      <c r="H20" t="s">
+        <v>8</v>
+      </c>
+      <c r="L20" t="s">
+        <v>34</v>
+      </c>
+      <c r="M20" t="s">
+        <v>85</v>
+      </c>
+      <c r="R20" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A21" t="s">
+        <v>188</v>
+      </c>
+      <c r="B21" t="s">
+        <v>6</v>
+      </c>
+      <c r="E21" t="s">
+        <v>7</v>
+      </c>
+      <c r="H21" t="s">
+        <v>8</v>
+      </c>
+      <c r="L21" t="s">
+        <v>34</v>
+      </c>
+      <c r="M21" t="s">
+        <v>85</v>
+      </c>
+      <c r="R21" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A22" t="s">
+        <v>189</v>
+      </c>
+      <c r="B22" t="s">
+        <v>6</v>
+      </c>
+      <c r="E22" t="s">
+        <v>7</v>
+      </c>
+      <c r="H22" t="s">
+        <v>8</v>
+      </c>
+      <c r="L22" t="s">
+        <v>34</v>
+      </c>
+      <c r="M22" t="s">
+        <v>85</v>
+      </c>
+      <c r="R22" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A23" t="s">
+        <v>165</v>
+      </c>
+      <c r="B23" t="s">
+        <v>6</v>
+      </c>
+      <c r="E23" t="s">
+        <v>7</v>
+      </c>
+      <c r="H23" t="s">
+        <v>8</v>
+      </c>
+      <c r="L23" t="s">
+        <v>34</v>
+      </c>
+      <c r="M23" t="s">
+        <v>85</v>
+      </c>
+      <c r="R23" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" t="s">
+        <v>6</v>
+      </c>
+      <c r="E24" t="s">
+        <v>7</v>
+      </c>
+      <c r="H24" t="s">
+        <v>8</v>
+      </c>
+      <c r="L24" t="s">
+        <v>34</v>
+      </c>
+      <c r="M24" t="s">
+        <v>85</v>
+      </c>
+      <c r="R24" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B25" t="s">
+        <v>6</v>
+      </c>
+      <c r="E25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H25" t="s">
+        <v>8</v>
+      </c>
+      <c r="L25" t="s">
+        <v>34</v>
+      </c>
+      <c r="M25" t="s">
+        <v>85</v>
+      </c>
+      <c r="R25" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A26" t="s">
+        <v>106</v>
+      </c>
+      <c r="B26" t="s">
+        <v>6</v>
+      </c>
+      <c r="E26" t="s">
+        <v>7</v>
+      </c>
+      <c r="H26" t="s">
+        <v>8</v>
+      </c>
+      <c r="L26" t="s">
+        <v>34</v>
+      </c>
+      <c r="M26" t="s">
+        <v>85</v>
+      </c>
+      <c r="R26" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A27" t="s">
+        <v>190</v>
+      </c>
+      <c r="B27" t="s">
+        <v>6</v>
+      </c>
+      <c r="E27" t="s">
+        <v>191</v>
+      </c>
+      <c r="H27" t="s">
+        <v>94</v>
+      </c>
+      <c r="L27" t="s">
+        <v>17</v>
+      </c>
+      <c r="M27" t="s">
+        <v>85</v>
+      </c>
+      <c r="R27" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A28" t="s">
+        <v>192</v>
+      </c>
+      <c r="B28" t="s">
+        <v>6</v>
+      </c>
+      <c r="E28" t="s">
+        <v>10</v>
+      </c>
+      <c r="H28" t="s">
+        <v>181</v>
+      </c>
+      <c r="L28" t="s">
+        <v>216</v>
+      </c>
+      <c r="M28" t="s">
+        <v>85</v>
+      </c>
+      <c r="R28" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B29" t="s">
+        <v>6</v>
+      </c>
+      <c r="E29" t="s">
+        <v>7</v>
+      </c>
+      <c r="H29" t="s">
+        <v>8</v>
+      </c>
+      <c r="L29" t="s">
+        <v>34</v>
+      </c>
+      <c r="M29" t="s">
+        <v>85</v>
+      </c>
+      <c r="R29" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A30" t="s">
+        <v>193</v>
+      </c>
+      <c r="B30" t="s">
+        <v>6</v>
+      </c>
+      <c r="E30" t="s">
+        <v>194</v>
+      </c>
+      <c r="H30" t="s">
+        <v>94</v>
+      </c>
+      <c r="L30" t="s">
+        <v>17</v>
+      </c>
+      <c r="M30" t="s">
+        <v>85</v>
+      </c>
+      <c r="R30" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A31" t="s">
+        <v>19</v>
+      </c>
+      <c r="B31" t="s">
+        <v>6</v>
+      </c>
+      <c r="E31" t="s">
+        <v>33</v>
+      </c>
+      <c r="H31" t="s">
+        <v>94</v>
+      </c>
+      <c r="L31" t="s">
+        <v>17</v>
+      </c>
+      <c r="M31" t="s">
+        <v>87</v>
+      </c>
+      <c r="R31" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A32" t="s">
+        <v>195</v>
+      </c>
+      <c r="B32" t="s">
+        <v>6</v>
+      </c>
+      <c r="E32" t="s">
+        <v>7</v>
+      </c>
+      <c r="H32" t="s">
+        <v>8</v>
+      </c>
+      <c r="L32" t="s">
+        <v>34</v>
+      </c>
+      <c r="M32" t="s">
+        <v>85</v>
+      </c>
+      <c r="R32" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A33" t="s">
+        <v>196</v>
+      </c>
+      <c r="B33" t="s">
+        <v>6</v>
+      </c>
+      <c r="E33" t="s">
+        <v>7</v>
+      </c>
+      <c r="H33" t="s">
+        <v>8</v>
+      </c>
+      <c r="L33" t="s">
+        <v>34</v>
+      </c>
+      <c r="M33" t="s">
+        <v>85</v>
+      </c>
+      <c r="R33" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A34" t="s">
+        <v>20</v>
+      </c>
+      <c r="B34" t="s">
+        <v>6</v>
+      </c>
+      <c r="E34" t="s">
+        <v>7</v>
+      </c>
+      <c r="H34" t="s">
+        <v>8</v>
+      </c>
+      <c r="L34" t="s">
+        <v>34</v>
+      </c>
+      <c r="M34" t="s">
+        <v>85</v>
+      </c>
+      <c r="R34" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A35" t="s">
         <v>107</v>
       </c>
-    </row>
-[...52 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B35" t="s">
+        <v>6</v>
+      </c>
+      <c r="E35" t="s">
+        <v>7</v>
+      </c>
+      <c r="H35" t="s">
+        <v>8</v>
+      </c>
+      <c r="L35" t="s">
+        <v>34</v>
+      </c>
+      <c r="M35" t="s">
+        <v>85</v>
+      </c>
+      <c r="R35" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A36" t="s">
+        <v>21</v>
+      </c>
+      <c r="B36" t="s">
+        <v>6</v>
+      </c>
+      <c r="E36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H36" t="s">
+        <v>8</v>
+      </c>
+      <c r="L36" t="s">
+        <v>34</v>
+      </c>
+      <c r="M36" t="s">
+        <v>85</v>
+      </c>
+      <c r="R36" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A37" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" t="s">
+        <v>6</v>
+      </c>
+      <c r="E37" t="s">
+        <v>7</v>
+      </c>
+      <c r="H37" t="s">
+        <v>8</v>
+      </c>
+      <c r="L37" t="s">
+        <v>34</v>
+      </c>
+      <c r="M37" t="s">
+        <v>85</v>
+      </c>
+      <c r="R37" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A38" t="s">
+        <v>109</v>
+      </c>
+      <c r="B38" t="s">
+        <v>6</v>
+      </c>
+      <c r="E38" t="s">
+        <v>7</v>
+      </c>
+      <c r="H38" t="s">
+        <v>8</v>
+      </c>
+      <c r="L38" t="s">
+        <v>34</v>
+      </c>
+      <c r="M38" t="s">
+        <v>85</v>
+      </c>
+      <c r="R38" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A39" t="s">
+        <v>153</v>
+      </c>
+      <c r="B39" t="s">
+        <v>6</v>
+      </c>
+      <c r="E39" t="s">
+        <v>7</v>
+      </c>
+      <c r="H39" t="s">
+        <v>8</v>
+      </c>
+      <c r="L39" t="s">
+        <v>34</v>
+      </c>
+      <c r="M39" t="s">
+        <v>85</v>
+      </c>
+      <c r="R39" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A40" t="s">
+        <v>197</v>
+      </c>
+      <c r="B40" t="s">
+        <v>6</v>
+      </c>
+      <c r="E40" t="s">
+        <v>10</v>
+      </c>
+      <c r="H40" t="s">
+        <v>181</v>
+      </c>
+      <c r="L40" t="s">
+        <v>216</v>
+      </c>
+      <c r="M40" t="s">
+        <v>85</v>
+      </c>
+      <c r="R40" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A41" t="s">
+        <v>198</v>
+      </c>
+      <c r="B41" t="s">
+        <v>6</v>
+      </c>
+      <c r="E41" t="s">
+        <v>10</v>
+      </c>
+      <c r="H41" t="s">
+        <v>94</v>
+      </c>
+      <c r="L41" t="s">
+        <v>17</v>
+      </c>
+      <c r="M41" t="s">
+        <v>85</v>
+      </c>
+      <c r="R41" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A42" t="s">
+        <v>32</v>
+      </c>
+      <c r="B42" t="s">
+        <v>6</v>
+      </c>
+      <c r="E42" t="s">
+        <v>7</v>
+      </c>
+      <c r="H42" t="s">
+        <v>8</v>
+      </c>
+      <c r="L42" t="s">
+        <v>34</v>
+      </c>
+      <c r="M42" t="s">
+        <v>85</v>
+      </c>
+      <c r="R42" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A43" t="s">
+        <v>22</v>
+      </c>
+      <c r="B43" t="s">
+        <v>6</v>
+      </c>
+      <c r="E43" t="s">
+        <v>7</v>
+      </c>
+      <c r="H43" t="s">
+        <v>94</v>
+      </c>
+      <c r="L43" t="s">
+        <v>17</v>
+      </c>
+      <c r="M43" t="s">
+        <v>85</v>
+      </c>
+      <c r="R43" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A44" t="s">
+        <v>110</v>
+      </c>
+      <c r="B44" t="s">
+        <v>6</v>
+      </c>
+      <c r="E44" t="s">
+        <v>112</v>
+      </c>
+      <c r="H44" t="s">
+        <v>8</v>
+      </c>
+      <c r="L44" t="s">
+        <v>34</v>
+      </c>
+      <c r="M44" t="s">
+        <v>87</v>
+      </c>
+      <c r="R44" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A45" t="s">
+        <v>111</v>
+      </c>
+      <c r="B45" t="s">
+        <v>6</v>
+      </c>
+      <c r="E45" t="s">
+        <v>7</v>
+      </c>
+      <c r="H45" t="s">
+        <v>8</v>
+      </c>
+      <c r="L45" t="s">
+        <v>34</v>
+      </c>
+      <c r="M45" t="s">
+        <v>85</v>
+      </c>
+      <c r="R45" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A46" t="s">
+        <v>145</v>
+      </c>
+      <c r="B46" t="s">
+        <v>6</v>
+      </c>
+      <c r="E46" t="s">
+        <v>7</v>
+      </c>
+      <c r="H46" t="s">
+        <v>8</v>
+      </c>
+      <c r="L46" t="s">
+        <v>34</v>
+      </c>
+      <c r="M46" t="s">
+        <v>85</v>
+      </c>
+      <c r="R46" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="47" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A47" t="s">
+        <v>23</v>
+      </c>
+      <c r="B47" t="s">
+        <v>6</v>
+      </c>
+      <c r="E47" t="s">
+        <v>7</v>
+      </c>
+      <c r="H47" t="s">
+        <v>8</v>
+      </c>
+      <c r="L47" t="s">
+        <v>34</v>
+      </c>
+      <c r="M47" t="s">
+        <v>85</v>
+      </c>
+      <c r="R47" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A48" t="s">
+        <v>199</v>
+      </c>
+      <c r="B48" t="s">
+        <v>6</v>
+      </c>
+      <c r="E48" t="s">
+        <v>7</v>
+      </c>
+      <c r="H48" t="s">
+        <v>8</v>
+      </c>
+      <c r="L48" t="s">
+        <v>34</v>
+      </c>
+      <c r="M48" t="s">
+        <v>85</v>
+      </c>
+      <c r="R48" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A49" t="s">
         <v>113</v>
       </c>
-      <c r="B5" t="s">
-[...62 lines deleted...]
-      <c r="A8" t="s">
+      <c r="B49" t="s">
+        <v>6</v>
+      </c>
+      <c r="E49" t="s">
+        <v>7</v>
+      </c>
+      <c r="H49" t="s">
+        <v>94</v>
+      </c>
+      <c r="L49" t="s">
+        <v>83</v>
+      </c>
+      <c r="M49" t="s">
+        <v>85</v>
+      </c>
+      <c r="R49" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A50" t="s">
+        <v>200</v>
+      </c>
+      <c r="B50" t="s">
+        <v>6</v>
+      </c>
+      <c r="E50" t="s">
+        <v>7</v>
+      </c>
+      <c r="H50" t="s">
+        <v>181</v>
+      </c>
+      <c r="L50" t="s">
+        <v>216</v>
+      </c>
+      <c r="R50" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="51" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A51" t="s">
         <v>114</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="E8" t="s">
+      <c r="B51" t="s">
+        <v>6</v>
+      </c>
+      <c r="E51" t="s">
+        <v>7</v>
+      </c>
+      <c r="H51" t="s">
+        <v>8</v>
+      </c>
+      <c r="L51" t="s">
+        <v>34</v>
+      </c>
+      <c r="M51" t="s">
+        <v>85</v>
+      </c>
+      <c r="R51" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A52" t="s">
         <v>115</v>
       </c>
-      <c r="H8" t="s">
+      <c r="B52" t="s">
+        <v>6</v>
+      </c>
+      <c r="E52" t="s">
         <v>116</v>
       </c>
-      <c r="L8" t="s">
-[...10 lines deleted...]
-      <c r="A9" t="s">
+      <c r="H52" t="s">
+        <v>94</v>
+      </c>
+      <c r="L52" t="s">
+        <v>17</v>
+      </c>
+      <c r="M52" t="s">
+        <v>87</v>
+      </c>
+      <c r="R52" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="53" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A53" t="s">
+        <v>154</v>
+      </c>
+      <c r="B53" t="s">
+        <v>6</v>
+      </c>
+      <c r="E53" t="s">
+        <v>7</v>
+      </c>
+      <c r="H53" t="s">
+        <v>8</v>
+      </c>
+      <c r="L53" t="s">
+        <v>34</v>
+      </c>
+      <c r="M53" t="s">
+        <v>85</v>
+      </c>
+      <c r="R53" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="54" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A54" t="s">
         <v>117</v>
       </c>
-      <c r="B9" t="s">
-[...39 lines deleted...]
-      <c r="A11" t="s">
+      <c r="B54" t="s">
+        <v>6</v>
+      </c>
+      <c r="E54" t="s">
+        <v>7</v>
+      </c>
+      <c r="H54" t="s">
+        <v>8</v>
+      </c>
+      <c r="L54" t="s">
+        <v>34</v>
+      </c>
+      <c r="M54" t="s">
+        <v>85</v>
+      </c>
+      <c r="R54" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A55" t="s">
         <v>118</v>
       </c>
-      <c r="B11" t="s">
-[...19 lines deleted...]
-      <c r="A12" t="s">
+      <c r="B55" t="s">
+        <v>6</v>
+      </c>
+      <c r="E55" t="s">
+        <v>7</v>
+      </c>
+      <c r="H55" t="s">
+        <v>8</v>
+      </c>
+      <c r="L55" t="s">
+        <v>34</v>
+      </c>
+      <c r="M55" t="s">
+        <v>85</v>
+      </c>
+      <c r="R55" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="56" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A56" t="s">
         <v>119</v>
       </c>
-      <c r="B12" t="s">
-[...19 lines deleted...]
-      <c r="A13" t="s">
+      <c r="B56" t="s">
+        <v>6</v>
+      </c>
+      <c r="E56" t="s">
+        <v>116</v>
+      </c>
+      <c r="H56" t="s">
+        <v>94</v>
+      </c>
+      <c r="L56" t="s">
+        <v>17</v>
+      </c>
+      <c r="M56" t="s">
+        <v>87</v>
+      </c>
+      <c r="R56" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A57" t="s">
         <v>120</v>
       </c>
-      <c r="B13" t="s">
-[...88 lines deleted...]
-      <c r="A17" t="s">
+      <c r="B57" t="s">
+        <v>6</v>
+      </c>
+      <c r="E57" t="s">
+        <v>116</v>
+      </c>
+      <c r="H57" t="s">
+        <v>94</v>
+      </c>
+      <c r="L57" t="s">
+        <v>17</v>
+      </c>
+      <c r="M57" t="s">
+        <v>87</v>
+      </c>
+      <c r="R57" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="58" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A58" t="s">
         <v>121</v>
       </c>
-      <c r="B17" t="s">
-[...42 lines deleted...]
-      <c r="A19" t="s">
+      <c r="B58" t="s">
+        <v>6</v>
+      </c>
+      <c r="E58" t="s">
+        <v>116</v>
+      </c>
+      <c r="H58" t="s">
+        <v>94</v>
+      </c>
+      <c r="L58" t="s">
+        <v>17</v>
+      </c>
+      <c r="M58" t="s">
+        <v>87</v>
+      </c>
+      <c r="R58" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="59" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A59" t="s">
         <v>122</v>
       </c>
-      <c r="B19" t="s">
-[...19 lines deleted...]
-      <c r="A20" t="s">
+      <c r="B59" t="s">
+        <v>6</v>
+      </c>
+      <c r="E59" t="s">
+        <v>116</v>
+      </c>
+      <c r="H59" t="s">
+        <v>94</v>
+      </c>
+      <c r="L59" t="s">
+        <v>17</v>
+      </c>
+      <c r="M59" t="s">
+        <v>87</v>
+      </c>
+      <c r="R59" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="60" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A60" t="s">
+        <v>201</v>
+      </c>
+      <c r="B60" t="s">
+        <v>6</v>
+      </c>
+      <c r="E60" t="s">
+        <v>202</v>
+      </c>
+      <c r="H60" t="s">
+        <v>181</v>
+      </c>
+      <c r="L60" t="s">
+        <v>216</v>
+      </c>
+      <c r="M60" t="s">
+        <v>87</v>
+      </c>
+      <c r="R60" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="61" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A61" t="s">
+        <v>24</v>
+      </c>
+      <c r="B61" t="s">
+        <v>6</v>
+      </c>
+      <c r="E61" t="s">
+        <v>7</v>
+      </c>
+      <c r="H61" t="s">
+        <v>8</v>
+      </c>
+      <c r="L61" t="s">
+        <v>34</v>
+      </c>
+      <c r="M61" t="s">
+        <v>85</v>
+      </c>
+      <c r="R61" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="62" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A62" t="s">
         <v>123</v>
       </c>
-      <c r="B20" t="s">
-[...88 lines deleted...]
-      <c r="A24" t="s">
+      <c r="B62" t="s">
+        <v>6</v>
+      </c>
+      <c r="E62" t="s">
+        <v>7</v>
+      </c>
+      <c r="H62" t="s">
+        <v>8</v>
+      </c>
+      <c r="L62" t="s">
+        <v>34</v>
+      </c>
+      <c r="M62" t="s">
+        <v>85</v>
+      </c>
+      <c r="R62" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="63" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A63" t="s">
         <v>124</v>
       </c>
-      <c r="B24" t="s">
-[...19 lines deleted...]
-      <c r="A25" t="s">
+      <c r="B63" t="s">
+        <v>6</v>
+      </c>
+      <c r="E63" t="s">
+        <v>116</v>
+      </c>
+      <c r="H63" t="s">
+        <v>94</v>
+      </c>
+      <c r="L63" t="s">
+        <v>17</v>
+      </c>
+      <c r="M63" t="s">
+        <v>87</v>
+      </c>
+      <c r="R63" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="64" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A64" t="s">
         <v>125</v>
       </c>
-      <c r="B25" t="s">
-[...295 lines deleted...]
-      <c r="A38" t="s">
+      <c r="B64" t="s">
+        <v>6</v>
+      </c>
+      <c r="E64" t="s">
+        <v>7</v>
+      </c>
+      <c r="H64" t="s">
+        <v>8</v>
+      </c>
+      <c r="L64" t="s">
+        <v>34</v>
+      </c>
+      <c r="M64" t="s">
+        <v>85</v>
+      </c>
+      <c r="R64" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="65" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A65" t="s">
         <v>25</v>
       </c>
-      <c r="B38" t="s">
-[...88 lines deleted...]
-      <c r="A42" t="s">
+      <c r="B65" t="s">
+        <v>6</v>
+      </c>
+      <c r="E65" t="s">
+        <v>7</v>
+      </c>
+      <c r="H65" t="s">
+        <v>8</v>
+      </c>
+      <c r="L65" t="s">
+        <v>34</v>
+      </c>
+      <c r="M65" t="s">
+        <v>85</v>
+      </c>
+      <c r="R65" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="66" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A66" t="s">
         <v>26</v>
       </c>
-      <c r="B42" t="s">
-[...19 lines deleted...]
-      <c r="A43" t="s">
+      <c r="B66" t="s">
+        <v>6</v>
+      </c>
+      <c r="E66" t="s">
+        <v>7</v>
+      </c>
+      <c r="H66" t="s">
+        <v>8</v>
+      </c>
+      <c r="L66" t="s">
+        <v>34</v>
+      </c>
+      <c r="M66" t="s">
+        <v>85</v>
+      </c>
+      <c r="R66" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="67" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A67" t="s">
+        <v>146</v>
+      </c>
+      <c r="B67" t="s">
+        <v>6</v>
+      </c>
+      <c r="E67" t="s">
+        <v>7</v>
+      </c>
+      <c r="H67" t="s">
+        <v>8</v>
+      </c>
+      <c r="L67" t="s">
+        <v>34</v>
+      </c>
+      <c r="M67" t="s">
+        <v>85</v>
+      </c>
+      <c r="R67" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="68" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A68" t="s">
+        <v>203</v>
+      </c>
+      <c r="B68" t="s">
+        <v>6</v>
+      </c>
+      <c r="E68" t="s">
+        <v>202</v>
+      </c>
+      <c r="H68" t="s">
+        <v>8</v>
+      </c>
+      <c r="L68" t="s">
+        <v>34</v>
+      </c>
+      <c r="M68" t="s">
+        <v>87</v>
+      </c>
+      <c r="R68" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="69" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A69" t="s">
         <v>27</v>
       </c>
-      <c r="B43" t="s">
-[...578 lines deleted...]
-      </c>
       <c r="B69" t="s">
         <v>6</v>
       </c>
       <c r="E69" t="s">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="H69" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="L69" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="M69" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:19" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+      <c r="R69" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="70" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>6</v>
       </c>
       <c r="E70" t="s">
-        <v>79</v>
+        <v>7</v>
       </c>
       <c r="H70" t="s">
-        <v>89</v>
+        <v>8</v>
       </c>
       <c r="L70" t="s">
-        <v>90</v>
+        <v>34</v>
       </c>
       <c r="M70" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-    <row r="71" spans="1:19" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+      <c r="R70" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="71" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A71" t="s">
-        <v>194</v>
+        <v>155</v>
       </c>
       <c r="B71" t="s">
         <v>6</v>
       </c>
       <c r="E71" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="H71" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="L71" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M71" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:19" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+      <c r="R71" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="72" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A72" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="B72" t="s">
         <v>6</v>
       </c>
-      <c r="E72" t="s">
-        <v>10</v>
+      <c r="D72" t="s">
+        <v>7</v>
       </c>
       <c r="H72" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="L72" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M72" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:19" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+      <c r="R72" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="73" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A73" t="s">
-        <v>196</v>
+        <v>167</v>
       </c>
       <c r="B73" t="s">
         <v>6</v>
       </c>
       <c r="E73" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="H73" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="L73" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="M73" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:19" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+      <c r="R73" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="74" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A74" t="s">
-        <v>180</v>
+        <v>126</v>
       </c>
       <c r="B74" t="s">
         <v>6</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="H74" t="s">
         <v>8</v>
       </c>
       <c r="L74" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="M74" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-    <row r="75" spans="1:19" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+      <c r="R74" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="75" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A75" t="s">
-        <v>167</v>
+        <v>127</v>
       </c>
       <c r="B75" t="s">
         <v>6</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="H75" t="s">
         <v>8</v>
       </c>
       <c r="L75" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="M75" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-    <row r="76" spans="1:19" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+      <c r="R75" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="76" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A76" t="s">
-        <v>146</v>
+        <v>128</v>
       </c>
       <c r="B76" t="s">
         <v>6</v>
       </c>
       <c r="E76" t="s">
-        <v>147</v>
+        <v>7</v>
       </c>
       <c r="H76" t="s">
-        <v>8</v>
+        <v>94</v>
       </c>
       <c r="L76" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="M76" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-    <row r="77" spans="1:19" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+      <c r="R76" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="77" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A77" t="s">
-        <v>181</v>
+        <v>156</v>
       </c>
       <c r="B77" t="s">
         <v>6</v>
       </c>
       <c r="E77" t="s">
-        <v>182</v>
+        <v>7</v>
       </c>
       <c r="H77" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="L77" t="s">
-        <v>18</v>
+        <v>157</v>
       </c>
       <c r="M77" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-    <row r="78" spans="1:19" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+      <c r="R77" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="78" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A78" t="s">
         <v>168</v>
       </c>
       <c r="B78" t="s">
         <v>6</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="H78" t="s">
         <v>8</v>
       </c>
       <c r="L78" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="M78" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-    <row r="79" spans="1:19" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+      <c r="R78" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="79" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A79" t="s">
-        <v>183</v>
+        <v>28</v>
       </c>
       <c r="B79" t="s">
         <v>6</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="H79" t="s">
         <v>8</v>
       </c>
       <c r="L79" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="M79" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-    <row r="80" spans="1:19" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+      <c r="R79" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="80" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A80" t="s">
+        <v>169</v>
+      </c>
+      <c r="B80" t="s">
+        <v>6</v>
+      </c>
+      <c r="E80" t="s">
+        <v>7</v>
+      </c>
+      <c r="H80" t="s">
+        <v>8</v>
+      </c>
+      <c r="L80" t="s">
+        <v>34</v>
+      </c>
+      <c r="M80" t="s">
+        <v>85</v>
+      </c>
+      <c r="R80" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="81" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A81" t="s">
+        <v>129</v>
+      </c>
+      <c r="B81" t="s">
+        <v>6</v>
+      </c>
+      <c r="E81" t="s">
+        <v>7</v>
+      </c>
+      <c r="H81" t="s">
+        <v>8</v>
+      </c>
+      <c r="L81" t="s">
+        <v>34</v>
+      </c>
+      <c r="M81" t="s">
+        <v>85</v>
+      </c>
+      <c r="R81" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="82" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A82" t="s">
+        <v>158</v>
+      </c>
+      <c r="B82" t="s">
+        <v>6</v>
+      </c>
+      <c r="E82" t="s">
+        <v>7</v>
+      </c>
+      <c r="H82" t="s">
+        <v>8</v>
+      </c>
+      <c r="L82" t="s">
+        <v>34</v>
+      </c>
+      <c r="M82" t="s">
+        <v>85</v>
+      </c>
+      <c r="R82" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="83" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A83" t="s">
+        <v>170</v>
+      </c>
+      <c r="B83" t="s">
+        <v>6</v>
+      </c>
+      <c r="E83" t="s">
+        <v>7</v>
+      </c>
+      <c r="H83" t="s">
+        <v>8</v>
+      </c>
+      <c r="L83" t="s">
+        <v>34</v>
+      </c>
+      <c r="M83" t="s">
+        <v>85</v>
+      </c>
+      <c r="R83" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="84" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A84" t="s">
+        <v>29</v>
+      </c>
+      <c r="B84" t="s">
+        <v>6</v>
+      </c>
+      <c r="E84" t="s">
+        <v>7</v>
+      </c>
+      <c r="H84" t="s">
+        <v>94</v>
+      </c>
+      <c r="L84" t="s">
+        <v>17</v>
+      </c>
+      <c r="M84" t="s">
+        <v>85</v>
+      </c>
+      <c r="R84" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="85" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A85" t="s">
+        <v>205</v>
+      </c>
+      <c r="B85" t="s">
+        <v>6</v>
+      </c>
+      <c r="E85" t="s">
+        <v>206</v>
+      </c>
+      <c r="H85" t="s">
+        <v>94</v>
+      </c>
+      <c r="L85" t="s">
+        <v>17</v>
+      </c>
+      <c r="M85" t="s">
+        <v>85</v>
+      </c>
+      <c r="R85" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="86" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A86" t="s">
+        <v>30</v>
+      </c>
+      <c r="B86" t="s">
+        <v>6</v>
+      </c>
+      <c r="E86" t="s">
+        <v>7</v>
+      </c>
+      <c r="H86" t="s">
+        <v>8</v>
+      </c>
+      <c r="L86" t="s">
+        <v>34</v>
+      </c>
+      <c r="M86" t="s">
+        <v>85</v>
+      </c>
+      <c r="R86" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="87" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A87" t="s">
+        <v>130</v>
+      </c>
+      <c r="B87" t="s">
+        <v>6</v>
+      </c>
+      <c r="E87" t="s">
+        <v>10</v>
+      </c>
+      <c r="H87" t="s">
+        <v>94</v>
+      </c>
+      <c r="L87" t="s">
+        <v>17</v>
+      </c>
+      <c r="M87" t="s">
+        <v>85</v>
+      </c>
+      <c r="R87" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="88" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A88" t="s">
+        <v>159</v>
+      </c>
+      <c r="B88" t="s">
+        <v>6</v>
+      </c>
+      <c r="E88" t="s">
+        <v>7</v>
+      </c>
+      <c r="H88" t="s">
+        <v>8</v>
+      </c>
+      <c r="L88" t="s">
+        <v>34</v>
+      </c>
+      <c r="M88" t="s">
+        <v>85</v>
+      </c>
+      <c r="R88" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="89" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A89" t="s">
+        <v>147</v>
+      </c>
+      <c r="B89" t="s">
+        <v>6</v>
+      </c>
+      <c r="E89" t="s">
+        <v>7</v>
+      </c>
+      <c r="H89" t="s">
+        <v>8</v>
+      </c>
+      <c r="L89" t="s">
+        <v>34</v>
+      </c>
+      <c r="M89" t="s">
+        <v>85</v>
+      </c>
+      <c r="R89" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="90" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A90" t="s">
+        <v>148</v>
+      </c>
+      <c r="B90" t="s">
+        <v>6</v>
+      </c>
+      <c r="E90" t="s">
+        <v>7</v>
+      </c>
+      <c r="H90" t="s">
+        <v>8</v>
+      </c>
+      <c r="L90" t="s">
+        <v>34</v>
+      </c>
+      <c r="M90" t="s">
+        <v>85</v>
+      </c>
+      <c r="R90" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="91" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A91" t="s">
+        <v>149</v>
+      </c>
+      <c r="B91" t="s">
+        <v>6</v>
+      </c>
+      <c r="E91" t="s">
+        <v>7</v>
+      </c>
+      <c r="H91" t="s">
+        <v>8</v>
+      </c>
+      <c r="L91" t="s">
+        <v>34</v>
+      </c>
+      <c r="M91" t="s">
+        <v>85</v>
+      </c>
+      <c r="R91" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="92" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A92" t="s">
+        <v>31</v>
+      </c>
+      <c r="B92" t="s">
+        <v>6</v>
+      </c>
+      <c r="E92" t="s">
+        <v>7</v>
+      </c>
+      <c r="H92" t="s">
+        <v>8</v>
+      </c>
+      <c r="L92" t="s">
+        <v>34</v>
+      </c>
+      <c r="M92" t="s">
+        <v>85</v>
+      </c>
+      <c r="R92" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="93" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A93" t="s">
+        <v>207</v>
+      </c>
+      <c r="B93" t="s">
+        <v>6</v>
+      </c>
+      <c r="E93" t="s">
+        <v>208</v>
+      </c>
+      <c r="H93" t="s">
+        <v>8</v>
+      </c>
+      <c r="L93" t="s">
+        <v>34</v>
+      </c>
+      <c r="M93" t="s">
+        <v>85</v>
+      </c>
+      <c r="R93" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="94" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A94" t="s">
+        <v>150</v>
+      </c>
+      <c r="B94" t="s">
+        <v>6</v>
+      </c>
+      <c r="E94" t="s">
+        <v>65</v>
+      </c>
+      <c r="H94" t="s">
+        <v>75</v>
+      </c>
+      <c r="L94" t="s">
+        <v>76</v>
+      </c>
+      <c r="M94" t="s">
+        <v>87</v>
+      </c>
+      <c r="R94" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="95" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A95" t="s">
+        <v>209</v>
+      </c>
+      <c r="B95" t="s">
+        <v>6</v>
+      </c>
+      <c r="E95" t="s">
+        <v>7</v>
+      </c>
+      <c r="H95" t="s">
+        <v>8</v>
+      </c>
+      <c r="L95" t="s">
+        <v>34</v>
+      </c>
+      <c r="M95" t="s">
+        <v>85</v>
+      </c>
+      <c r="R95" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="96" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A96" t="s">
+        <v>160</v>
+      </c>
+      <c r="B96" t="s">
+        <v>6</v>
+      </c>
+      <c r="E96" t="s">
+        <v>7</v>
+      </c>
+      <c r="H96" t="s">
+        <v>8</v>
+      </c>
+      <c r="L96" t="s">
+        <v>34</v>
+      </c>
+      <c r="M96" t="s">
+        <v>85</v>
+      </c>
+      <c r="R96" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="97" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A97" t="s">
+        <v>151</v>
+      </c>
+      <c r="B97" t="s">
+        <v>6</v>
+      </c>
+      <c r="E97" t="s">
+        <v>7</v>
+      </c>
+      <c r="H97" t="s">
+        <v>8</v>
+      </c>
+      <c r="L97" t="s">
+        <v>34</v>
+      </c>
+      <c r="M97" t="s">
+        <v>85</v>
+      </c>
+      <c r="R97" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="98" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A98" t="s">
+        <v>131</v>
+      </c>
+      <c r="B98" t="s">
+        <v>6</v>
+      </c>
+      <c r="E98" t="s">
+        <v>132</v>
+      </c>
+      <c r="H98" t="s">
+        <v>8</v>
+      </c>
+      <c r="L98" t="s">
+        <v>34</v>
+      </c>
+      <c r="M98" t="s">
+        <v>85</v>
+      </c>
+      <c r="R98" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="99" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A99" t="s">
+        <v>161</v>
+      </c>
+      <c r="B99" t="s">
+        <v>6</v>
+      </c>
+      <c r="E99" t="s">
+        <v>210</v>
+      </c>
+      <c r="H99" t="s">
+        <v>181</v>
+      </c>
+      <c r="L99" t="s">
+        <v>216</v>
+      </c>
+      <c r="M99" t="s">
+        <v>87</v>
+      </c>
+      <c r="R99" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="100" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A100" t="s">
+        <v>152</v>
+      </c>
+      <c r="B100" t="s">
+        <v>6</v>
+      </c>
+      <c r="E100" t="s">
+        <v>7</v>
+      </c>
+      <c r="H100" t="s">
+        <v>8</v>
+      </c>
+      <c r="L100" t="s">
+        <v>34</v>
+      </c>
+      <c r="M100" t="s">
+        <v>85</v>
+      </c>
+      <c r="R100" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="101" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A101" t="s">
+        <v>211</v>
+      </c>
+      <c r="B101" t="s">
+        <v>6</v>
+      </c>
+      <c r="E101" t="s">
+        <v>7</v>
+      </c>
+      <c r="H101" t="s">
+        <v>8</v>
+      </c>
+      <c r="L101" t="s">
+        <v>34</v>
+      </c>
+      <c r="M101" t="s">
+        <v>85</v>
+      </c>
+      <c r="R101" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="102" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A102" t="s">
+        <v>162</v>
+      </c>
+      <c r="B102" t="s">
+        <v>6</v>
+      </c>
+      <c r="E102" t="s">
+        <v>7</v>
+      </c>
+      <c r="H102" t="s">
+        <v>8</v>
+      </c>
+      <c r="L102" t="s">
+        <v>34</v>
+      </c>
+      <c r="M102" t="s">
+        <v>85</v>
+      </c>
+      <c r="R102" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="103" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A103" t="s">
+        <v>212</v>
+      </c>
+      <c r="B103" t="s">
+        <v>6</v>
+      </c>
+      <c r="E103" t="s">
+        <v>7</v>
+      </c>
+      <c r="H103" t="s">
+        <v>8</v>
+      </c>
+      <c r="L103" t="s">
+        <v>34</v>
+      </c>
+      <c r="M103" t="s">
+        <v>85</v>
+      </c>
+      <c r="R103" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="104" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A104" t="s">
         <v>12</v>
-      </c>
-[...535 lines deleted...]
-        <v>54</v>
       </c>
       <c r="B104" t="s">
         <v>13</v>
       </c>
       <c r="E104" t="s">
-        <v>105</v>
+        <v>213</v>
       </c>
       <c r="H104" t="s">
-        <v>95</v>
+        <v>75</v>
       </c>
       <c r="L104" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="M104" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-    <row r="105" spans="1:19" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+      <c r="R104" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="105" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A105" t="s">
-        <v>55</v>
+        <v>171</v>
       </c>
       <c r="B105" t="s">
         <v>13</v>
       </c>
       <c r="E105" t="s">
-        <v>80</v>
+        <v>14</v>
       </c>
       <c r="H105" t="s">
-        <v>104</v>
+        <v>134</v>
       </c>
       <c r="L105" t="s">
-        <v>18</v>
+        <v>137</v>
       </c>
       <c r="M105" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-    <row r="106" spans="1:19" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+      <c r="R105" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="106" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A106" t="s">
-        <v>56</v>
+        <v>133</v>
       </c>
       <c r="B106" t="s">
         <v>13</v>
       </c>
       <c r="E106" t="s">
-        <v>155</v>
+        <v>14</v>
       </c>
       <c r="H106" t="s">
-        <v>153</v>
+        <v>90</v>
       </c>
       <c r="L106" t="s">
-        <v>91</v>
+        <v>17</v>
       </c>
       <c r="M106" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-    <row r="107" spans="1:19" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+      <c r="R106" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="107" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A107" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="B107" t="s">
         <v>13</v>
       </c>
       <c r="E107" t="s">
         <v>15</v>
       </c>
       <c r="H107" t="s">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="L107" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="M107" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-    <row r="108" spans="1:19" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+      <c r="R107" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="108" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A108" t="s">
-        <v>58</v>
+        <v>172</v>
       </c>
       <c r="B108" t="s">
         <v>13</v>
       </c>
       <c r="E108" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H108" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="L108" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M108" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-    <row r="109" spans="1:19" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+      <c r="R108" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="109" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A109" t="s">
-        <v>59</v>
+        <v>173</v>
       </c>
       <c r="B109" t="s">
         <v>13</v>
       </c>
       <c r="E109" t="s">
-        <v>156</v>
+        <v>140</v>
       </c>
       <c r="H109" t="s">
-        <v>89</v>
+        <v>8</v>
       </c>
       <c r="L109" t="s">
-        <v>90</v>
+        <v>34</v>
       </c>
       <c r="M109" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-    <row r="110" spans="1:19" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+      <c r="R109" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="110" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A110" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="B110" t="s">
         <v>13</v>
       </c>
       <c r="E110" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="H110" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="L110" t="s">
-        <v>91</v>
+        <v>72</v>
       </c>
       <c r="M110" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-    <row r="111" spans="1:19" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+      <c r="R110" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="111" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A111" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="B111" t="s">
         <v>13</v>
       </c>
       <c r="E111" t="s">
         <v>15</v>
       </c>
       <c r="H111" t="s">
-        <v>171</v>
+        <v>135</v>
       </c>
       <c r="L111" t="s">
-        <v>172</v>
+        <v>136</v>
       </c>
       <c r="M111" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-    <row r="112" spans="1:19" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+      <c r="R111" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="112" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A112" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="B112" t="s">
         <v>13</v>
       </c>
       <c r="E112" t="s">
-        <v>157</v>
+        <v>14</v>
       </c>
       <c r="H112" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="L112" t="s">
-        <v>86</v>
+        <v>17</v>
       </c>
       <c r="M112" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-    <row r="113" spans="1:19" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+      <c r="R112" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="113" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A113" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="B113" t="s">
         <v>13</v>
       </c>
       <c r="E113" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="H113" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
       <c r="L113" t="s">
-        <v>36</v>
+        <v>137</v>
       </c>
       <c r="M113" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-    <row r="114" spans="1:19" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+      <c r="R113" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="114" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A114" t="s">
-        <v>158</v>
+        <v>95</v>
       </c>
       <c r="B114" t="s">
         <v>13</v>
       </c>
       <c r="E114" t="s">
-        <v>159</v>
+        <v>14</v>
       </c>
       <c r="H114" t="s">
-        <v>170</v>
+        <v>90</v>
       </c>
       <c r="L114" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M114" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-    <row r="115" spans="1:19" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+      <c r="R114" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="115" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A115" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="B115" t="s">
         <v>13</v>
       </c>
       <c r="E115" t="s">
-        <v>84</v>
+        <v>15</v>
       </c>
       <c r="H115" t="s">
-        <v>89</v>
+        <v>138</v>
       </c>
       <c r="L115" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="M115" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-    <row r="116" spans="1:19" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+      <c r="R115" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="116" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A116" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="B116" t="s">
         <v>13</v>
       </c>
       <c r="E116" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="H116" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
       <c r="L116" t="s">
-        <v>36</v>
+        <v>137</v>
       </c>
       <c r="M116" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-    <row r="117" spans="1:19" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+      <c r="R116" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="117" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A117" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="B117" t="s">
         <v>13</v>
       </c>
       <c r="E117" t="s">
-        <v>15</v>
+        <v>96</v>
       </c>
       <c r="H117" t="s">
-        <v>150</v>
+        <v>75</v>
       </c>
       <c r="L117" t="s">
-        <v>151</v>
+        <v>76</v>
       </c>
       <c r="M117" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-    <row r="118" spans="1:19" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+      <c r="R117" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="118" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A118" t="s">
-        <v>67</v>
+        <v>139</v>
       </c>
       <c r="B118" t="s">
         <v>13</v>
       </c>
       <c r="E118" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="H118" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="L118" t="s">
-        <v>97</v>
+        <v>217</v>
       </c>
       <c r="M118" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-    <row r="119" spans="1:19" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+      <c r="R118" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="119" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A119" t="s">
-        <v>111</v>
+        <v>43</v>
       </c>
       <c r="B119" t="s">
         <v>13</v>
       </c>
       <c r="E119" t="s">
         <v>15</v>
       </c>
       <c r="H119" t="s">
-        <v>116</v>
+        <v>138</v>
       </c>
       <c r="L119" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="M119" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-    <row r="120" spans="1:19" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+      <c r="R119" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="120" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A120" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="B120" t="s">
         <v>13</v>
       </c>
       <c r="E120" t="s">
-        <v>87</v>
+        <v>67</v>
       </c>
       <c r="H120" t="s">
-        <v>153</v>
+        <v>75</v>
       </c>
       <c r="L120" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="M120" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-    <row r="121" spans="1:19" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+      <c r="R120" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="121" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A121" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="B121" t="s">
         <v>13</v>
       </c>
       <c r="E121" t="s">
-        <v>14</v>
+        <v>64</v>
       </c>
       <c r="H121" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L121" t="s">
-        <v>90</v>
+        <v>17</v>
       </c>
       <c r="M121" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-    <row r="122" spans="1:19" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+      <c r="R121" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="122" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A122" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="B122" t="s">
         <v>13</v>
       </c>
       <c r="E122" t="s">
         <v>14</v>
       </c>
       <c r="H122" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="L122" t="s">
-        <v>91</v>
+        <v>72</v>
       </c>
       <c r="M122" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-    <row r="123" spans="1:19" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+      <c r="R122" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="123" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A123" t="s">
-        <v>112</v>
+        <v>47</v>
       </c>
       <c r="B123" t="s">
         <v>13</v>
       </c>
       <c r="E123" t="s">
-        <v>81</v>
+        <v>14</v>
       </c>
       <c r="H123" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="L123" t="s">
-        <v>97</v>
+        <v>17</v>
       </c>
       <c r="M123" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-    <row r="124" spans="1:19" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+      <c r="R123" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="124" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A124" t="s">
-        <v>71</v>
+        <v>48</v>
       </c>
       <c r="B124" t="s">
         <v>13</v>
       </c>
       <c r="E124" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="H124" t="s">
-        <v>17</v>
+        <v>81</v>
       </c>
       <c r="L124" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="M124" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-    <row r="125" spans="1:19" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+      <c r="R124" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="125" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A125" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="B125" t="s">
         <v>13</v>
       </c>
       <c r="E125" t="s">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="H125" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="L125" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M125" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-    <row r="126" spans="1:19" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+      <c r="R125" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="126" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A126" t="s">
-        <v>73</v>
+        <v>50</v>
       </c>
       <c r="B126" t="s">
         <v>13</v>
       </c>
       <c r="E126" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="H126" t="s">
-        <v>92</v>
+        <v>138</v>
       </c>
       <c r="L126" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="M126" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-    <row r="127" spans="1:19" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+      <c r="R126" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="127" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A127" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="B127" t="s">
         <v>13</v>
       </c>
       <c r="E127" t="s">
-        <v>78</v>
+        <v>140</v>
       </c>
       <c r="H127" t="s">
-        <v>16</v>
+        <v>75</v>
       </c>
       <c r="L127" t="s">
-        <v>38</v>
+        <v>76</v>
       </c>
       <c r="M127" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-    <row r="128" spans="1:19" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+      <c r="R127" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="128" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A128" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="B128" t="s">
         <v>13</v>
       </c>
       <c r="E128" t="s">
-        <v>87</v>
+        <v>15</v>
       </c>
       <c r="H128" t="s">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="L128" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="M128" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-    <row r="129" spans="1:19" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+      <c r="R128" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="129" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A129" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="B129" t="s">
         <v>13</v>
       </c>
       <c r="E129" t="s">
-        <v>83</v>
+        <v>141</v>
       </c>
       <c r="H129" t="s">
-        <v>98</v>
+        <v>80</v>
       </c>
       <c r="L129" t="s">
-        <v>160</v>
+        <v>72</v>
       </c>
       <c r="M129" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-    <row r="130" spans="1:19" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+      <c r="R129" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="130" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A130" t="s">
-        <v>77</v>
+        <v>142</v>
       </c>
       <c r="B130" t="s">
         <v>13</v>
       </c>
       <c r="E130" t="s">
-        <v>157</v>
+        <v>143</v>
       </c>
       <c r="H130" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="L130" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M130" t="s">
-        <v>101</v>
-[...9 lines deleted...]
-      <c r="B136" s="5"/>
+        <v>87</v>
+      </c>
+      <c r="R130" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="131" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A131" t="s">
+        <v>54</v>
+      </c>
+      <c r="B131" t="s">
+        <v>13</v>
+      </c>
+      <c r="E131" t="s">
+        <v>70</v>
+      </c>
+      <c r="H131" t="s">
+        <v>75</v>
+      </c>
+      <c r="L131" t="s">
+        <v>76</v>
+      </c>
+      <c r="M131" t="s">
+        <v>87</v>
+      </c>
+      <c r="R131" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="132" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A132" t="s">
+        <v>55</v>
+      </c>
+      <c r="B132" t="s">
+        <v>13</v>
+      </c>
+      <c r="E132" t="s">
+        <v>68</v>
+      </c>
+      <c r="H132" t="s">
+        <v>181</v>
+      </c>
+      <c r="L132" t="s">
+        <v>216</v>
+      </c>
+      <c r="M132" t="s">
+        <v>85</v>
+      </c>
+      <c r="R132" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="133" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A133" t="s">
+        <v>56</v>
+      </c>
+      <c r="B133" t="s">
+        <v>13</v>
+      </c>
+      <c r="E133" t="s">
+        <v>15</v>
+      </c>
+      <c r="H133" t="s">
+        <v>90</v>
+      </c>
+      <c r="L133" t="s">
+        <v>17</v>
+      </c>
+      <c r="M133" t="s">
+        <v>87</v>
+      </c>
+      <c r="R133" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="134" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A134" t="s">
+        <v>57</v>
+      </c>
+      <c r="B134" t="s">
+        <v>13</v>
+      </c>
+      <c r="E134" t="s">
+        <v>71</v>
+      </c>
+      <c r="H134" t="s">
+        <v>181</v>
+      </c>
+      <c r="L134" t="s">
+        <v>216</v>
+      </c>
+      <c r="M134" t="s">
+        <v>85</v>
+      </c>
+      <c r="R134" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="135" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A135" t="s">
+        <v>97</v>
+      </c>
+      <c r="B135" t="s">
+        <v>13</v>
+      </c>
+      <c r="E135" t="s">
+        <v>15</v>
+      </c>
+      <c r="H135" t="s">
+        <v>135</v>
+      </c>
+      <c r="L135" t="s">
+        <v>136</v>
+      </c>
+      <c r="M135" t="s">
+        <v>87</v>
+      </c>
+      <c r="R135" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="136" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A136" t="s">
+        <v>58</v>
+      </c>
+      <c r="B136" t="s">
+        <v>13</v>
+      </c>
+      <c r="E136" t="s">
+        <v>14</v>
+      </c>
+      <c r="H136" t="s">
+        <v>75</v>
+      </c>
+      <c r="L136" t="s">
+        <v>76</v>
+      </c>
+      <c r="M136" t="s">
+        <v>87</v>
+      </c>
+      <c r="R136" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="137" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A137" t="s">
+        <v>214</v>
+      </c>
+      <c r="B137" t="s">
+        <v>13</v>
+      </c>
+      <c r="E137" t="s">
+        <v>14</v>
+      </c>
+      <c r="H137" t="s">
+        <v>138</v>
+      </c>
+      <c r="L137" t="s">
+        <v>77</v>
+      </c>
+      <c r="M137" t="s">
+        <v>87</v>
+      </c>
+      <c r="R137" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="138" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A138" t="s">
+        <v>98</v>
+      </c>
+      <c r="B138" t="s">
+        <v>13</v>
+      </c>
+      <c r="E138" t="s">
+        <v>67</v>
+      </c>
+      <c r="H138" t="s">
+        <v>90</v>
+      </c>
+      <c r="L138" t="s">
+        <v>83</v>
+      </c>
+      <c r="M138" t="s">
+        <v>87</v>
+      </c>
+      <c r="R138" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="139" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A139" t="s">
+        <v>59</v>
+      </c>
+      <c r="B139" t="s">
+        <v>13</v>
+      </c>
+      <c r="E139" t="s">
+        <v>74</v>
+      </c>
+      <c r="H139" t="s">
+        <v>90</v>
+      </c>
+      <c r="L139" t="s">
+        <v>17</v>
+      </c>
+      <c r="M139" t="s">
+        <v>87</v>
+      </c>
+      <c r="R139" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="140" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A140" t="s">
+        <v>60</v>
+      </c>
+      <c r="B140" t="s">
+        <v>13</v>
+      </c>
+      <c r="E140" t="s">
+        <v>64</v>
+      </c>
+      <c r="H140" t="s">
+        <v>78</v>
+      </c>
+      <c r="L140" t="s">
+        <v>79</v>
+      </c>
+      <c r="M140" t="s">
+        <v>87</v>
+      </c>
+      <c r="R140" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="141" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A141" t="s">
+        <v>61</v>
+      </c>
+      <c r="B141" t="s">
+        <v>13</v>
+      </c>
+      <c r="E141" t="s">
+        <v>73</v>
+      </c>
+      <c r="H141" t="s">
+        <v>135</v>
+      </c>
+      <c r="L141" t="s">
+        <v>136</v>
+      </c>
+      <c r="M141" t="s">
+        <v>87</v>
+      </c>
+      <c r="R141" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="142" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A142" t="s">
+        <v>62</v>
+      </c>
+      <c r="B142" t="s">
+        <v>13</v>
+      </c>
+      <c r="E142" t="s">
+        <v>69</v>
+      </c>
+      <c r="H142" t="s">
+        <v>84</v>
+      </c>
+      <c r="L142" t="s">
+        <v>144</v>
+      </c>
+      <c r="M142" t="s">
+        <v>87</v>
+      </c>
+      <c r="R142" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="143" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A143" t="s">
+        <v>63</v>
+      </c>
+      <c r="B143" t="s">
+        <v>13</v>
+      </c>
+      <c r="E143" t="s">
+        <v>141</v>
+      </c>
+      <c r="H143" t="s">
+        <v>90</v>
+      </c>
+      <c r="L143" t="s">
+        <v>17</v>
+      </c>
+      <c r="M143" t="s">
+        <v>87</v>
+      </c>
+      <c r="R143" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="149" spans="1:2" ht="23.5" x14ac:dyDescent="0.55000000000000004">
+      <c r="A149" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="B149" s="5"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>