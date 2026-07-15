--- v0 (2025-11-23)
+++ v1 (2026-07-15)
@@ -175,103 +175,83 @@
     <w:p w14:paraId="1DFD9B02" w14:textId="77777777" w:rsidR="00834305" w:rsidRPr="003649F3" w:rsidRDefault="00834305" w:rsidP="00834305">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003649F3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Fees, costs, and allowances for adult social care services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0793BDBB" w14:textId="22719C61" w:rsidR="00834305" w:rsidRPr="003649F3" w:rsidRDefault="00834305" w:rsidP="00834305">
+    <w:p w14:paraId="0793BDBB" w14:textId="0EF7AAEB" w:rsidR="00834305" w:rsidRPr="003649F3" w:rsidRDefault="00834305" w:rsidP="00834305">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003649F3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>for the financial year 202</w:t>
       </w:r>
-      <w:r w:rsidR="00607F8C">
+      <w:r w:rsidR="00177EB3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...19 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>6/2027</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49E265B5" w14:textId="77777777" w:rsidR="00834305" w:rsidRPr="00834305" w:rsidRDefault="00834305" w:rsidP="00834305">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D64A221" w14:textId="44964E9A" w:rsidR="00834305" w:rsidRDefault="003649F3" w:rsidP="003649F3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -598,176 +578,156 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F3C3023" w14:textId="2DAA750D" w:rsidR="00ED1B2E" w:rsidRDefault="001A6398" w:rsidP="001A46A5">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="001352F7">
         <w:t>factsheet</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is a guide </w:t>
       </w:r>
       <w:r w:rsidR="001352F7">
         <w:t xml:space="preserve">explaining the various </w:t>
       </w:r>
       <w:r w:rsidR="00D93CC7">
         <w:t>rates for all fees, costs and allowances used in Adult Social Care</w:t>
       </w:r>
       <w:r w:rsidR="001352F7">
         <w:t xml:space="preserve"> for our various services, in order that you can estimate how much you may have to pay</w:t>
       </w:r>
       <w:r w:rsidR="00ED1B2E">
-        <w:t xml:space="preserve">. It </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>. It covers;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="230F85EF" w14:textId="77777777" w:rsidR="00ED1B2E" w:rsidRDefault="00ED1B2E" w:rsidP="001A46A5">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="083F356C" w14:textId="0624A04B" w:rsidR="00ED7299" w:rsidRDefault="00ED1B2E" w:rsidP="00ED1B2E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="001352F7">
         <w:t xml:space="preserve">current </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">rates of </w:t>
       </w:r>
       <w:r w:rsidR="00ED7299">
         <w:t xml:space="preserve">the main </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">national state benefits </w:t>
       </w:r>
       <w:r w:rsidR="00ED7299">
-        <w:t xml:space="preserve">that apply to people using our </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>that apply to people using our service;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2591E5C9" w14:textId="37DF21E8" w:rsidR="00ED1B2E" w:rsidRDefault="00ED7299" w:rsidP="00ED1B2E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00ED1B2E">
         <w:t xml:space="preserve">national and local allowances </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">that are set against your income when calculating how much </w:t>
       </w:r>
       <w:r w:rsidR="00ED1B2E">
         <w:t xml:space="preserve">(if anything) you </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">will need to </w:t>
       </w:r>
       <w:r w:rsidR="00ED1B2E">
-        <w:t xml:space="preserve">contribute towards the cost of your care and support </w:t>
-[...3 lines deleted...]
-        <w:t>service</w:t>
+        <w:t>contribute towards the cost of your care and support service</w:t>
       </w:r>
       <w:r w:rsidR="007A6D5B">
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="69292031" w14:textId="6F57491B" w:rsidR="00ED1B2E" w:rsidRDefault="00ED7299" w:rsidP="00ED1B2E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Some </w:t>
       </w:r>
       <w:r w:rsidR="007A6D5B">
         <w:t>guideline</w:t>
       </w:r>
       <w:r w:rsidR="00ED1B2E">
         <w:t xml:space="preserve"> costs of </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00ED1B2E">
         <w:t>different types of care</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> we offer</w:t>
       </w:r>
       <w:r w:rsidR="00ED1B2E">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00C87FA3">
         <w:t xml:space="preserve">including our Direct Payment rates, </w:t>
       </w:r>
       <w:r w:rsidR="00ED1B2E">
-        <w:t xml:space="preserve">so that you and your family or carers understand how much each option might cost, and the maximum you might have to pay if we believe you should pay for the full </w:t>
-[...3 lines deleted...]
-        <w:t>cost</w:t>
+        <w:t>so that you and your family or carers understand how much each option might cost, and the maximum you might have to pay if we believe you should pay for the full cost</w:t>
       </w:r>
       <w:r w:rsidR="007A6D5B">
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="69C4DF46" w14:textId="5D737A9B" w:rsidR="00ED1B2E" w:rsidRDefault="00ED1B2E" w:rsidP="00ED1B2E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>The fees we c</w:t>
       </w:r>
       <w:r w:rsidR="00D93CC7">
         <w:t xml:space="preserve">harge you for </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">specific services that are not </w:t>
       </w:r>
       <w:r w:rsidR="00547FEC">
         <w:t xml:space="preserve">directly </w:t>
       </w:r>
       <w:r>
         <w:t>care-related</w:t>
       </w:r>
@@ -1424,73 +1384,79 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>}</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DA5548A" w14:textId="5DA537DD" w:rsidR="00F912AA" w:rsidRPr="00AA6024" w:rsidRDefault="00F912AA" w:rsidP="001A46A5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA6024">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F828C16" w14:textId="56242F6C" w:rsidR="00783CE8" w:rsidRPr="00AA6024" w:rsidRDefault="00783CE8" w:rsidP="00F912AA">
+          <w:p w14:paraId="1F828C16" w14:textId="20F13027" w:rsidR="00783CE8" w:rsidRPr="00AA6024" w:rsidRDefault="00783CE8" w:rsidP="00F912AA">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA6024">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
             <w:r w:rsidR="00F0707A" w:rsidRPr="00AA6024">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00607F8C" w:rsidRPr="00AA6024">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>10.40</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E37D73">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4.60</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA6024">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> per week</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E44F072" w14:textId="72EF75CE" w:rsidR="00783CE8" w:rsidRPr="00ED7299" w:rsidRDefault="00783CE8" w:rsidP="00F912AA">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED7299">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1783,67 +1749,73 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>}</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="715FCB16" w14:textId="569A6704" w:rsidR="00F912AA" w:rsidRPr="00D0007F" w:rsidRDefault="00F912AA" w:rsidP="00D0007F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49DA7EF0" w14:textId="215ED4E0" w:rsidR="00783CE8" w:rsidRPr="00D0007F" w:rsidRDefault="00783CE8" w:rsidP="00F912AA">
+          <w:p w14:paraId="49DA7EF0" w14:textId="4A5E407E" w:rsidR="00783CE8" w:rsidRPr="00D0007F" w:rsidRDefault="00783CE8" w:rsidP="00F912AA">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA6024">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
             <w:r w:rsidR="00607F8C" w:rsidRPr="00AA6024">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>73.90</w:t>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00E37D73">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6.70</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA6024">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> per</w:t>
             </w:r>
             <w:r w:rsidRPr="00D0007F">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> week</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E449155" w14:textId="77777777" w:rsidR="00783CE8" w:rsidRPr="00D0007F" w:rsidRDefault="00783CE8" w:rsidP="00D0007F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -1928,67 +1900,67 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>}</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="091BDFDB" w14:textId="22A10657" w:rsidR="00F912AA" w:rsidRDefault="00F912AA" w:rsidP="00D0007F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BB56C31" w14:textId="663E772B" w:rsidR="00783CE8" w:rsidRPr="00D0007F" w:rsidRDefault="00783CE8" w:rsidP="00F912AA">
+          <w:p w14:paraId="1BB56C31" w14:textId="5225462E" w:rsidR="00783CE8" w:rsidRPr="00D0007F" w:rsidRDefault="00783CE8" w:rsidP="00F912AA">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA6024">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
-            <w:r w:rsidR="00607F8C" w:rsidRPr="00AA6024">
-[...3 lines deleted...]
-              <w:t>29.20</w:t>
+            <w:r w:rsidR="00E37D73">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>30.30</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA6024">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> per</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> week</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A0463E7" w14:textId="77777777" w:rsidR="00783CE8" w:rsidRPr="00D0007F" w:rsidRDefault="00783CE8" w:rsidP="00D0007F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -2006,58 +1978,58 @@
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Disposable income allowance </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>– national rate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F56C572" w14:textId="77777777" w:rsidR="00783CE8" w:rsidRPr="00AA6024" w:rsidRDefault="00783CE8" w:rsidP="00D0007F">
+          <w:p w14:paraId="2F56C572" w14:textId="77777777" w:rsidR="00783CE8" w:rsidRPr="00BB1BC0" w:rsidRDefault="00783CE8" w:rsidP="00D0007F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA6024">
+            <w:r w:rsidRPr="00BB1BC0">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>£144 per week</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="241" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5622DDB9" w14:textId="77777777" w:rsidR="00783CE8" w:rsidRDefault="00783CE8" w:rsidP="00814C9B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
@@ -2113,157 +2085,159 @@
           <w:p w14:paraId="222D6700" w14:textId="56D41DE7" w:rsidR="00783CE8" w:rsidRPr="00283C25" w:rsidRDefault="00783CE8" w:rsidP="00814C9B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283C25">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Minimum Income Guarantee (MIG)</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> – national rate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18E53EF8" w14:textId="20C0DAB6" w:rsidR="00783CE8" w:rsidRPr="00AA6024" w:rsidRDefault="00783CE8" w:rsidP="009E1446">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00AA6024">
+          <w:p w14:paraId="18E53EF8" w14:textId="44CBACA4" w:rsidR="00783CE8" w:rsidRPr="00E37D73" w:rsidRDefault="00783CE8" w:rsidP="009E1446">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37D73">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>From £</w:t>
             </w:r>
-            <w:r w:rsidR="00F0707A" w:rsidRPr="00AA6024">
-[...37 lines deleted...]
-            <w:r w:rsidRPr="00AA6024">
+            <w:r w:rsidR="00E37D73" w:rsidRPr="00E37D73">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>95.40</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E37D73">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for people aged under 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E37D73" w:rsidRPr="00E37D73">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1383EC1F" w14:textId="77777777" w:rsidR="00783CE8" w:rsidRPr="00E37D73" w:rsidRDefault="00783CE8" w:rsidP="009E1446">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06609017" w14:textId="632EE486" w:rsidR="00783CE8" w:rsidRPr="00E37D73" w:rsidRDefault="00783CE8" w:rsidP="009E1446">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37D73">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>From £</w:t>
             </w:r>
-            <w:r w:rsidR="00F0707A" w:rsidRPr="00AA6024">
+            <w:r w:rsidR="00F0707A" w:rsidRPr="00E37D73">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00607F8C" w:rsidRPr="00AA6024">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00AA6024">
+            <w:r w:rsidR="00607F8C" w:rsidRPr="00E37D73">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E37D73" w:rsidRPr="00E37D73">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6.80</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E37D73">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> for people aged 25 to pension credit age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E8A5183" w14:textId="77777777" w:rsidR="00783CE8" w:rsidRPr="00AA6024" w:rsidRDefault="00783CE8" w:rsidP="009E1446">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00AA6024">
+          <w:p w14:paraId="4E8A5183" w14:textId="77777777" w:rsidR="00783CE8" w:rsidRPr="00E37D73" w:rsidRDefault="00783CE8" w:rsidP="009E1446">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41846D37" w14:textId="3C484991" w:rsidR="00783CE8" w:rsidRPr="00E37D73" w:rsidRDefault="00783CE8" w:rsidP="00380161">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37D73">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>From £</w:t>
             </w:r>
-            <w:r w:rsidR="00F0707A" w:rsidRPr="00AA6024">
+            <w:r w:rsidR="00F0707A" w:rsidRPr="00E37D73">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00607F8C" w:rsidRPr="00AA6024">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00AA6024">
+            <w:r w:rsidR="00BB1BC0">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>41.45</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E37D73">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> for people over pension credit age</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="241" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C73959C" w14:textId="77777777" w:rsidR="00783CE8" w:rsidRDefault="00F912AA" w:rsidP="00814C9B">
             <w:r>
               <w:t>}</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C24167B" w14:textId="77777777" w:rsidR="00F912AA" w:rsidRDefault="00F912AA" w:rsidP="00814C9B">
             <w:r>
               <w:t>}</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A3A7996" w14:textId="77777777" w:rsidR="00F912AA" w:rsidRDefault="00F912AA" w:rsidP="00814C9B">
@@ -2407,73 +2381,85 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D13A8E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Personal Expenses Allowance (PEA)</w:t>
             </w:r>
             <w:r w:rsidRPr="00D13A8E">
               <w:t xml:space="preserve"> – national rate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="715B68F4" w14:textId="70047DF4" w:rsidR="00783CE8" w:rsidRPr="00AA6024" w:rsidRDefault="00783CE8" w:rsidP="009E1446">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="715B68F4" w14:textId="72D25F01" w:rsidR="00783CE8" w:rsidRPr="00AA6024" w:rsidRDefault="00783CE8" w:rsidP="009E1446">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37D73">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>£</w:t>
+            </w:r>
+            <w:r w:rsidR="00607F8C" w:rsidRPr="00E37D73">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00E37D73">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1.80</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E37D73">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per week</w:t>
+            </w:r>
             <w:r w:rsidRPr="00AA6024">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>£</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> per week </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="241" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73700517" w14:textId="77777777" w:rsidR="00783CE8" w:rsidRPr="003C504A" w:rsidRDefault="00783CE8" w:rsidP="00D0007F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CA15357" w14:textId="77777777" w:rsidR="00783CE8" w:rsidRPr="00D13A8E" w:rsidRDefault="00783CE8" w:rsidP="00D0007F">
@@ -2532,82 +2518,82 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D13A8E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Savings credit disregard</w:t>
             </w:r>
             <w:r w:rsidRPr="00D13A8E">
               <w:t xml:space="preserve"> for all care types – national rate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="365CC683" w14:textId="2405422E" w:rsidR="00783CE8" w:rsidRPr="00AA6024" w:rsidRDefault="00783CE8" w:rsidP="00D0007F">
+          <w:p w14:paraId="365CC683" w14:textId="7EAE94F5" w:rsidR="00783CE8" w:rsidRPr="00AA6024" w:rsidRDefault="00783CE8" w:rsidP="00D0007F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA6024">
+            <w:r w:rsidRPr="00E37D73">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
-            <w:r w:rsidR="00607F8C" w:rsidRPr="00AA6024">
+            <w:r w:rsidR="00607F8C" w:rsidRPr="00E37D73">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00EB64DB" w:rsidRPr="00AA6024">
+            <w:r w:rsidR="00EB64DB" w:rsidRPr="00E37D73">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00607F8C" w:rsidRPr="00AA6024">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00AA6024">
+            <w:r w:rsidR="00E37D73" w:rsidRPr="00E37D73">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E37D73">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> per week</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BD072E7" w14:textId="76B744A8" w:rsidR="00607F8C" w:rsidRPr="00AA6024" w:rsidRDefault="00607F8C" w:rsidP="00D0007F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="241" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6FC6F80F" w14:textId="77777777" w:rsidR="00783CE8" w:rsidRPr="003C504A" w:rsidRDefault="00783CE8" w:rsidP="00D0007F">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -2829,84 +2815,84 @@
       <w:r w:rsidR="00AF6490">
         <w:t xml:space="preserve"> your assessed level of need or the provider you choose. They also may not </w:t>
       </w:r>
       <w:r w:rsidR="007A6D5B" w:rsidRPr="007A6D5B">
         <w:t xml:space="preserve">apply if you are making your own arrangements </w:t>
       </w:r>
       <w:r w:rsidR="007A6D5B">
         <w:t xml:space="preserve">directly with a provider </w:t>
       </w:r>
       <w:r w:rsidR="007A6D5B" w:rsidRPr="007A6D5B">
         <w:t>as a self-funder.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C85BD9B" w14:textId="77777777" w:rsidR="007A6D5B" w:rsidRDefault="007A6D5B" w:rsidP="001A46A5">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14564" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3598"/>
-        <w:gridCol w:w="3768"/>
+        <w:gridCol w:w="3256"/>
+        <w:gridCol w:w="4110"/>
         <w:gridCol w:w="3599"/>
         <w:gridCol w:w="3599"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D209A7" w14:paraId="1444582D" w14:textId="77777777" w:rsidTr="00FE53EA">
+      <w:tr w:rsidR="00D209A7" w14:paraId="1444582D" w14:textId="77777777" w:rsidTr="008A3FF3">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
+            <w:tcW w:w="3256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="0FF12467" w14:textId="34F29D24" w:rsidR="00D209A7" w:rsidRPr="00D209A7" w:rsidRDefault="00D209A7" w:rsidP="0049562D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D209A7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Care type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3768" w:type="dxa"/>
+            <w:tcW w:w="4110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="310E4F52" w14:textId="3FF7A9E6" w:rsidR="00D209A7" w:rsidRPr="00D209A7" w:rsidRDefault="00D209A7" w:rsidP="00A03715">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D209A7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="0D05D6B5" w14:textId="22562E9B" w:rsidR="00D209A7" w:rsidRPr="00D209A7" w:rsidRDefault="00D209A7" w:rsidP="00A03715">
             <w:pPr>
@@ -2931,98 +2917,110 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="340A9008" w14:textId="27FD7D07" w:rsidR="00D209A7" w:rsidRPr="00D209A7" w:rsidRDefault="00D209A7" w:rsidP="00A03715">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D209A7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00850651" w14:paraId="00ED8577" w14:textId="77777777" w:rsidTr="00FE53EA">
-[...2 lines deleted...]
-            <w:tcW w:w="3598" w:type="dxa"/>
+      <w:tr w:rsidR="00850651" w14:paraId="00ED8577" w14:textId="77777777" w:rsidTr="008A3FF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="31C7CD42" w14:textId="3F26BF96" w:rsidR="00850651" w:rsidRPr="00283C25" w:rsidRDefault="00850651" w:rsidP="0049562D">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00CA7D52">
               <w:t>Direct payment rates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3768" w:type="dxa"/>
+            <w:tcW w:w="4110" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="591A30D2" w14:textId="75DC8EBC" w:rsidR="00850651" w:rsidRPr="00A03715" w:rsidRDefault="00850651" w:rsidP="00A03715">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Older People and PD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CCFCBF1" w14:textId="3E83E2A5" w:rsidR="00850651" w:rsidRPr="00AA6024" w:rsidRDefault="00850651" w:rsidP="00A03715">
+          <w:p w14:paraId="5CCFCBF1" w14:textId="3E948540" w:rsidR="00850651" w:rsidRPr="00AA6024" w:rsidRDefault="00850651" w:rsidP="00A03715">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA6024">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>£62.14 per day</w:t>
+              <w:t>£6</w:t>
+            </w:r>
+            <w:r w:rsidR="00177EB3">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4.71</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA6024">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="08B3219A" w14:textId="77777777" w:rsidR="00850651" w:rsidRPr="0057402D" w:rsidRDefault="00850651" w:rsidP="00A03715">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D3BFA24" w14:textId="77777777" w:rsidR="00850651" w:rsidRDefault="00850651" w:rsidP="00A03715">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -3057,498 +3055,551 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2ACFCCB8" w14:textId="11C54633" w:rsidR="00850651" w:rsidRPr="0057402D" w:rsidRDefault="00850651" w:rsidP="00A03715">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057402D">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>These are average rates</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00850651" w14:paraId="10EA7AE6" w14:textId="77777777" w:rsidTr="00FE53EA">
-[...2 lines deleted...]
-            <w:tcW w:w="3598" w:type="dxa"/>
+      <w:tr w:rsidR="00850651" w14:paraId="10EA7AE6" w14:textId="77777777" w:rsidTr="008A3FF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="378E3589" w14:textId="585139E4" w:rsidR="00850651" w:rsidRDefault="00850651" w:rsidP="0049562D">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3768" w:type="dxa"/>
+            <w:tcW w:w="4110" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65A8A95A" w14:textId="0D33317C" w:rsidR="00850651" w:rsidRPr="00A03715" w:rsidRDefault="00850651" w:rsidP="00A03715">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>LD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1275C0B5" w14:textId="594FC221" w:rsidR="00850651" w:rsidRPr="00AA6024" w:rsidRDefault="00850651" w:rsidP="00A03715">
+          <w:p w14:paraId="1275C0B5" w14:textId="43E8CD58" w:rsidR="00850651" w:rsidRPr="00AA6024" w:rsidRDefault="00850651" w:rsidP="00A03715">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA6024">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>£96.97 per day</w:t>
+              <w:t>£</w:t>
+            </w:r>
+            <w:r w:rsidR="00177EB3">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>100.67</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA6024">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4A6E9F84" w14:textId="77777777" w:rsidR="00850651" w:rsidRPr="0057402D" w:rsidRDefault="00850651" w:rsidP="00A03715">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00850651" w14:paraId="0206405C" w14:textId="77777777" w:rsidTr="00FE53EA">
-[...2 lines deleted...]
-            <w:tcW w:w="3598" w:type="dxa"/>
+      <w:tr w:rsidR="00850651" w14:paraId="0206405C" w14:textId="77777777" w:rsidTr="008A3FF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7DFE5890" w14:textId="71C24A4E" w:rsidR="00850651" w:rsidRDefault="00850651" w:rsidP="0049562D">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3768" w:type="dxa"/>
+            <w:tcW w:w="4110" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21987D02" w14:textId="52C01983" w:rsidR="00850651" w:rsidRPr="00A03715" w:rsidRDefault="00850651" w:rsidP="00A03715">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>MH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72007065" w14:textId="692ED703" w:rsidR="00850651" w:rsidRPr="00AA6024" w:rsidRDefault="00850651" w:rsidP="00A03715">
+          <w:p w14:paraId="72007065" w14:textId="54722046" w:rsidR="00850651" w:rsidRPr="00AA6024" w:rsidRDefault="00850651" w:rsidP="00A03715">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA6024">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>£67.81 per day</w:t>
+              <w:t>£</w:t>
+            </w:r>
+            <w:r w:rsidR="00177EB3">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>70.62</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA6024">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="15E4B526" w14:textId="77777777" w:rsidR="00850651" w:rsidRPr="0057402D" w:rsidRDefault="00850651" w:rsidP="00A03715">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00850651" w14:paraId="75A2B430" w14:textId="77777777" w:rsidTr="00FE53EA">
-[...2 lines deleted...]
-            <w:tcW w:w="3598" w:type="dxa"/>
+      <w:tr w:rsidR="00850651" w14:paraId="75A2B430" w14:textId="77777777" w:rsidTr="008A3FF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3325D8CF" w14:textId="08EDF511" w:rsidR="00850651" w:rsidRPr="00F71581" w:rsidRDefault="00850651" w:rsidP="0049562D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3768" w:type="dxa"/>
+            <w:tcW w:w="4110" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DFB47FA" w14:textId="73964E9E" w:rsidR="00850651" w:rsidRPr="00FE53EA" w:rsidRDefault="00850651" w:rsidP="00A03715">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Fast Track/Agency rate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C0531CD" w14:textId="337A9BFF" w:rsidR="00850651" w:rsidRPr="00AA6024" w:rsidRDefault="00850651" w:rsidP="00A03715">
+          <w:p w14:paraId="3C0531CD" w14:textId="27AA8031" w:rsidR="00850651" w:rsidRPr="00AA6024" w:rsidRDefault="00850651" w:rsidP="00A03715">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA6024">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>£21.24 per hour</w:t>
+              <w:t>£</w:t>
+            </w:r>
+            <w:r w:rsidR="00177EB3">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>22.12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA6024">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per hour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E545DE4" w14:textId="0BA073AA" w:rsidR="00850651" w:rsidRPr="0057402D" w:rsidRDefault="00850651" w:rsidP="00A03715">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DP provider rate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00850651" w14:paraId="23E763BF" w14:textId="77777777" w:rsidTr="00FE53EA">
-[...2 lines deleted...]
-            <w:tcW w:w="3598" w:type="dxa"/>
+      <w:tr w:rsidR="00177EB3" w14:paraId="23E763BF" w14:textId="77777777" w:rsidTr="008A3FF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="157CE331" w14:textId="77777777" w:rsidR="00850651" w:rsidRDefault="00850651" w:rsidP="0049562D">
+          <w:p w14:paraId="157CE331" w14:textId="77777777" w:rsidR="00177EB3" w:rsidRDefault="00177EB3" w:rsidP="00177EB3">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3768" w:type="dxa"/>
-[...11 lines deleted...]
-              <w:t>PA hours at or below 39 per week</w:t>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="732489FE" w14:textId="07C7F716" w:rsidR="00177EB3" w:rsidRPr="00FE53EA" w:rsidRDefault="00177EB3" w:rsidP="00177EB3">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00500F79">
+              <w:t xml:space="preserve">PA hours at or below </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">24 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00500F79">
+              <w:t>per week</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78711A92" w14:textId="0EC9701B" w:rsidR="00850651" w:rsidRPr="00AA6024" w:rsidRDefault="00850651" w:rsidP="00A03715">
+          <w:p w14:paraId="78711A92" w14:textId="031297C0" w:rsidR="00177EB3" w:rsidRPr="00AA6024" w:rsidRDefault="00177EB3" w:rsidP="00177EB3">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA6024">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>£13.74 per hour</w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="5BCEC225" w14:textId="0996C786" w:rsidR="00850651" w:rsidRPr="00AA6024" w:rsidRDefault="00850651" w:rsidP="00A03715">
+              <w:t>£</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>14.30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA6024">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per hour</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="020B046F" w14:textId="77777777" w:rsidR="00177EB3" w:rsidRPr="00AA6024" w:rsidRDefault="00177EB3" w:rsidP="00177EB3">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BCEC225" w14:textId="0996C786" w:rsidR="00177EB3" w:rsidRPr="00AA6024" w:rsidRDefault="00177EB3" w:rsidP="00177EB3">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DFDB137" w14:textId="77777777" w:rsidR="00850651" w:rsidRDefault="00850651" w:rsidP="00A03715">
-[...16 lines deleted...]
-          <w:p w14:paraId="25FADC6F" w14:textId="4622C8BB" w:rsidR="00850651" w:rsidRPr="0057402D" w:rsidRDefault="00850651" w:rsidP="00A03715">
+          <w:p w14:paraId="25FADC6F" w14:textId="18932505" w:rsidR="00177EB3" w:rsidRPr="0057402D" w:rsidRDefault="00177EB3" w:rsidP="00177EB3">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E65479">
+              <w:t>£1</w:t>
+            </w:r>
+            <w:r>
+              <w:t>4.30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E65479">
+              <w:t xml:space="preserve"> Rate includes pension, holiday &amp; NI contributions and £12.71ph to the worker</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00850651" w14:paraId="0A2AC45A" w14:textId="77777777" w:rsidTr="00FE53EA">
-[...2 lines deleted...]
-            <w:tcW w:w="3598" w:type="dxa"/>
+      <w:tr w:rsidR="00177EB3" w14:paraId="0A2AC45A" w14:textId="77777777" w:rsidTr="008A3FF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2EA08410" w14:textId="77777777" w:rsidR="00850651" w:rsidRDefault="00850651" w:rsidP="00FE53EA">
+          <w:p w14:paraId="2EA08410" w14:textId="77777777" w:rsidR="00177EB3" w:rsidRDefault="00177EB3" w:rsidP="00177EB3">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3768" w:type="dxa"/>
-[...11 lines deleted...]
-              <w:t>PA hours over 39 per week</w:t>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF71587" w14:textId="564C9D74" w:rsidR="00177EB3" w:rsidRPr="00FE53EA" w:rsidRDefault="00177EB3" w:rsidP="00177EB3">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00500F79">
+              <w:t xml:space="preserve">PA hours over </w:t>
+            </w:r>
+            <w:r>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00500F79">
+              <w:t xml:space="preserve"> per week </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4801D354" w14:textId="7164BDCF" w:rsidR="00850651" w:rsidRPr="00AA6024" w:rsidRDefault="00850651" w:rsidP="00FE53EA">
+          <w:p w14:paraId="4801D354" w14:textId="066C7C4F" w:rsidR="00177EB3" w:rsidRPr="00AA6024" w:rsidRDefault="00177EB3" w:rsidP="00177EB3">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA6024">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>£14.15 per hour</w:t>
+              <w:t>£14.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>73</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA6024">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per hour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09151DF4" w14:textId="0BE40865" w:rsidR="00850651" w:rsidRPr="0057402D" w:rsidRDefault="00850651" w:rsidP="00FE53EA">
+          <w:p w14:paraId="09151DF4" w14:textId="3098F05B" w:rsidR="00177EB3" w:rsidRPr="0057402D" w:rsidRDefault="00177EB3" w:rsidP="00177EB3">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA7D52">
-[...5 lines deleted...]
-              <w:t>£14.15 Rate includes pension, holiday &amp; NI contributions and £12.21ph to the worker</w:t>
+            <w:r w:rsidRPr="00E65479">
+              <w:t>£14.73 Rate includes pension, holiday &amp; NI contributions and £12.71ph to the worker</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00850651" w14:paraId="52FDD397" w14:textId="77777777" w:rsidTr="00FE53EA">
-[...2 lines deleted...]
-            <w:tcW w:w="3598" w:type="dxa"/>
+      <w:tr w:rsidR="00850651" w14:paraId="52FDD397" w14:textId="77777777" w:rsidTr="008A3FF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6E0C0E6F" w14:textId="77777777" w:rsidR="00850651" w:rsidRDefault="00850651" w:rsidP="00FE53EA">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3768" w:type="dxa"/>
+            <w:tcW w:w="4110" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F929F33" w14:textId="369FDDA0" w:rsidR="00850651" w:rsidRDefault="00850651" w:rsidP="00FE53EA">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Sleeping hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16F25081" w14:textId="4CD7A895" w:rsidR="00850651" w:rsidRPr="00AA6024" w:rsidRDefault="00850651" w:rsidP="00FE53EA">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA6024">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>£4.50 per hour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69072AB2" w14:textId="77777777" w:rsidR="00850651" w:rsidRPr="0057402D" w:rsidRDefault="00850651" w:rsidP="00FE53EA">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00850651" w14:paraId="33692979" w14:textId="77777777" w:rsidTr="00FE53EA">
-[...2 lines deleted...]
-            <w:tcW w:w="3598" w:type="dxa"/>
+      <w:tr w:rsidR="00850651" w14:paraId="33692979" w14:textId="77777777" w:rsidTr="008A3FF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="46859F91" w14:textId="77777777" w:rsidR="00850651" w:rsidRDefault="00850651" w:rsidP="00FE53EA">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3768" w:type="dxa"/>
+            <w:tcW w:w="4110" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F4754AC" w14:textId="2BCEE625" w:rsidR="00850651" w:rsidRDefault="00850651" w:rsidP="00FE53EA">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Liability insurance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E87F98A" w14:textId="66AB7BD4" w:rsidR="00850651" w:rsidRPr="00AA6024" w:rsidRDefault="00850651" w:rsidP="00FE53EA">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
@@ -3562,1044 +3613,1027 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="017CFFAC" w14:textId="3D6CEBEA" w:rsidR="00850651" w:rsidRPr="0057402D" w:rsidRDefault="00850651" w:rsidP="00FE53EA">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057402D">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>If council policy declined</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00850651" w14:paraId="2AB032DD" w14:textId="77777777" w:rsidTr="00FE53EA">
-[...2 lines deleted...]
-            <w:tcW w:w="3598" w:type="dxa"/>
+      <w:tr w:rsidR="00850651" w14:paraId="2AB032DD" w14:textId="77777777" w:rsidTr="008A3FF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="28815D29" w14:textId="77777777" w:rsidR="00850651" w:rsidRDefault="00850651" w:rsidP="00FE53EA">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3768" w:type="dxa"/>
-[...11 lines deleted...]
-              <w:t>DBS Check</w:t>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05DFAA5E" w14:textId="3BA91076" w:rsidR="00850651" w:rsidRDefault="00177EB3" w:rsidP="00FE53EA">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00500F79">
+              <w:t>Annual Insurance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70977BA9" w14:textId="177636F7" w:rsidR="00850651" w:rsidRPr="00AA6024" w:rsidRDefault="00850651" w:rsidP="00FE53EA">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA6024">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>£53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E700657" w14:textId="3AF023E8" w:rsidR="00850651" w:rsidRPr="0057402D" w:rsidRDefault="00850651" w:rsidP="00FE53EA">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00850651" w14:paraId="61B820FA" w14:textId="77777777" w:rsidTr="00FE53EA">
-[...21 lines deleted...]
-              <w:t>Direct payment prepaid card</w:t>
+      <w:tr w:rsidR="00FE53EA" w14:paraId="7C8EBF37" w14:textId="77777777" w:rsidTr="008A3FF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26AF981D" w14:textId="77C94747" w:rsidR="00FE53EA" w:rsidRPr="00F71581" w:rsidRDefault="00FE53EA" w:rsidP="00FE53EA">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F71581">
+              <w:t>Home care</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="396B588B" w14:textId="7038FA61" w:rsidR="00FE53EA" w:rsidRPr="00A03715" w:rsidRDefault="00850651" w:rsidP="00FE53EA">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Domiciliary care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5490B54E" w14:textId="6A759958" w:rsidR="00850651" w:rsidRPr="00AA6024" w:rsidRDefault="00850651" w:rsidP="00FE53EA">
+          <w:p w14:paraId="66309553" w14:textId="64B7EE66" w:rsidR="00FE53EA" w:rsidRPr="00AA6024" w:rsidRDefault="00F71581" w:rsidP="00FE53EA">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA6024">
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-              <w:t>£2.91</w:t>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>£2</w:t>
+            </w:r>
+            <w:r w:rsidR="00177EB3">
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>2.12</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE53EA" w:rsidRPr="00AA6024">
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per hour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E8865D9" w14:textId="5C89A45C" w:rsidR="00850651" w:rsidRPr="0057402D" w:rsidRDefault="00850651" w:rsidP="00FE53EA">
+          <w:p w14:paraId="70DD8045" w14:textId="4ADFB713" w:rsidR="00FE53EA" w:rsidRPr="00850651" w:rsidRDefault="00850651" w:rsidP="00FE53EA">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00850651">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Fee to replace a lost card</w:t>
+              <w:t>Commissioned rate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE53EA" w14:paraId="7C8EBF37" w14:textId="77777777" w:rsidTr="00FE53EA">
-[...23 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="00FE53EA" w14:paraId="31EA05DC" w14:textId="77777777" w:rsidTr="008A3FF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B4A8D68" w14:textId="77777777" w:rsidR="00FE53EA" w:rsidRDefault="00FE53EA" w:rsidP="00FE53EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>Nursing care home</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="007A4804" w14:textId="77777777" w:rsidR="00FE53EA" w:rsidRDefault="00FE53EA" w:rsidP="00FE53EA">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nursing – older people</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="461F7BF7" w14:textId="53DDD67C" w:rsidR="007739C1" w:rsidRPr="00A03715" w:rsidRDefault="007739C1" w:rsidP="00FE53EA">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66309553" w14:textId="66C828B8" w:rsidR="00FE53EA" w:rsidRPr="00AA6024" w:rsidRDefault="00F71581" w:rsidP="00FE53EA">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> per hour</w:t>
+          <w:p w14:paraId="40E37A83" w14:textId="46CAE2D1" w:rsidR="00FE53EA" w:rsidRPr="008A3FF3" w:rsidRDefault="00F71581" w:rsidP="00FE53EA">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005336D9">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>£7</w:t>
+            </w:r>
+            <w:r w:rsidR="008A3FF3" w:rsidRPr="005336D9">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>75.11</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE53EA" w:rsidRPr="005336D9">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per week</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="70DD8045" w14:textId="4ADFB713" w:rsidR="00FE53EA" w:rsidRPr="00850651" w:rsidRDefault="00850651" w:rsidP="00FE53EA">
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5927C7A8" w14:textId="2CAA317F" w:rsidR="00DE31D4" w:rsidRPr="007739C1" w:rsidRDefault="00DE31D4" w:rsidP="00FE53EA">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00850651">
+            <w:r w:rsidRPr="007739C1">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Commissioned rate</w:t>
-[...74 lines deleted...]
-            <w:pPr>
+              <w:t>These are average rates</w:t>
+            </w:r>
+            <w:r w:rsidR="007739C1">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="007739C1">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71DFCDE0" w14:textId="1FAF04EF" w:rsidR="00FE53EA" w:rsidRPr="007739C1" w:rsidRDefault="00FE53EA" w:rsidP="00FE53EA">
+            <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>These are average rates</w:t>
-[...16 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007739C1" w14:paraId="74BE7EE3" w14:textId="77777777" w:rsidTr="00B43754">
+      <w:tr w:rsidR="007739C1" w14:paraId="74BE7EE3" w14:textId="77777777" w:rsidTr="008A3FF3">
         <w:trPr>
           <w:trHeight w:val="654"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
+            <w:tcW w:w="3256" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="59D3ADB0" w14:textId="77777777" w:rsidR="007739C1" w:rsidRDefault="007739C1" w:rsidP="00FE53EA">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3768" w:type="dxa"/>
+            <w:tcW w:w="4110" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28BB1DA5" w14:textId="1595A291" w:rsidR="007739C1" w:rsidRDefault="007739C1" w:rsidP="00FE53EA">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Nursing with dementia care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D6CFB37" w14:textId="3B31EDC9" w:rsidR="007739C1" w:rsidRPr="00AA6024" w:rsidRDefault="007739C1" w:rsidP="00FE53EA">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00AA6024">
+          <w:p w14:paraId="2D6CFB37" w14:textId="6B221223" w:rsidR="007739C1" w:rsidRPr="008A3FF3" w:rsidRDefault="007739C1" w:rsidP="00FE53EA">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005336D9">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
-            <w:r w:rsidR="00F71581" w:rsidRPr="00AA6024">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00AA6024">
+            <w:r w:rsidR="00F71581" w:rsidRPr="005336D9">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="005336D9" w:rsidRPr="005336D9">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>32.79</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005336D9">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> per week</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="48EE3044" w14:textId="77777777" w:rsidR="007739C1" w:rsidRPr="007739C1" w:rsidRDefault="007739C1" w:rsidP="00FE53EA">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00123BF0" w14:paraId="42C9AC91" w14:textId="77777777" w:rsidTr="00FE53EA">
-[...2 lines deleted...]
-            <w:tcW w:w="3598" w:type="dxa"/>
+      <w:tr w:rsidR="00123BF0" w14:paraId="42C9AC91" w14:textId="77777777" w:rsidTr="008A3FF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79EF8995" w14:textId="77777777" w:rsidR="00123BF0" w:rsidRDefault="00123BF0" w:rsidP="00123BF0">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00E3003B">
               <w:t>Shared Lives</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3768" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="757E0FF6" w14:textId="1AB4330E" w:rsidR="00123BF0" w:rsidRPr="00A03715" w:rsidRDefault="00BB1BC0" w:rsidP="00123BF0">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2026/2027 Rates</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="003753DF" w14:textId="6923226A" w:rsidR="00123BF0" w:rsidRPr="00AA6024" w:rsidRDefault="00E3003B" w:rsidP="00123BF0">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">2025/26 are £400.39 to £688.92 per week </w:t>
+          <w:p w14:paraId="003753DF" w14:textId="388ECE78" w:rsidR="00123BF0" w:rsidRPr="007466E7" w:rsidRDefault="00E3003B" w:rsidP="00123BF0">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007466E7">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">£400.39 to £688.92 per week </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65993D18" w14:textId="03EC1CDF" w:rsidR="00123BF0" w:rsidRPr="007739C1" w:rsidRDefault="00E3003B" w:rsidP="00123BF0">
+          <w:p w14:paraId="65993D18" w14:textId="03EC1CDF" w:rsidR="00123BF0" w:rsidRPr="007466E7" w:rsidRDefault="00E3003B" w:rsidP="00123BF0">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E3003B">
+            <w:r w:rsidRPr="007466E7">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>dependent upon banding and service provided</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00123BF0" w14:paraId="2DB2AF58" w14:textId="77777777" w:rsidTr="00FE53EA">
-[...2 lines deleted...]
-            <w:tcW w:w="3598" w:type="dxa"/>
+      <w:tr w:rsidR="00123BF0" w14:paraId="2DB2AF58" w14:textId="77777777" w:rsidTr="008A3FF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="452A7F38" w14:textId="1E7B5794" w:rsidR="00123BF0" w:rsidRDefault="00123BF0" w:rsidP="00123BF0">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Short-term care (respite)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3768" w:type="dxa"/>
+            <w:tcW w:w="4110" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A5F519A" w14:textId="0526E43A" w:rsidR="00123BF0" w:rsidRPr="00A03715" w:rsidRDefault="00123BF0" w:rsidP="00123BF0">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Residential – older people</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05CA34A6" w14:textId="1DE7D88A" w:rsidR="00123BF0" w:rsidRPr="00AA6024" w:rsidRDefault="00123BF0" w:rsidP="00123BF0">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00AA6024">
+          <w:p w14:paraId="05CA34A6" w14:textId="1AF5C151" w:rsidR="00123BF0" w:rsidRPr="005336D9" w:rsidRDefault="00123BF0" w:rsidP="00123BF0">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005336D9">
               <w:t>£</w:t>
             </w:r>
-            <w:r w:rsidR="00A67A36" w:rsidRPr="00AA6024">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00AA6024">
+            <w:r w:rsidR="008A3FF3" w:rsidRPr="005336D9">
+              <w:t>775.11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005336D9">
               <w:t xml:space="preserve"> per week</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="449B3CA2" w14:textId="1271F097" w:rsidR="00DE31D4" w:rsidRPr="007739C1" w:rsidRDefault="00DE31D4" w:rsidP="00123BF0">
+          <w:p w14:paraId="0FC34B0E" w14:textId="77777777" w:rsidR="00123BF0" w:rsidRDefault="008A3FF3" w:rsidP="00123BF0">
+            <w:r w:rsidRPr="00500F79">
+              <w:t>Council Standard Rate</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28BE1F9C" w14:textId="77777777" w:rsidR="008A3FF3" w:rsidRDefault="008A3FF3" w:rsidP="00123BF0">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007739C1">
+          </w:p>
+          <w:p w14:paraId="52BB8003" w14:textId="77777777" w:rsidR="008A3FF3" w:rsidRDefault="008A3FF3" w:rsidP="00123BF0">
+            <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>These are average rates</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="344C9A9A" w14:textId="77777777" w:rsidR="00783CE8" w:rsidRPr="007739C1" w:rsidRDefault="00783CE8" w:rsidP="00123BF0">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39528485" w14:textId="0D6CC8E8" w:rsidR="008A3FF3" w:rsidRPr="007739C1" w:rsidRDefault="008A3FF3" w:rsidP="00123BF0">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="39528485" w14:textId="51F4F057" w:rsidR="00123BF0" w:rsidRPr="007739C1" w:rsidRDefault="007739C1" w:rsidP="00123BF0">
+            <w:r w:rsidRPr="00500F79">
+              <w:t>Council Standard Rate (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ex</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00500F79">
+              <w:t>cl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00500F79">
+              <w:t xml:space="preserve"> F</w:t>
+            </w:r>
+            <w:r>
+              <w:t>NC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00123BF0" w14:paraId="47F455AB" w14:textId="77777777" w:rsidTr="008A3FF3">
+        <w:trPr>
+          <w:trHeight w:val="466"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="50A98B20" w14:textId="77777777" w:rsidR="00123BF0" w:rsidRDefault="00123BF0" w:rsidP="00123BF0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="134B22E5" w14:textId="400E473B" w:rsidR="00123BF0" w:rsidRPr="00A03715" w:rsidRDefault="00123BF0" w:rsidP="00123BF0">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Residential with dementia care</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3599" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44865D9E" w14:textId="5A593945" w:rsidR="00123BF0" w:rsidRPr="005336D9" w:rsidRDefault="00A67A36" w:rsidP="00123BF0">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005336D9">
+              <w:t>£</w:t>
+            </w:r>
+            <w:r w:rsidR="008A3FF3" w:rsidRPr="005336D9">
+              <w:t>775.11</w:t>
+            </w:r>
+            <w:r w:rsidR="00783CE8" w:rsidRPr="005336D9">
+              <w:t xml:space="preserve"> per week</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3599" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="71C2599A" w14:textId="77777777" w:rsidR="00123BF0" w:rsidRPr="007739C1" w:rsidRDefault="00123BF0" w:rsidP="00123BF0">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00783CE8" w14:paraId="62A13207" w14:textId="77777777" w:rsidTr="008A3FF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="35D9F475" w14:textId="77777777" w:rsidR="00783CE8" w:rsidRDefault="00783CE8" w:rsidP="00783CE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05840EBD" w14:textId="7ECF8B2E" w:rsidR="00783CE8" w:rsidRPr="00A03715" w:rsidRDefault="00783CE8" w:rsidP="00783CE8">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nursing – older people</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3599" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36362128" w14:textId="4D33B304" w:rsidR="00783CE8" w:rsidRPr="005336D9" w:rsidRDefault="00A67A36" w:rsidP="00783CE8">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005336D9">
+              <w:t>£</w:t>
+            </w:r>
+            <w:r w:rsidR="008A3FF3" w:rsidRPr="005336D9">
+              <w:t>775.11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005336D9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00783CE8" w:rsidRPr="005336D9">
+              <w:t>per week</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3599" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="55A2D3B9" w14:textId="77777777" w:rsidR="00783CE8" w:rsidRPr="007739C1" w:rsidRDefault="00783CE8" w:rsidP="00783CE8">
+            <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>We g</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00123BF0" w:rsidRPr="007739C1">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00783CE8" w14:paraId="46025EE9" w14:textId="77777777" w:rsidTr="008A3FF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE2D509" w14:textId="77777777" w:rsidR="00783CE8" w:rsidRDefault="00783CE8" w:rsidP="00783CE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45138DBD" w14:textId="7B1B615D" w:rsidR="00783CE8" w:rsidRPr="00A03715" w:rsidRDefault="00783CE8" w:rsidP="00783CE8">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nursing with dementia care</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3599" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3172D7" w14:textId="5F0CBA8A" w:rsidR="00783CE8" w:rsidRPr="005336D9" w:rsidRDefault="00783CE8" w:rsidP="00783CE8">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005336D9">
+              <w:t>£</w:t>
+            </w:r>
+            <w:r w:rsidR="00A67A36" w:rsidRPr="005336D9">
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="005336D9" w:rsidRPr="005336D9">
+              <w:t>32.79</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005336D9">
+              <w:t xml:space="preserve"> per week</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3599" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="760F5A26" w14:textId="77777777" w:rsidR="00783CE8" w:rsidRPr="007739C1" w:rsidRDefault="00783CE8" w:rsidP="00783CE8">
+            <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>enerally fund a maximum of 28 days in any 12 months</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00123BF0" w14:paraId="47F455AB" w14:textId="77777777" w:rsidTr="00FE53EA">
-[...2 lines deleted...]
-            <w:tcW w:w="3598" w:type="dxa"/>
+      <w:tr w:rsidR="00123BF0" w14:paraId="17DA29FE" w14:textId="77777777" w:rsidTr="008A3FF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="50A98B20" w14:textId="77777777" w:rsidR="00123BF0" w:rsidRDefault="00123BF0" w:rsidP="00123BF0">
+          <w:p w14:paraId="754C07DB" w14:textId="77777777" w:rsidR="00123BF0" w:rsidRDefault="00123BF0" w:rsidP="00123BF0">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3768" w:type="dxa"/>
-[...11 lines deleted...]
-              <w:t>Residential with dementia care</w:t>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00D6550C" w14:textId="64731E26" w:rsidR="00123BF0" w:rsidRPr="00123BF0" w:rsidRDefault="00123BF0" w:rsidP="00123BF0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00123BF0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>LD / MH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44865D9E" w14:textId="47EE6EA1" w:rsidR="00123BF0" w:rsidRPr="00AA6024" w:rsidRDefault="00A67A36" w:rsidP="00123BF0">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> per week</w:t>
+          <w:p w14:paraId="398963D5" w14:textId="6CAF27E2" w:rsidR="00123BF0" w:rsidRPr="008A3FF3" w:rsidRDefault="005336D9" w:rsidP="00123BF0">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005336D9">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Negotiated rate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="71C2599A" w14:textId="77777777" w:rsidR="00123BF0" w:rsidRPr="007739C1" w:rsidRDefault="00123BF0" w:rsidP="00123BF0">
+          <w:p w14:paraId="66C7BE3D" w14:textId="77777777" w:rsidR="00123BF0" w:rsidRPr="007739C1" w:rsidRDefault="00123BF0" w:rsidP="00123BF0">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00783CE8" w14:paraId="62A13207" w14:textId="77777777" w:rsidTr="00FE53EA">
-[...197 lines deleted...]
-            <w:tcW w:w="3598" w:type="dxa"/>
+      <w:tr w:rsidR="00DE31D4" w14:paraId="65D99837" w14:textId="77777777" w:rsidTr="008A3FF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="354AFA4F" w14:textId="77777777" w:rsidR="00DE31D4" w:rsidRDefault="00DE31D4" w:rsidP="00123BF0">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Residential care home</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18718457" w14:textId="77777777" w:rsidR="00DE31D4" w:rsidRDefault="00DE31D4" w:rsidP="00123BF0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3768" w:type="dxa"/>
+            <w:tcW w:w="4110" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BDCD563" w14:textId="77777777" w:rsidR="00DE31D4" w:rsidRDefault="00DE31D4" w:rsidP="00123BF0">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Residential – older people</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55EEB6B3" w14:textId="3CB521C2" w:rsidR="007739C1" w:rsidRPr="00A03715" w:rsidRDefault="007739C1" w:rsidP="00123BF0">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41E3DA9A" w14:textId="636C0242" w:rsidR="00DE31D4" w:rsidRPr="00AA6024" w:rsidRDefault="00DE31D4" w:rsidP="00123BF0">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00AA6024">
+          <w:p w14:paraId="41E3DA9A" w14:textId="4D8ABAF4" w:rsidR="00DE31D4" w:rsidRPr="005336D9" w:rsidRDefault="00DE31D4" w:rsidP="00123BF0">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005336D9">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
-            <w:r w:rsidR="00A67A36" w:rsidRPr="00AA6024">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> per week</w:t>
+            <w:r w:rsidR="008A3FF3" w:rsidRPr="005336D9">
+              <w:t>775.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="008A3FF3" w:rsidRPr="005336D9">
+              <w:t xml:space="preserve">11 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005336D9">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005336D9">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> week</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5D461D29" w14:textId="20B9A801" w:rsidR="00DE31D4" w:rsidRPr="007739C1" w:rsidRDefault="00DE31D4" w:rsidP="00123BF0">
+          <w:p w14:paraId="53186F4B" w14:textId="77777777" w:rsidR="008A3FF3" w:rsidRDefault="008A3FF3" w:rsidP="008A3FF3">
+            <w:r w:rsidRPr="00500F79">
+              <w:t>Council Standard Rate</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D461D29" w14:textId="5AB0FE4B" w:rsidR="00DE31D4" w:rsidRPr="007739C1" w:rsidRDefault="00DE31D4" w:rsidP="00123BF0">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007739C1">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE31D4" w14:paraId="3B0C5E0D" w14:textId="77777777" w:rsidTr="00FE53EA">
-[...2 lines deleted...]
-            <w:tcW w:w="3598" w:type="dxa"/>
+      <w:tr w:rsidR="00DE31D4" w14:paraId="3B0C5E0D" w14:textId="77777777" w:rsidTr="008A3FF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2A600A52" w14:textId="77777777" w:rsidR="00DE31D4" w:rsidRDefault="00DE31D4" w:rsidP="00123BF0">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3768" w:type="dxa"/>
+            <w:tcW w:w="4110" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4178AD5A" w14:textId="714218D8" w:rsidR="00DE31D4" w:rsidRDefault="00DE31D4" w:rsidP="00123BF0">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Residential with dementia care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D9F2D10" w14:textId="794F90C7" w:rsidR="00DE31D4" w:rsidRPr="00AA6024" w:rsidRDefault="00DE31D4" w:rsidP="00123BF0">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00AA6024">
+          <w:p w14:paraId="4D9F2D10" w14:textId="0A7EEA2B" w:rsidR="00DE31D4" w:rsidRPr="005336D9" w:rsidRDefault="00DE31D4" w:rsidP="00123BF0">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005336D9">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
-            <w:r w:rsidR="00A67A36" w:rsidRPr="00AA6024">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> per week</w:t>
+            <w:r w:rsidR="008A3FF3" w:rsidRPr="005336D9">
+              <w:t>775.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="008A3FF3" w:rsidRPr="005336D9">
+              <w:t xml:space="preserve">11 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005336D9">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005336D9">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> week</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6E9090B5" w14:textId="77777777" w:rsidR="00DE31D4" w:rsidRPr="00A03715" w:rsidRDefault="00DE31D4" w:rsidP="00123BF0">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="40CC6216" w14:textId="77777777" w:rsidR="00804849" w:rsidRDefault="00804849" w:rsidP="00D76FAB">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -4691,77 +4725,77 @@
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="6EF6A28E" id="Rectangle 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/lul5WAIAAK4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0m6rGzR0mlqVoQ0&#10;YGLwAK7jNBaJjzl2mw7Eu3PstKVjNwjRC9fnx9/5+c7J9c2u79hWodNgSp6dpZwpI6HWZl3yL5+X&#10;k0vOnBemFh0YVfIn5fjN/PWr68EWagotdLVCRiDGFYMteeu9LZLEyVb1wp2BVYaMDWAvPIm4TmoU&#10;A6H3XTJN01kyANYWQSrnSFuNRj6P+E2jpP/YNE551pWccvPxxHiuwpnMr0WxRmFbLfdpiH/Iohfa&#10;UNAjVCW8YBvUL6B6LREcNP5MQp9A02ipYg1UTZb+Uc1jK6yKtVBznD22yf0/WPlh+4BM18QdtceI&#10;njj6RF0TZt0pFnStrmsVuA29Gqwr6MmjfcBQrbP3IL86ZuBRdfQqeJGwaOm5unX2hQoRhlaJmiqI&#10;eMkzwCA4gmar4T3UlInYeIht3TXYh4DUMLaL7D0d2VM7zyQpZ+cXaUoJSzLt75RxIorDY4vOv1XQ&#10;s3ApOVJ2EVxs750fXQ8uIZaBpe66OCAUglyCMgSLvP64Sq/uLu8u80k+nd1N8rSqJrfLRT6ZLbM3&#10;F9V5tVhU2c+An+XF2MMAd5ixLP87DvfTPk7HccocdLoOcCElh+vVokO2FTTjy/gLVFHhJ27J8zSi&#10;mWo5/MfqIhmh/yPPK6ifiAsE6hW1lZacLi3gd84GWpiSu28bgYqz7p0hPq+yPCc3H4X84s2UBDy1&#10;rE4twkiCKrnnbLwu/LiVG4t63VKkLHJj4JZmoNGRnzAfY1aUdxBoKWIF+wUOW3cqR6/fn5n5LwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAIZbh9XYAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQ&#10;he9C/8Mygje7axEpMZsihfZQpdC0vW+zYxLMzsbsNl3/vVMR9DLM4w1vvpcvkuvEiENoPWl4mCoQ&#10;SJW3LdUaDvvV/RxEiIas6Tyhhi8MsCgmN7nJrL/QDscy1oJDKGRGQxNjn0kZqgadCVPfI7H37gdn&#10;IsuhlnYwFw53nZwp9SSdaYk/NKbHZYPVR3l2Go7bdrP5nL+tlzGtX2fb5Mdy96j13W16eQYRMcW/&#10;Y7jiMzoUzHTyZ7JBdBq4SPyZV08plqffRRa5/E9ffAMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQD/lul5WAIAAK4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCGW4fV2AAAAAUBAAAPAAAAAAAAAAAAAAAAALIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAtwUAAAAA&#10;" filled="f" stroked="f">
                 <o:lock v:ext="edit" aspectratio="t" selection="t"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00536209">
+      <w:r w:rsidR="00F84AA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="522F7601">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_tole_rId2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
+          <v:shape id="_x0000_tole_rId2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
             <o:lock v:ext="edit" selection="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="007A6D5B" w:rsidRPr="00804849">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Sandwell fees</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0685429A" w14:textId="77777777" w:rsidR="00B66B73" w:rsidRDefault="00B66B73" w:rsidP="001A46A5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EF66A44" w14:textId="2D3933CE" w:rsidR="007A6D5B" w:rsidRDefault="00033F99" w:rsidP="001A46A5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -4859,69 +4893,75 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00836698">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ervice charge </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66DC77FA" w14:textId="562F7685" w:rsidR="00B66B73" w:rsidRPr="00E15B75" w:rsidRDefault="00B66B73" w:rsidP="00B66B73">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E15B75">
+          <w:p w14:paraId="66DC77FA" w14:textId="6BFEB5BA" w:rsidR="00B66B73" w:rsidRPr="00FA5D4B" w:rsidRDefault="00B66B73" w:rsidP="00B66B73">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5D4B">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
-            <w:r w:rsidR="00A55F75">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E15B75">
+            <w:r w:rsidR="00A55F75" w:rsidRPr="00FA5D4B">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA5D4B" w:rsidRPr="00FA5D4B">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>49</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA5D4B">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> per week</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32F39E05" w14:textId="6B68656E" w:rsidR="00B66B73" w:rsidRPr="00804849" w:rsidRDefault="00B66B73" w:rsidP="00B66B73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -4945,67 +4985,73 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B84476E" w14:textId="216DA31D" w:rsidR="00B66B73" w:rsidRPr="00836698" w:rsidRDefault="00B66B73" w:rsidP="00B66B73">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00836698">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Installation charge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB5352C" w14:textId="1497954E" w:rsidR="00B66B73" w:rsidRPr="00E15B75" w:rsidRDefault="00B66B73" w:rsidP="00B66B73">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00986EF9">
+          <w:p w14:paraId="4CB5352C" w14:textId="58DD1A28" w:rsidR="00B66B73" w:rsidRPr="00FA5D4B" w:rsidRDefault="00B66B73" w:rsidP="00B66B73">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5D4B">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
-            <w:r w:rsidR="00986EF9" w:rsidRPr="00986EF9">
-[...3 lines deleted...]
-              <w:t>30.60</w:t>
+            <w:r w:rsidR="00986EF9" w:rsidRPr="00FA5D4B">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA5D4B" w:rsidRPr="00FA5D4B">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EC5AB08" w14:textId="38E9CB3D" w:rsidR="00B66B73" w:rsidRPr="00804849" w:rsidRDefault="00B66B73" w:rsidP="00B66B73">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00804849">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>One-off</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5270,68 +5316,68 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C5CE4F2" w14:textId="4B7FCC69" w:rsidR="00060FF6" w:rsidRPr="00A03715" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Work up to &amp; including the date which the Court appoints a Deputy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62C7C159" w14:textId="26F62088" w:rsidR="00060FF6" w:rsidRPr="00654B04" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
+          <w:p w14:paraId="62C7C159" w14:textId="3D20273A" w:rsidR="00060FF6" w:rsidRPr="008A3FF3" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E15B75">
+            <w:r w:rsidRPr="00DE4CD8">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>944</w:t>
+            <w:r w:rsidR="00DE4CD8" w:rsidRPr="00DE4CD8">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1196.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1E17D678" w14:textId="77777777" w:rsidR="00060FF6" w:rsidRPr="00804849" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68A1A92A" w14:textId="77777777" w:rsidR="00060FF6" w:rsidRPr="00804849" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -5383,69 +5429,69 @@
             <w:tcW w:w="3599" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2B47755E" w14:textId="77777777" w:rsidR="00060FF6" w:rsidRPr="00A03715" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00485C2C">
               <w:t>Annual Management Fee</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18B8BDCC" w14:textId="0B0577BC" w:rsidR="00060FF6" w:rsidRPr="00A03715" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02560238" w14:textId="1E8DD58F" w:rsidR="00060FF6" w:rsidRPr="00E15B75" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E15B75">
+          <w:p w14:paraId="02560238" w14:textId="62AF166F" w:rsidR="00060FF6" w:rsidRPr="003E5DE8" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E5DE8">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003E5DE8" w:rsidRPr="003E5DE8">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>982</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E15B75">
+            <w:r w:rsidRPr="003E5DE8">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> for year 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="389FE048" w14:textId="77777777" w:rsidR="00060FF6" w:rsidRPr="00804849" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00060FF6" w14:paraId="40BB5893" w14:textId="77777777" w:rsidTr="0049562D">
         <w:tc>
@@ -5456,332 +5502,326 @@
           <w:p w14:paraId="190FB222" w14:textId="77777777" w:rsidR="00060FF6" w:rsidRPr="00986EF9" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0A318198" w14:textId="70F2BCF2" w:rsidR="00060FF6" w:rsidRPr="00A03715" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28456363" w14:textId="45D02275" w:rsidR="00060FF6" w:rsidRPr="00E15B75" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E15B75">
+          <w:p w14:paraId="28456363" w14:textId="7A4C5386" w:rsidR="00060FF6" w:rsidRPr="003E5DE8" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E5DE8">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003E5DE8" w:rsidRPr="003E5DE8">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>824</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E15B75">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> for year 2 and after</w:t>
+            <w:r w:rsidRPr="003E5DE8">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for year 2 a</w:t>
+            </w:r>
+            <w:r w:rsidR="003E5DE8" w:rsidRPr="003E5DE8">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>nd after</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0902852A" w14:textId="77777777" w:rsidR="00060FF6" w:rsidRPr="00804849" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00060FF6" w14:paraId="5625F7BC" w14:textId="77777777" w:rsidTr="0049562D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3598" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="319F046A" w14:textId="77777777" w:rsidR="00060FF6" w:rsidRPr="00986EF9" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3C792568" w14:textId="77777777" w:rsidR="00060FF6" w:rsidRPr="00296ED2" w:rsidRDefault="00060FF6" w:rsidP="00B66B73"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E9CEAE4" w14:textId="00755E20" w:rsidR="00060FF6" w:rsidRPr="00E15B75" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
-[...27 lines deleted...]
-              <w:t>are below £20,300</w:t>
+          <w:p w14:paraId="0E9CEAE4" w14:textId="00755E20" w:rsidR="00060FF6" w:rsidRPr="003E5DE8" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E5DE8">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Or, 3.5% of net assets where savings are below £20,300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="34EBD3B8" w14:textId="77777777" w:rsidR="00060FF6" w:rsidRPr="00804849" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00060FF6" w14:paraId="4EBF476A" w14:textId="77777777" w:rsidTr="0049562D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3598" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0E5288AA" w14:textId="77777777" w:rsidR="00060FF6" w:rsidRPr="00986EF9" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F519BC1" w14:textId="328DDB65" w:rsidR="00060FF6" w:rsidRPr="00485C2C" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
             <w:r w:rsidRPr="00296ED2">
               <w:t>Property Management Fee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48D10538" w14:textId="60932A2F" w:rsidR="00060FF6" w:rsidRPr="00E15B75" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
-[...15 lines deleted...]
-              <w:t>80</w:t>
+          <w:p w14:paraId="48D10538" w14:textId="560AA611" w:rsidR="00060FF6" w:rsidRPr="003E5DE8" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E5DE8">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>£</w:t>
+            </w:r>
+            <w:r w:rsidR="003E5DE8" w:rsidRPr="003E5DE8">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>380</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="15C20179" w14:textId="77777777" w:rsidR="00060FF6" w:rsidRPr="00804849" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00060FF6" w14:paraId="14D881FE" w14:textId="77777777" w:rsidTr="0049562D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3598" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="53B25792" w14:textId="77777777" w:rsidR="00060FF6" w:rsidRPr="00986EF9" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BD65054" w14:textId="3B873931" w:rsidR="00060FF6" w:rsidRPr="00485C2C" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
             <w:r w:rsidRPr="00296ED2">
               <w:t>Preparation of annual report to the OPG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67D4B3FA" w14:textId="3B6AE34C" w:rsidR="00060FF6" w:rsidRPr="00E15B75" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
-[...15 lines deleted...]
-              <w:t>74</w:t>
+          <w:p w14:paraId="67D4B3FA" w14:textId="5DD5CA1D" w:rsidR="00060FF6" w:rsidRPr="003E5DE8" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E5DE8">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>£</w:t>
+            </w:r>
+            <w:r w:rsidR="003E5DE8" w:rsidRPr="003E5DE8">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>274</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="66097B9F" w14:textId="77777777" w:rsidR="00060FF6" w:rsidRPr="00804849" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00060FF6" w14:paraId="3AD4A868" w14:textId="77777777" w:rsidTr="0049562D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3598" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7D306B3A" w14:textId="77777777" w:rsidR="00060FF6" w:rsidRPr="00986EF9" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="458E7932" w14:textId="14138BDC" w:rsidR="00060FF6" w:rsidRPr="00296ED2" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
             <w:r>
               <w:t>Preparation of a basic HMRC income tax return</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05CC4703" w14:textId="4E2FA63D" w:rsidR="00060FF6" w:rsidRPr="00E15B75" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
-[...9 lines deleted...]
-              <w:t>£89</w:t>
+          <w:p w14:paraId="05CC4703" w14:textId="537DECEB" w:rsidR="00060FF6" w:rsidRPr="003E5DE8" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E5DE8">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>£</w:t>
+            </w:r>
+            <w:r w:rsidR="003E5DE8" w:rsidRPr="003E5DE8">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08CCFB63" w14:textId="77777777" w:rsidR="00060FF6" w:rsidRPr="00804849" w:rsidRDefault="00060FF6" w:rsidP="00B66B73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00060FF6" w14:paraId="73663A76" w14:textId="77777777" w:rsidTr="0049562D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3598" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D9AEC6B" w14:textId="44F652CF" w:rsidR="00060FF6" w:rsidRPr="00986EF9" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
             <w:pPr>
@@ -5809,108 +5849,126 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="670AE394" w14:textId="77777777" w:rsidR="00060FF6" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
             <w:r>
               <w:t>Monthly Management Fee (until a Deputy is appointed):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27C987FA" w14:textId="77777777" w:rsidR="00060FF6" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
             <w:r>
               <w:t>Care home clients</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B6C6B76" w14:textId="797238D1" w:rsidR="00060FF6" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Community clients</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DFA9034" w14:textId="77777777" w:rsidR="00060FF6" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
-[...26 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2DFA9034" w14:textId="77777777" w:rsidR="00060FF6" w:rsidRPr="003E5DE8" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="007AF27C" w14:textId="77777777" w:rsidR="00060FF6" w:rsidRPr="003E5DE8" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07B53F7D" w14:textId="77777777" w:rsidR="00060FF6" w:rsidRPr="003E5DE8" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F5159FB" w14:textId="17DBB3C5" w:rsidR="00060FF6" w:rsidRPr="003E5DE8" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E5DE8">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
-            <w:r w:rsidR="003F41A8">
+            <w:r w:rsidR="003F41A8" w:rsidRPr="003E5DE8">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00DE4CD8" w:rsidRPr="003E5DE8">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5963563F" w14:textId="64775C0C" w:rsidR="00060FF6" w:rsidRPr="003E5DE8" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E5DE8">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>£</w:t>
             </w:r>
-            <w:r w:rsidR="003F41A8">
+            <w:r w:rsidR="003F41A8" w:rsidRPr="003E5DE8">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE4CD8" w:rsidRPr="003E5DE8">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.5</w:t>
+            </w:r>
+            <w:r w:rsidR="003E5DE8" w:rsidRPr="003E5DE8">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52F09A8F" w14:textId="77777777" w:rsidR="00060FF6" w:rsidRPr="00804849" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00060FF6" w14:paraId="31D84D27" w14:textId="77777777" w:rsidTr="0049562D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3598" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DBE8DF9" w14:textId="77777777" w:rsidR="00060FF6" w:rsidRPr="002F5240" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
             <w:pPr>
@@ -5919,61 +5977,64 @@
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02594F5F" w14:textId="0AF99E53" w:rsidR="00060FF6" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Deceased Administration fee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37468EAF" w14:textId="47445623" w:rsidR="00060FF6" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="37468EAF" w14:textId="5645275F" w:rsidR="00060FF6" w:rsidRPr="003E5DE8" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E5DE8">
               <w:t>£3</w:t>
             </w:r>
-            <w:r w:rsidR="00536209">
-              <w:t>65</w:t>
+            <w:r w:rsidR="00DE4CD8" w:rsidRPr="003E5DE8">
+              <w:t>77.</w:t>
+            </w:r>
+            <w:r w:rsidR="003E5DE8" w:rsidRPr="003E5DE8">
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28DC98A2" w14:textId="77777777" w:rsidR="00060FF6" w:rsidRPr="00804849" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00060FF6" w14:paraId="471C9E28" w14:textId="77777777" w:rsidTr="0049562D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3598" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2C1B3250" w14:textId="0FD2B535" w:rsidR="00060FF6" w:rsidRPr="00AA6024" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
@@ -5990,177 +6051,186 @@
             </w:r>
             <w:r w:rsidRPr="00AA6024">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA6024">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA6024">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>local fee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A65F750" w14:textId="1FAC65CE" w:rsidR="00060FF6" w:rsidRPr="00485C2C" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
-            <w:r>
+          <w:p w14:paraId="2A65F750" w14:textId="1FAC65CE" w:rsidR="00060FF6" w:rsidRPr="007466E7" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
+            <w:r w:rsidRPr="007466E7">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Community meals on wheels service</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CD8025" w14:textId="326E8AAD" w:rsidR="00060FF6" w:rsidRPr="00E15B75" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
+          <w:p w14:paraId="24CD8025" w14:textId="21B432AD" w:rsidR="00060FF6" w:rsidRPr="007466E7" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E15B75">
+            <w:r w:rsidRPr="007466E7">
               <w:t>£</w:t>
             </w:r>
-            <w:r w:rsidR="00986EF9">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E15B75">
+            <w:r w:rsidR="00986EF9" w:rsidRPr="007466E7">
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE4CD8" w:rsidRPr="007466E7">
+              <w:t>49</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007466E7">
               <w:t xml:space="preserve"> per meal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AB9DB3D" w14:textId="77777777" w:rsidR="00060FF6" w:rsidRPr="00804849" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00060FF6" w14:paraId="4795C9B1" w14:textId="77777777" w:rsidTr="0049562D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3598" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="35BE159C" w14:textId="354D11BC" w:rsidR="00060FF6" w:rsidRPr="004003F0" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="584FD451" w14:textId="2322CF98" w:rsidR="00060FF6" w:rsidRPr="00A03715" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
+          <w:p w14:paraId="584FD451" w14:textId="2322CF98" w:rsidR="00060FF6" w:rsidRPr="007466E7" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007466E7">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Sandwell Day Centres </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BEBC0F3" w14:textId="18C1201C" w:rsidR="00060FF6" w:rsidRPr="00E15B75" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
-            <w:r w:rsidRPr="00E15B75">
+          <w:p w14:paraId="4BEBC0F3" w14:textId="2036B305" w:rsidR="00060FF6" w:rsidRPr="007466E7" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
+            <w:r w:rsidRPr="007466E7">
               <w:t>Breakfast £2.</w:t>
             </w:r>
-            <w:r w:rsidR="00986EF9">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E15B75">
+            <w:r w:rsidR="00DE4CD8" w:rsidRPr="007466E7">
+              <w:t>74</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E5604F1" w14:textId="67D80A58" w:rsidR="00060FF6" w:rsidRPr="007466E7" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007466E7">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lunch      £</w:t>
             </w:r>
-            <w:r w:rsidR="00986EF9">
-[...6 lines deleted...]
-          <w:p w14:paraId="09910EAE" w14:textId="4F4E6FB5" w:rsidR="00060FF6" w:rsidRPr="00E15B75" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
+            <w:r w:rsidR="00986EF9" w:rsidRPr="007466E7">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE4CD8" w:rsidRPr="007466E7">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09910EAE" w14:textId="63942CB0" w:rsidR="00060FF6" w:rsidRPr="007466E7" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E15B75">
+            <w:r w:rsidRPr="007466E7">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tea          £1.</w:t>
             </w:r>
-            <w:r w:rsidR="00AA6024">
-[...3 lines deleted...]
-              <w:t>45</w:t>
+            <w:r w:rsidR="00DE4CD8" w:rsidRPr="007466E7">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CECE83A" w14:textId="6E7AAF24" w:rsidR="00060FF6" w:rsidRPr="00804849" w:rsidRDefault="00060FF6" w:rsidP="00060FF6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00804849">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rates for other centres depend on the provider</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -6380,182 +6450,166 @@
       <w:r w:rsidR="003D1756" w:rsidRPr="00DC5AFE">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DC5AFE">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003D1756" w:rsidRPr="00DC5AFE">
         <w:t>£</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003D1756" w:rsidRPr="00DC5AFE">
         <w:t>150</w:t>
       </w:r>
       <w:r w:rsidR="00836698" w:rsidRPr="00DC5AFE">
         <w:t xml:space="preserve"> }</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="03DBEDB7" w14:textId="77777777" w:rsidR="00DC5AFE" w:rsidRPr="00836698" w:rsidRDefault="00DC5AFE" w:rsidP="003D1756">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="173CD0F4" w14:textId="117354C7" w:rsidR="003D1756" w:rsidRDefault="00750354" w:rsidP="00836698">
+    <w:p w14:paraId="173CD0F4" w14:textId="117354C7" w:rsidR="003D1756" w:rsidRPr="00DE4CD8" w:rsidRDefault="00750354" w:rsidP="00836698">
       <w:pPr>
         <w:ind w:left="7200" w:hanging="7200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Valuation </w:t>
       </w:r>
       <w:r w:rsidR="00DC5AFE">
         <w:t xml:space="preserve">fee </w:t>
       </w:r>
       <w:r w:rsidR="008203B1">
         <w:t>and Coal Authority report</w:t>
       </w:r>
       <w:r w:rsidR="00DC5AFE">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DC5AFE">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003D1756">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="003D1756" w:rsidRPr="00424A62">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="003D1756" w:rsidRPr="00DE4CD8">
         <w:t>£</w:t>
       </w:r>
-      <w:r w:rsidR="00424A62" w:rsidRPr="00424A62">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00424A62" w:rsidRPr="00DE4CD8">
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00F7668E" w:rsidRPr="00424A62">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F7668E" w:rsidRPr="00DE4CD8">
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="003D1756" w:rsidRPr="00424A62">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="003D1756" w:rsidRPr="00DE4CD8">
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00836698" w:rsidRPr="00836698">
+      <w:r w:rsidR="00836698" w:rsidRPr="00DE4CD8">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22F376D4" w14:textId="4D19C5AE" w:rsidR="003D1756" w:rsidRPr="00931473" w:rsidRDefault="003D1756" w:rsidP="003D1756">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00772E67">
+      <w:r w:rsidRPr="00DE4CD8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Total c</w:t>
       </w:r>
-      <w:r w:rsidR="00750354" w:rsidRPr="00772E67">
+      <w:r w:rsidR="00750354" w:rsidRPr="00DE4CD8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>harge</w:t>
       </w:r>
-      <w:r w:rsidR="00750354">
+      <w:r w:rsidR="00750354" w:rsidRPr="00DE4CD8">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00750354">
+      <w:r w:rsidR="00750354" w:rsidRPr="00DE4CD8">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00750354">
+      <w:r w:rsidR="00750354" w:rsidRPr="00DE4CD8">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DE4CD8">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DE4CD8">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DE4CD8">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DE4CD8">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DE4CD8">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00750354">
+      <w:r w:rsidR="00750354" w:rsidRPr="00DE4CD8">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00750354">
+      <w:r w:rsidR="00750354" w:rsidRPr="00DE4CD8">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00424A62">
+      <w:r w:rsidRPr="00DE4CD8">
         <w:rPr>
           <w:b/>
-          <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>£</w:t>
       </w:r>
-      <w:r w:rsidR="00424A62" w:rsidRPr="00424A62">
+      <w:r w:rsidR="00424A62" w:rsidRPr="00DE4CD8">
         <w:rPr>
           <w:b/>
-          <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00F7668E" w:rsidRPr="00424A62">
+      <w:r w:rsidR="00F7668E" w:rsidRPr="00DE4CD8">
         <w:rPr>
           <w:b/>
-          <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00750354" w:rsidRPr="00424A62">
+      <w:r w:rsidR="00750354" w:rsidRPr="00DE4CD8">
         <w:rPr>
           <w:b/>
-          <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="71226147" w14:textId="77777777" w:rsidR="003D1756" w:rsidRDefault="003D1756" w:rsidP="003D1756"/>
     <w:p w14:paraId="09430C36" w14:textId="646CDCF3" w:rsidR="003D1756" w:rsidRDefault="003D1756" w:rsidP="003D1756">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Please note that this is the initial fixed set up fee, and that other costs may be incurred in complex cases. Should additional costs be incurred you will be informed immediately. In certain circumstances, a second valuation may be </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">required </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>at a later date</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
@@ -6580,59 +6634,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EDA7F67" w14:textId="77777777" w:rsidR="001A46A5" w:rsidRPr="00804849" w:rsidRDefault="001A46A5" w:rsidP="001A46A5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00804849">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Other formats</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F565C5F" w14:textId="77777777" w:rsidR="001A46A5" w:rsidRDefault="001A46A5" w:rsidP="001A46A5">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you would like help to understand this </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> c</w:t>
+        <w:t>If you would like help to understand this factsheet c</w:t>
       </w:r>
       <w:r w:rsidR="00A86B48">
         <w:t xml:space="preserve">ontact Sandwell Enquiry; </w:t>
       </w:r>
       <w:r>
         <w:t>Tel: 0121 569 2266</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F228D12" w14:textId="77777777" w:rsidR="001A46A5" w:rsidRDefault="001A46A5" w:rsidP="001A46A5">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00BB1AFD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>sandwell_enquiry@sandwell.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3B8A95E0" w14:textId="77777777" w:rsidR="001A46A5" w:rsidRDefault="001A46A5" w:rsidP="001A46A5">
@@ -6691,61 +6737,61 @@
       <w:r w:rsidRPr="00642A1C">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002E4EDB" w:rsidSect="00834305">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:headerReference w:type="first" r:id="rId19"/>
       <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="993" w:header="283" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="302344AE" w14:textId="77777777" w:rsidR="002E4EDB" w:rsidRDefault="002143A5">
+    <w:p w14:paraId="273D0514" w14:textId="77777777" w:rsidR="00F84AA0" w:rsidRDefault="00F84AA0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47F7F15A" w14:textId="77777777" w:rsidR="002E4EDB" w:rsidRDefault="002143A5">
+    <w:p w14:paraId="5F946BA3" w14:textId="77777777" w:rsidR="00F84AA0" w:rsidRDefault="00F84AA0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -6930,132 +6976,132 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00D76FAB">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="007C730E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D739F80" w14:textId="77777777" w:rsidR="002E4EDB" w:rsidRDefault="002143A5">
+    <w:p w14:paraId="1D902ED7" w14:textId="77777777" w:rsidR="00F84AA0" w:rsidRDefault="00F84AA0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76838493" w14:textId="77777777" w:rsidR="002E4EDB" w:rsidRDefault="002143A5">
+    <w:p w14:paraId="21CDE84B" w14:textId="77777777" w:rsidR="00F84AA0" w:rsidRDefault="00F84AA0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7C3D30CA" w14:textId="5D74CFD8" w:rsidR="001A46A5" w:rsidRDefault="001A46A5" w:rsidP="001A46A5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6AE537A8" w14:textId="77777777" w:rsidR="001A46A5" w:rsidRDefault="001A46A5" w:rsidP="001A46A5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="2150"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4808BE6F" w14:textId="77777777" w:rsidR="00AB6F19" w:rsidRDefault="00536209" w:rsidP="00AB6F19">
+  <w:p w14:paraId="4808BE6F" w14:textId="77777777" w:rsidR="00AB6F19" w:rsidRDefault="00F84AA0" w:rsidP="00AB6F19">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="1282B4BF">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="_x0000_s2049" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:.15pt;margin-top:-4.5pt;width:154pt;height:41pt;z-index:251661312;mso-wrap-edited:f">
+        <v:shape id="_x0000_s1025" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:.15pt;margin-top:-4.5pt;width:154pt;height:41pt;z-index:251661312;mso-wrap-edited:f">
           <v:imagedata r:id="rId1" o:title=""/>
           <w10:wrap type="square"/>
         </v:shape>
-        <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_s2049" DrawAspect="Content" ObjectID="_1820317008" r:id="rId2"/>
+        <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_s1025" DrawAspect="Content" ObjectID="_1844503025" r:id="rId2"/>
       </w:object>
     </w:r>
     <w:r w:rsidR="00AB6F19">
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="127E8D08" w14:textId="77777777" w:rsidR="00AB6F19" w:rsidRDefault="00AB6F19" w:rsidP="00AB6F19">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="009C7A6D">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">Adult social care factsheet </w:t>
     </w:r>
     <w:r w:rsidR="00A550A8">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>x</w:t>
     </w:r>
   </w:p>
 </w:hdr>
@@ -9733,58 +9779,58 @@
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="328290732">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="396515567">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1450667323">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1928150976">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="192229728">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="802306818">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00704DEA"/>
     <w:rsid w:val="00022A61"/>
     <w:rsid w:val="00024D98"/>
     <w:rsid w:val="00024E98"/>
     <w:rsid w:val="00033F99"/>
     <w:rsid w:val="000419B3"/>
@@ -9793,221 +9839,228 @@
     <w:rsid w:val="000550ED"/>
     <w:rsid w:val="00060FF6"/>
     <w:rsid w:val="00061CCB"/>
     <w:rsid w:val="000669C6"/>
     <w:rsid w:val="00075B72"/>
     <w:rsid w:val="000767A0"/>
     <w:rsid w:val="00081479"/>
     <w:rsid w:val="00093142"/>
     <w:rsid w:val="000979B5"/>
     <w:rsid w:val="000B160D"/>
     <w:rsid w:val="000B6C5A"/>
     <w:rsid w:val="000C623D"/>
     <w:rsid w:val="000D1844"/>
     <w:rsid w:val="000D6093"/>
     <w:rsid w:val="00100EDF"/>
     <w:rsid w:val="00104AC0"/>
     <w:rsid w:val="00123BF0"/>
     <w:rsid w:val="001277BA"/>
     <w:rsid w:val="0013098C"/>
     <w:rsid w:val="00132E7C"/>
     <w:rsid w:val="001352F7"/>
     <w:rsid w:val="0014083A"/>
     <w:rsid w:val="00144CA9"/>
     <w:rsid w:val="00145553"/>
     <w:rsid w:val="00156544"/>
+    <w:rsid w:val="00177EB3"/>
     <w:rsid w:val="0018184B"/>
     <w:rsid w:val="0019757D"/>
     <w:rsid w:val="001A46A5"/>
     <w:rsid w:val="001A6398"/>
     <w:rsid w:val="001A7610"/>
     <w:rsid w:val="001B6767"/>
     <w:rsid w:val="001C2596"/>
     <w:rsid w:val="001C5E90"/>
     <w:rsid w:val="001D5985"/>
     <w:rsid w:val="001E74F9"/>
     <w:rsid w:val="001F6196"/>
     <w:rsid w:val="002143A5"/>
     <w:rsid w:val="0022315F"/>
     <w:rsid w:val="00232D0A"/>
     <w:rsid w:val="0024742A"/>
     <w:rsid w:val="00254495"/>
     <w:rsid w:val="002626C6"/>
     <w:rsid w:val="00262AE2"/>
     <w:rsid w:val="00262BAD"/>
     <w:rsid w:val="00263BB9"/>
     <w:rsid w:val="0026633A"/>
     <w:rsid w:val="00283C25"/>
     <w:rsid w:val="00290A92"/>
     <w:rsid w:val="00296ED2"/>
     <w:rsid w:val="002B1A61"/>
     <w:rsid w:val="002B535B"/>
     <w:rsid w:val="002B6534"/>
     <w:rsid w:val="002C4846"/>
     <w:rsid w:val="002E324E"/>
     <w:rsid w:val="002E4EDB"/>
     <w:rsid w:val="003037C0"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="003238BD"/>
     <w:rsid w:val="00337F50"/>
     <w:rsid w:val="00355450"/>
     <w:rsid w:val="003649F3"/>
     <w:rsid w:val="0037057A"/>
     <w:rsid w:val="00371D1D"/>
     <w:rsid w:val="00380161"/>
     <w:rsid w:val="00396A27"/>
     <w:rsid w:val="003A6548"/>
     <w:rsid w:val="003B2180"/>
     <w:rsid w:val="003C504A"/>
     <w:rsid w:val="003D1756"/>
     <w:rsid w:val="003E538A"/>
+    <w:rsid w:val="003E5DE8"/>
     <w:rsid w:val="003F3D84"/>
     <w:rsid w:val="003F41A8"/>
     <w:rsid w:val="003F5A2B"/>
     <w:rsid w:val="003F6FFA"/>
     <w:rsid w:val="004003F0"/>
     <w:rsid w:val="0040239B"/>
     <w:rsid w:val="00403A60"/>
+    <w:rsid w:val="00410740"/>
     <w:rsid w:val="004161A5"/>
     <w:rsid w:val="0042099A"/>
     <w:rsid w:val="00424A62"/>
     <w:rsid w:val="004500FB"/>
     <w:rsid w:val="00457368"/>
     <w:rsid w:val="0046122C"/>
     <w:rsid w:val="0046716A"/>
     <w:rsid w:val="0047132E"/>
     <w:rsid w:val="00471ECE"/>
     <w:rsid w:val="00485C2C"/>
     <w:rsid w:val="00487E2B"/>
     <w:rsid w:val="00493035"/>
     <w:rsid w:val="00494C64"/>
     <w:rsid w:val="0049562D"/>
     <w:rsid w:val="004A1E1C"/>
     <w:rsid w:val="004A753B"/>
     <w:rsid w:val="004B001C"/>
     <w:rsid w:val="004B7B8B"/>
     <w:rsid w:val="004C437A"/>
     <w:rsid w:val="004D7DBB"/>
     <w:rsid w:val="004E7570"/>
     <w:rsid w:val="004F2DF2"/>
     <w:rsid w:val="004F33FE"/>
     <w:rsid w:val="004F48E0"/>
     <w:rsid w:val="004F7B30"/>
     <w:rsid w:val="005079A7"/>
     <w:rsid w:val="00513D60"/>
     <w:rsid w:val="005164B0"/>
     <w:rsid w:val="00517ECC"/>
     <w:rsid w:val="00527376"/>
+    <w:rsid w:val="005336D9"/>
     <w:rsid w:val="00536209"/>
     <w:rsid w:val="00542287"/>
     <w:rsid w:val="00542BB5"/>
     <w:rsid w:val="0054794D"/>
     <w:rsid w:val="00547FEC"/>
     <w:rsid w:val="005550A5"/>
     <w:rsid w:val="0057402D"/>
     <w:rsid w:val="00576DEE"/>
     <w:rsid w:val="0057771F"/>
     <w:rsid w:val="00580A4B"/>
     <w:rsid w:val="005A57D9"/>
     <w:rsid w:val="005A7FC6"/>
     <w:rsid w:val="005B5163"/>
     <w:rsid w:val="005D3C0B"/>
     <w:rsid w:val="005D6DAA"/>
     <w:rsid w:val="005D747C"/>
     <w:rsid w:val="005E3D1F"/>
     <w:rsid w:val="005F054D"/>
     <w:rsid w:val="00607F8C"/>
     <w:rsid w:val="00616532"/>
     <w:rsid w:val="0061729F"/>
     <w:rsid w:val="0062385E"/>
     <w:rsid w:val="0063543D"/>
     <w:rsid w:val="00654B04"/>
     <w:rsid w:val="006632FE"/>
     <w:rsid w:val="00666BD7"/>
     <w:rsid w:val="00667EB8"/>
     <w:rsid w:val="00676D43"/>
     <w:rsid w:val="006D1BC4"/>
     <w:rsid w:val="006D69C6"/>
     <w:rsid w:val="006E658A"/>
     <w:rsid w:val="00704DEA"/>
     <w:rsid w:val="00710EB8"/>
     <w:rsid w:val="0071163E"/>
     <w:rsid w:val="007126C5"/>
     <w:rsid w:val="00712F9E"/>
     <w:rsid w:val="00720960"/>
     <w:rsid w:val="00737961"/>
     <w:rsid w:val="0074022D"/>
+    <w:rsid w:val="007466E7"/>
     <w:rsid w:val="00750354"/>
     <w:rsid w:val="00751865"/>
     <w:rsid w:val="0075486F"/>
     <w:rsid w:val="0075654E"/>
     <w:rsid w:val="00757642"/>
     <w:rsid w:val="00766718"/>
     <w:rsid w:val="00772E67"/>
     <w:rsid w:val="007739C1"/>
     <w:rsid w:val="00783CE8"/>
     <w:rsid w:val="0079478A"/>
     <w:rsid w:val="00796ED7"/>
     <w:rsid w:val="007A6D5B"/>
     <w:rsid w:val="007B268A"/>
     <w:rsid w:val="007B36B9"/>
     <w:rsid w:val="007C730E"/>
     <w:rsid w:val="007D05DC"/>
     <w:rsid w:val="007E5B4A"/>
     <w:rsid w:val="007F00CE"/>
     <w:rsid w:val="00803938"/>
     <w:rsid w:val="00804849"/>
     <w:rsid w:val="008113FB"/>
     <w:rsid w:val="0081182E"/>
     <w:rsid w:val="00811EB9"/>
     <w:rsid w:val="00814C9B"/>
     <w:rsid w:val="008203B1"/>
     <w:rsid w:val="0082530D"/>
     <w:rsid w:val="008310C5"/>
     <w:rsid w:val="00834305"/>
     <w:rsid w:val="00835A5A"/>
     <w:rsid w:val="00836698"/>
     <w:rsid w:val="00840EDB"/>
     <w:rsid w:val="0084360D"/>
     <w:rsid w:val="00844673"/>
     <w:rsid w:val="00850651"/>
     <w:rsid w:val="00852019"/>
     <w:rsid w:val="008539E5"/>
     <w:rsid w:val="008579B6"/>
     <w:rsid w:val="008600BF"/>
     <w:rsid w:val="00860E97"/>
     <w:rsid w:val="00874B9C"/>
     <w:rsid w:val="0087718C"/>
     <w:rsid w:val="00877343"/>
     <w:rsid w:val="008A3E14"/>
+    <w:rsid w:val="008A3FF3"/>
     <w:rsid w:val="008A6C63"/>
     <w:rsid w:val="008B38F8"/>
     <w:rsid w:val="008B4C51"/>
     <w:rsid w:val="008C431F"/>
     <w:rsid w:val="008D6104"/>
     <w:rsid w:val="008E085C"/>
     <w:rsid w:val="008E3A93"/>
+    <w:rsid w:val="008E516F"/>
     <w:rsid w:val="008F7FEA"/>
     <w:rsid w:val="009009F0"/>
     <w:rsid w:val="00902940"/>
     <w:rsid w:val="0090421D"/>
     <w:rsid w:val="00904C9B"/>
     <w:rsid w:val="00906B45"/>
     <w:rsid w:val="00916D1A"/>
     <w:rsid w:val="00921957"/>
     <w:rsid w:val="00927E09"/>
     <w:rsid w:val="009373B0"/>
     <w:rsid w:val="00940522"/>
     <w:rsid w:val="00943CB5"/>
     <w:rsid w:val="0094741E"/>
     <w:rsid w:val="00951ECB"/>
     <w:rsid w:val="00961909"/>
     <w:rsid w:val="00966350"/>
     <w:rsid w:val="00976143"/>
     <w:rsid w:val="00981B96"/>
     <w:rsid w:val="009837F1"/>
     <w:rsid w:val="00986EF9"/>
     <w:rsid w:val="009B43B5"/>
     <w:rsid w:val="009C59F3"/>
     <w:rsid w:val="009C7A6D"/>
     <w:rsid w:val="009C7FC4"/>
     <w:rsid w:val="009D0D84"/>
@@ -10030,165 +10083,174 @@
     <w:rsid w:val="00A74899"/>
     <w:rsid w:val="00A80ECD"/>
     <w:rsid w:val="00A8491F"/>
     <w:rsid w:val="00A86B48"/>
     <w:rsid w:val="00A9180E"/>
     <w:rsid w:val="00A97F93"/>
     <w:rsid w:val="00AA0188"/>
     <w:rsid w:val="00AA6024"/>
     <w:rsid w:val="00AB6F19"/>
     <w:rsid w:val="00AC3796"/>
     <w:rsid w:val="00AC686B"/>
     <w:rsid w:val="00AD6CBA"/>
     <w:rsid w:val="00AF6490"/>
     <w:rsid w:val="00B0519E"/>
     <w:rsid w:val="00B05E19"/>
     <w:rsid w:val="00B339FB"/>
     <w:rsid w:val="00B37E7B"/>
     <w:rsid w:val="00B41827"/>
     <w:rsid w:val="00B50A10"/>
     <w:rsid w:val="00B64495"/>
     <w:rsid w:val="00B66B73"/>
     <w:rsid w:val="00B813E8"/>
     <w:rsid w:val="00B83B9E"/>
     <w:rsid w:val="00BA7088"/>
     <w:rsid w:val="00BB1B66"/>
+    <w:rsid w:val="00BB1BC0"/>
     <w:rsid w:val="00BB322D"/>
     <w:rsid w:val="00BB3ED8"/>
     <w:rsid w:val="00BB4813"/>
     <w:rsid w:val="00BD1AF5"/>
     <w:rsid w:val="00BD7FA6"/>
     <w:rsid w:val="00BE3AD4"/>
     <w:rsid w:val="00BF0010"/>
     <w:rsid w:val="00BF1EB1"/>
     <w:rsid w:val="00C01A0D"/>
     <w:rsid w:val="00C0678E"/>
     <w:rsid w:val="00C070DA"/>
     <w:rsid w:val="00C13DA1"/>
     <w:rsid w:val="00C257E3"/>
     <w:rsid w:val="00C4364E"/>
     <w:rsid w:val="00C4518D"/>
+    <w:rsid w:val="00C50662"/>
     <w:rsid w:val="00C67FE2"/>
     <w:rsid w:val="00C7065A"/>
     <w:rsid w:val="00C87FA3"/>
     <w:rsid w:val="00CA7D52"/>
     <w:rsid w:val="00CB422D"/>
     <w:rsid w:val="00CC0540"/>
     <w:rsid w:val="00CC3648"/>
     <w:rsid w:val="00CF02CC"/>
     <w:rsid w:val="00CF3FD7"/>
     <w:rsid w:val="00D0007F"/>
     <w:rsid w:val="00D1031F"/>
     <w:rsid w:val="00D13A8E"/>
     <w:rsid w:val="00D20667"/>
     <w:rsid w:val="00D209A7"/>
     <w:rsid w:val="00D22D2D"/>
     <w:rsid w:val="00D32D07"/>
     <w:rsid w:val="00D377F5"/>
     <w:rsid w:val="00D435E6"/>
     <w:rsid w:val="00D64CC4"/>
     <w:rsid w:val="00D72CA5"/>
     <w:rsid w:val="00D76FAB"/>
     <w:rsid w:val="00D93CC7"/>
     <w:rsid w:val="00DB55D0"/>
     <w:rsid w:val="00DC1B03"/>
     <w:rsid w:val="00DC5AFE"/>
     <w:rsid w:val="00DD32B1"/>
     <w:rsid w:val="00DE31D4"/>
+    <w:rsid w:val="00DE4CD8"/>
     <w:rsid w:val="00E00398"/>
     <w:rsid w:val="00E057C3"/>
     <w:rsid w:val="00E15B75"/>
     <w:rsid w:val="00E16530"/>
     <w:rsid w:val="00E26306"/>
     <w:rsid w:val="00E3003B"/>
     <w:rsid w:val="00E327EE"/>
+    <w:rsid w:val="00E37D73"/>
     <w:rsid w:val="00E418C9"/>
     <w:rsid w:val="00E5476C"/>
     <w:rsid w:val="00E67171"/>
     <w:rsid w:val="00EA4583"/>
     <w:rsid w:val="00EA7BFD"/>
     <w:rsid w:val="00EB57C4"/>
     <w:rsid w:val="00EB64DB"/>
     <w:rsid w:val="00EB7E59"/>
     <w:rsid w:val="00EC63C3"/>
     <w:rsid w:val="00EC76B3"/>
     <w:rsid w:val="00ED1B2E"/>
     <w:rsid w:val="00ED2803"/>
+    <w:rsid w:val="00ED4B85"/>
     <w:rsid w:val="00ED7299"/>
     <w:rsid w:val="00EE42A6"/>
     <w:rsid w:val="00F03A3F"/>
+    <w:rsid w:val="00F05696"/>
     <w:rsid w:val="00F0707A"/>
     <w:rsid w:val="00F117D0"/>
+    <w:rsid w:val="00F17CB5"/>
     <w:rsid w:val="00F2648D"/>
     <w:rsid w:val="00F434EF"/>
     <w:rsid w:val="00F4427A"/>
     <w:rsid w:val="00F57114"/>
     <w:rsid w:val="00F62011"/>
     <w:rsid w:val="00F6574E"/>
     <w:rsid w:val="00F71581"/>
     <w:rsid w:val="00F73A4C"/>
     <w:rsid w:val="00F75D5F"/>
     <w:rsid w:val="00F7668E"/>
     <w:rsid w:val="00F80DE6"/>
+    <w:rsid w:val="00F84AA0"/>
     <w:rsid w:val="00F912AA"/>
     <w:rsid w:val="00F93F20"/>
     <w:rsid w:val="00F94325"/>
     <w:rsid w:val="00F94B1D"/>
     <w:rsid w:val="00FA1271"/>
+    <w:rsid w:val="00FA5D4B"/>
     <w:rsid w:val="00FB23A0"/>
     <w:rsid w:val="00FB72C3"/>
     <w:rsid w:val="00FC3AC5"/>
     <w:rsid w:val="00FC62A2"/>
     <w:rsid w:val="00FC797C"/>
     <w:rsid w:val="00FD0E26"/>
     <w:rsid w:val="00FD4E08"/>
     <w:rsid w:val="00FD5B28"/>
     <w:rsid w:val="00FE1A65"/>
     <w:rsid w:val="00FE53EA"/>
     <w:rsid w:val="00FF4704"/>
     <w:rsid w:val="00FF5A4C"/>
     <w:rsid w:val="00FF5A7E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="137E9E24"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FE2B2F8F-C284-44D4-A0BC-CFA0524CC4E5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
@@ -11348,69 +11410,69 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0314A1A0-8FE8-4735-BCE8-FF0F1767670A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1251</Words>
-  <Characters>7136</Characters>
+  <Words>1242</Words>
+  <Characters>7085</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>59</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8371</CharactersWithSpaces>
+  <CharactersWithSpaces>8311</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kevin Balchin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>