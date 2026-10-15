--- v0 (2025-10-24)
+++ v1 (2026-10-15)
@@ -5,51 +5,51 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/customizations.xml" ContentType="application/vnd.ms-word.keyMapCustomizations+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3BE3C594" w14:textId="77777777" w:rsidR="00B34D70" w:rsidRDefault="007A2979" w:rsidP="00B34D70">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica-Bold" w:hAnsi="Helvetica-Bold" w:cs="Helvetica-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D4779">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica-Bold" w:hAnsi="Helvetica-Bold" w:cs="Helvetica-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -280,51 +280,51 @@
       <w:r w:rsidR="00790A4D">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica-Bold" w:hAnsi="Helvetica-Bold" w:cs="Helvetica-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>/Academy</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77682">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica-Bold" w:hAnsi="Helvetica-Bold" w:cs="Helvetica-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> Primary School for</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC070A9" w14:textId="2434D967" w:rsidR="00B34D70" w:rsidRPr="00A77682" w:rsidRDefault="00790A4D" w:rsidP="00B34D70">
+    <w:p w14:paraId="0EC070A9" w14:textId="771D2FC1" w:rsidR="00B34D70" w:rsidRPr="00A77682" w:rsidRDefault="00790A4D" w:rsidP="00B34D70">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica-Bold" w:hAnsi="Helvetica-Bold" w:cs="Helvetica-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>D</w:t>
@@ -341,75 +341,63 @@
         </w:rPr>
         <w:t>enominational</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica-Bold" w:hAnsi="Helvetica-Bold" w:cs="Helvetica-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B34D70" w:rsidRPr="00A77682">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica-Bold" w:hAnsi="Helvetica-Bold" w:cs="Helvetica-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>(Religious) Reasons - September 20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB2A66">
+        <w:t>(Religious) Reasons</w:t>
+      </w:r>
+      <w:r w:rsidR="00825A00">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica-Bold" w:hAnsi="Helvetica-Bold" w:cs="Helvetica-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...11 lines deleted...]
-        <w:t>5</w:t>
+        <w:t xml:space="preserve"> September 2027</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07AEAC16" w14:textId="77777777" w:rsidR="003D4779" w:rsidRDefault="003D4779" w:rsidP="00B34D70">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica-Bold" w:hAnsi="Helvetica-Bold" w:cs="Helvetica-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="530C6D4E" w14:textId="77777777" w:rsidR="00BD23E5" w:rsidRPr="003D4779" w:rsidRDefault="00BD23E5" w:rsidP="00B34D70">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica-Bold" w:hAnsi="Helvetica-Bold" w:cs="Helvetica-Bold"/>
@@ -2806,299 +2794,305 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sandwell.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00434B02" w:rsidSect="00434B02">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="906" w:bottom="567" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/customizations.xml><?xml version="1.0" encoding="utf-8"?>
 <wne:tcg xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <wne:toolbars>
     <wne:toolbarData r:id="rId1"/>
   </wne:toolbars>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C636A55" w14:textId="77777777" w:rsidR="00AD3027" w:rsidRDefault="00AD3027">
+    <w:p w14:paraId="28D49148" w14:textId="77777777" w:rsidR="00B80C0A" w:rsidRDefault="00B80C0A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="218A24BD" w14:textId="77777777" w:rsidR="00AD3027" w:rsidRDefault="00AD3027">
+    <w:p w14:paraId="1F30B7DE" w14:textId="77777777" w:rsidR="00B80C0A" w:rsidRDefault="00B80C0A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica-Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="402F0822" w14:textId="77777777" w:rsidR="00415047" w:rsidRDefault="00415047">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>IL2</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="162D3DD9" w14:textId="77777777" w:rsidR="00AD3027" w:rsidRDefault="00AD3027">
+    <w:p w14:paraId="10BF01AA" w14:textId="77777777" w:rsidR="00B80C0A" w:rsidRDefault="00B80C0A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0283AF76" w14:textId="77777777" w:rsidR="00AD3027" w:rsidRDefault="00AD3027">
+    <w:p w14:paraId="0F05C70E" w14:textId="77777777" w:rsidR="00B80C0A" w:rsidRDefault="00B80C0A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="180"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:gutterAtTop/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="19457"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B34D70"/>
     <w:rsid w:val="00011994"/>
     <w:rsid w:val="00024BA4"/>
     <w:rsid w:val="000A4A31"/>
-    <w:rsid w:val="000F135A"/>
     <w:rsid w:val="00153057"/>
     <w:rsid w:val="00156967"/>
+    <w:rsid w:val="00187BD4"/>
     <w:rsid w:val="00190B26"/>
     <w:rsid w:val="001B06EE"/>
+    <w:rsid w:val="001C1040"/>
     <w:rsid w:val="00227A37"/>
     <w:rsid w:val="00236B46"/>
     <w:rsid w:val="002D122B"/>
     <w:rsid w:val="003A5A13"/>
     <w:rsid w:val="003D4779"/>
     <w:rsid w:val="003D4EC9"/>
     <w:rsid w:val="00415047"/>
     <w:rsid w:val="00434B02"/>
     <w:rsid w:val="00492FE4"/>
     <w:rsid w:val="00502C39"/>
     <w:rsid w:val="00546FB2"/>
     <w:rsid w:val="00556644"/>
     <w:rsid w:val="00580736"/>
     <w:rsid w:val="005D4A6B"/>
     <w:rsid w:val="00622FDD"/>
+    <w:rsid w:val="0064152A"/>
     <w:rsid w:val="0065044C"/>
     <w:rsid w:val="0066390B"/>
+    <w:rsid w:val="006A6D25"/>
     <w:rsid w:val="006A7A1B"/>
     <w:rsid w:val="006B5D3D"/>
     <w:rsid w:val="006E235B"/>
     <w:rsid w:val="006F2968"/>
     <w:rsid w:val="00735FC0"/>
     <w:rsid w:val="00746CBA"/>
     <w:rsid w:val="00790A4D"/>
     <w:rsid w:val="00792FC8"/>
     <w:rsid w:val="007A26D9"/>
     <w:rsid w:val="007A2979"/>
     <w:rsid w:val="007E5B26"/>
     <w:rsid w:val="008055A8"/>
     <w:rsid w:val="00820092"/>
+    <w:rsid w:val="00825A00"/>
     <w:rsid w:val="0085738E"/>
     <w:rsid w:val="008B0A5C"/>
     <w:rsid w:val="008B1EE7"/>
     <w:rsid w:val="008B674D"/>
     <w:rsid w:val="00900E01"/>
     <w:rsid w:val="00913D35"/>
+    <w:rsid w:val="00926CEB"/>
     <w:rsid w:val="00982A0E"/>
     <w:rsid w:val="009A0AAF"/>
     <w:rsid w:val="009A52A0"/>
     <w:rsid w:val="00A77682"/>
     <w:rsid w:val="00AD3027"/>
     <w:rsid w:val="00AF359B"/>
+    <w:rsid w:val="00B17D5C"/>
     <w:rsid w:val="00B30DF4"/>
     <w:rsid w:val="00B34D70"/>
     <w:rsid w:val="00B70FAC"/>
+    <w:rsid w:val="00B80C0A"/>
     <w:rsid w:val="00BB2A66"/>
     <w:rsid w:val="00BB3746"/>
     <w:rsid w:val="00BC04E9"/>
     <w:rsid w:val="00BD23E5"/>
     <w:rsid w:val="00BE03A1"/>
     <w:rsid w:val="00BF4444"/>
     <w:rsid w:val="00C33A4C"/>
     <w:rsid w:val="00C75CC3"/>
     <w:rsid w:val="00C81FD9"/>
     <w:rsid w:val="00CC5022"/>
     <w:rsid w:val="00D25538"/>
     <w:rsid w:val="00D33252"/>
-    <w:rsid w:val="00D664C4"/>
     <w:rsid w:val="00D70528"/>
     <w:rsid w:val="00D77085"/>
     <w:rsid w:val="00D84035"/>
     <w:rsid w:val="00DA56AD"/>
     <w:rsid w:val="00DA692C"/>
     <w:rsid w:val="00DB6B63"/>
     <w:rsid w:val="00DC2E8C"/>
     <w:rsid w:val="00DD6539"/>
     <w:rsid w:val="00E75CE4"/>
     <w:rsid w:val="00E83826"/>
     <w:rsid w:val="00EF30A3"/>
     <w:rsid w:val="00F06105"/>
     <w:rsid w:val="00F60FBB"/>
     <w:rsid w:val="00FB148C"/>
     <w:rsid w:val="00FB1E1F"/>
     <w:rsid w:val="00FD39C3"/>
     <w:rsid w:val="00FE5A8D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="19457"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6A887362"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{25D8613D-47C4-4D97-A67F-2ECE98B7BC37}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -3412,51 +3406,51 @@
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00415047"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00415047"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/customizations.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/attachedToolbars" Target="attachedToolbars.bin"/></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -3745,75 +3739,75 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <sisl xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns="http://www.boldonjames.com/2008/01/sie/internal/label" sislVersion="0" policy="c1522a0d-8b67-48f3-9f04-651e495f9c50">
   <element uid="e11463c7-63fc-44e1-a920-6aa917cf3177" value=""/>
   <element uid="2cf4db53-e26b-4354-8259-c7e8430ebed9" value=""/>
 </sisl>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0FB3543-FF5E-4327-9026-ADB6BCD12892}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://www.boldonjames.com/2008/01/sie/internal/label"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>215</Words>
-  <Characters>1193</Characters>
+  <Words>209</Words>
+  <Characters>1197</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ASU/76/C</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sandwell Metropolitan Borough Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1406</CharactersWithSpaces>
+  <CharactersWithSpaces>1404</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ASU/76/C</dc:title>
   <dc:subject/>
   <dc:creator>andrew_wade</dc:creator>
   <cp:keywords>[IL0: UNCLASSIFIED]</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="docIndexRef">
     <vt:lpwstr>eee87673-141f-494b-874f-fe068421856c</vt:lpwstr>
   </property>