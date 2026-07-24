--- v0 (2026-07-03)
+++ v1 (2026-07-24)
@@ -2337,51 +2337,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006974EF" w:rsidRPr="006974EF">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>or scale up an existing project or service.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CC2BFCE" w14:textId="0103CCE6" w:rsidR="00315396" w:rsidRPr="00226AA4" w:rsidRDefault="00FF17AB" w:rsidP="0053403E">
+          <w:p w14:paraId="6CC2BFCE" w14:textId="0103CCE6" w:rsidR="00315396" w:rsidRPr="00226AA4" w:rsidRDefault="003747D7" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-378003616"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00864321">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -2664,51 +2664,51 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3404"/>
         <w:gridCol w:w="723"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="572"/>
         <w:gridCol w:w="5392"/>
       </w:tblGrid>
       <w:tr w:rsidR="008C23F2" w14:paraId="0AF9FBA2" w14:textId="77777777" w:rsidTr="006640D6">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDF0F7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="207D88E8" w14:textId="44640A01" w:rsidR="008C23F2" w:rsidRDefault="008C23F2" w:rsidP="0053403E">
+          <w:p w14:paraId="207D88E8" w14:textId="3BD87A6E" w:rsidR="008C23F2" w:rsidRDefault="008C23F2" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00DA5FCB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
@@ -2733,276 +2733,260 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> your project fits within</w:t>
             </w:r>
             <w:r w:rsidR="00BC0B4E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidR="00BC0B4E" w:rsidRPr="00BC0B4E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>Investment them</w:t>
-[...15 lines deleted...]
-                <w:t>es and priorities</w:t>
+                <w:t>Investment themes and priorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C23F2" w14:paraId="0C528DB2" w14:textId="77777777" w:rsidTr="006640D6">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5679" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3337370A" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRPr="00323616" w:rsidRDefault="00FF17AB" w:rsidP="0053403E">
+          <w:p w14:paraId="3337370A" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRPr="00323616" w:rsidRDefault="003747D7" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-314029749"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008C23F2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008C23F2" w:rsidRPr="00323616">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="008C23F2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Regeneration, high streets and heritage</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68475585" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRPr="00323616" w:rsidRDefault="00FF17AB" w:rsidP="0053403E">
+          <w:p w14:paraId="68475585" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRPr="00323616" w:rsidRDefault="003747D7" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="560071166"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008C23F2" w:rsidRPr="00323616">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008C23F2" w:rsidRPr="00323616">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="008C23F2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Community cohesion</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13A8B5D2" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRPr="00323616" w:rsidRDefault="00FF17AB" w:rsidP="0053403E">
+          <w:p w14:paraId="13A8B5D2" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRPr="00323616" w:rsidRDefault="003747D7" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1401293715"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008C23F2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008C23F2" w:rsidRPr="00323616">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="008C23F2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Health and wellbeing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A53FF59" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRDefault="00FF17AB" w:rsidP="0053403E">
+          <w:p w14:paraId="4A53FF59" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRDefault="003747D7" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1718167259"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008C23F2" w:rsidRPr="00323616">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008C23F2" w:rsidRPr="00323616">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="008C23F2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Safety and security</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1377CCCE" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRPr="00864321" w:rsidRDefault="00FF17AB" w:rsidP="0053403E">
+          <w:p w14:paraId="1377CCCE" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRPr="00864321" w:rsidRDefault="003747D7" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="878208718"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008C23F2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -3016,185 +3000,185 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="008C23F2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Education and opportunity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5392" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75F8BBA5" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRPr="00323616" w:rsidRDefault="00FF17AB" w:rsidP="0053403E">
+          <w:p w14:paraId="75F8BBA5" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRPr="00323616" w:rsidRDefault="003747D7" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1359470295"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008C23F2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008C23F2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Housing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6243ADB6" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRDefault="00FF17AB" w:rsidP="0053403E">
+          <w:p w14:paraId="6243ADB6" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRDefault="003747D7" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1519037622"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008C23F2" w:rsidRPr="00323616">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008C23F2" w:rsidRPr="00323616">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="008C23F2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Transport</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="596C1A39" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRDefault="00FF17AB" w:rsidP="0053403E">
+          <w:p w14:paraId="596C1A39" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRDefault="003747D7" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="461539926"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008C23F2" w:rsidRPr="00323616">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008C23F2" w:rsidRPr="00323616">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="008C23F2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Work, productivity and skills</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2336E742" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRDefault="00FF17AB" w:rsidP="0053403E">
+          <w:p w14:paraId="2336E742" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRDefault="003747D7" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1886069322"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008C23F2" w:rsidRPr="00323616">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -3563,51 +3547,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>tick all that apply.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009404F8" w14:paraId="381F7F47" w14:textId="77777777" w:rsidTr="007410A4">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E4F027D" w14:textId="06F7BD0F" w:rsidR="009404F8" w:rsidRPr="00DA5FCB" w:rsidRDefault="00FF17AB" w:rsidP="009404F8">
+          <w:p w14:paraId="7E4F027D" w14:textId="06F7BD0F" w:rsidR="009404F8" w:rsidRPr="00DA5FCB" w:rsidRDefault="003747D7" w:rsidP="009404F8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1455687158"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009404F8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -4313,51 +4297,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ick all that apply and provide approximate costs. Please note this is high-level and not a breakdown of exact expenditure.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA5FCB" w:rsidRPr="00323616" w14:paraId="33997D4C" w14:textId="77777777" w:rsidTr="006640D6">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31367659" w14:textId="1C691AC4" w:rsidR="00DA5FCB" w:rsidRDefault="00FF17AB" w:rsidP="00DA5FCB">
+          <w:p w14:paraId="31367659" w14:textId="1C691AC4" w:rsidR="00DA5FCB" w:rsidRDefault="003747D7" w:rsidP="00DA5FCB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1861554342"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA5FCB">
                   <w:rPr>
@@ -4407,51 +4391,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4112" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55688B04" w14:textId="73A25B70" w:rsidR="00DA5FCB" w:rsidRPr="00623135" w:rsidRDefault="00FF17AB" w:rsidP="00DA5FCB">
+          <w:p w14:paraId="55688B04" w14:textId="73A25B70" w:rsidR="00DA5FCB" w:rsidRPr="00623135" w:rsidRDefault="003747D7" w:rsidP="00DA5FCB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="321556449"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA5FCB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -4496,51 +4480,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA5FCB" w:rsidRPr="00323616" w14:paraId="2F7F9564" w14:textId="77777777" w:rsidTr="006640D6">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10822160" w14:textId="77BE10DC" w:rsidR="00DA5FCB" w:rsidRDefault="00FF17AB" w:rsidP="00DA5FCB">
+          <w:p w14:paraId="10822160" w14:textId="77BE10DC" w:rsidR="00DA5FCB" w:rsidRDefault="003747D7" w:rsidP="00DA5FCB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1170372398"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA5FCB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -4581,51 +4565,51 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4112" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F7C43DB" w14:textId="6BE92820" w:rsidR="00DA5FCB" w:rsidRPr="00623135" w:rsidRDefault="00FF17AB" w:rsidP="00DA5FCB">
+          <w:p w14:paraId="1F7C43DB" w14:textId="6BE92820" w:rsidR="00DA5FCB" w:rsidRPr="00623135" w:rsidRDefault="003747D7" w:rsidP="00DA5FCB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="318856220"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA5FCB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -4678,51 +4662,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA5FCB" w:rsidRPr="00323616" w14:paraId="461B5D66" w14:textId="77777777" w:rsidTr="006640D6">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="592285B7" w14:textId="0EDF9D27" w:rsidR="00DA5FCB" w:rsidRDefault="00FF17AB" w:rsidP="00DA5FCB">
+          <w:p w14:paraId="592285B7" w14:textId="0EDF9D27" w:rsidR="00DA5FCB" w:rsidRDefault="003747D7" w:rsidP="00DA5FCB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-804160078"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA5FCB" w:rsidRPr="00323616">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -4785,51 +4769,51 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4112" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2807E3D7" w14:textId="48E7E324" w:rsidR="00DA5FCB" w:rsidRPr="00623135" w:rsidRDefault="00FF17AB" w:rsidP="00DA5FCB">
+          <w:p w14:paraId="2807E3D7" w14:textId="48E7E324" w:rsidR="00DA5FCB" w:rsidRPr="00623135" w:rsidRDefault="003747D7" w:rsidP="00DA5FCB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1801753645"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA5FCB" w:rsidRPr="00323616">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -4882,51 +4866,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA5FCB" w:rsidRPr="00323616" w14:paraId="7E99F4C8" w14:textId="77777777" w:rsidTr="006640D6">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E4A61E3" w14:textId="0B0F8E75" w:rsidR="00DA5FCB" w:rsidRDefault="00FF17AB" w:rsidP="00DA5FCB">
+          <w:p w14:paraId="0E4A61E3" w14:textId="0B0F8E75" w:rsidR="00DA5FCB" w:rsidRDefault="003747D7" w:rsidP="00DA5FCB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="379823947"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA5FCB" w:rsidRPr="00323616">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -4989,51 +4973,51 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4112" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A092239" w14:textId="72457A35" w:rsidR="00DA5FCB" w:rsidRPr="00623135" w:rsidRDefault="00FF17AB" w:rsidP="00DA5FCB">
+          <w:p w14:paraId="6A092239" w14:textId="72457A35" w:rsidR="00DA5FCB" w:rsidRPr="00623135" w:rsidRDefault="003747D7" w:rsidP="00DA5FCB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-213112683"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA5FCB" w:rsidRPr="00323616">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -5086,51 +5070,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA5FCB" w:rsidRPr="00323616" w14:paraId="6DFD5DCD" w14:textId="77777777" w:rsidTr="006640D6">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09CFA169" w14:textId="13C34EED" w:rsidR="00DA5FCB" w:rsidRDefault="00FF17AB" w:rsidP="00DA5FCB">
+          <w:p w14:paraId="09CFA169" w14:textId="13C34EED" w:rsidR="00DA5FCB" w:rsidRDefault="003747D7" w:rsidP="00DA5FCB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="377281705"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA5FCB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -5185,51 +5169,51 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4112" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A765A31" w14:textId="6E6E2D0D" w:rsidR="00DA5FCB" w:rsidRPr="00623135" w:rsidRDefault="00FF17AB" w:rsidP="00DA5FCB">
+          <w:p w14:paraId="4A765A31" w14:textId="6E6E2D0D" w:rsidR="00DA5FCB" w:rsidRPr="00623135" w:rsidRDefault="003747D7" w:rsidP="00DA5FCB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1788268806"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA5FCB" w:rsidRPr="00323616">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -6224,54 +6208,58 @@
     </w:p>
     <w:p w14:paraId="4B3DFE1C" w14:textId="06DD1725" w:rsidR="0074056D" w:rsidRDefault="0074056D" w:rsidP="00C87C09">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="247794"/>
         <w:ind w:left="-284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00757CE9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>[End of Expression of Interest Form]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28ECE107" w14:textId="77777777" w:rsidR="0001241A" w:rsidRPr="007301D2" w:rsidRDefault="0001241A" w:rsidP="0001241A">
+    <w:p w14:paraId="28ECE107" w14:textId="77777777" w:rsidR="0001241A" w:rsidRDefault="0001241A" w:rsidP="0001241A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-284"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007301D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Email the completed </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Expression of Interest F</w:t>
       </w:r>
       <w:r w:rsidRPr="007301D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>orm</w:t>
       </w:r>
@@ -6293,410 +6281,244 @@
         <w:r w:rsidRPr="00AE71BB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Smethwick_pfn</w:t>
         </w:r>
         <w:r w:rsidRPr="007301D2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>@sandwell.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C23FF0B" w14:textId="6700F28A" w:rsidR="00FB08D2" w:rsidRDefault="00FB08D2" w:rsidP="00FB08D2">
+    <w:p w14:paraId="073D1261" w14:textId="77777777" w:rsidR="00CA6B31" w:rsidRDefault="00CA6B31" w:rsidP="0001241A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-284"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2293B937" w14:textId="77777777" w:rsidR="00CA6B31" w:rsidRDefault="00CA6B31" w:rsidP="00CA6B31">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-284"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="183526FC" w14:textId="77777777" w:rsidR="00CA6B31" w:rsidRPr="002577ED" w:rsidRDefault="00CA6B31" w:rsidP="00CA6B31">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-284"/>
+      </w:pPr>
+      <w:r>
+        <w:t>For Programme Management Office use only:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2269"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="2353"/>
+        <w:gridCol w:w="752"/>
+        <w:gridCol w:w="1840"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CA6B31" w14:paraId="421B0A56" w14:textId="77777777" w:rsidTr="00B23A76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A254745" w14:textId="77777777" w:rsidR="00CA6B31" w:rsidRDefault="00CA6B31" w:rsidP="00B23A76">
+            <w:r>
+              <w:t>Application Ref:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="132C04FA" w14:textId="77777777" w:rsidR="00CA6B31" w:rsidRDefault="00CA6B31" w:rsidP="00B23A76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC7954F" w14:textId="77777777" w:rsidR="00CA6B31" w:rsidRDefault="00CA6B31" w:rsidP="00B23A76">
+            <w:r>
+              <w:t>Logged by:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2353" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75B7AACC" w14:textId="77777777" w:rsidR="00CA6B31" w:rsidRDefault="00CA6B31" w:rsidP="00B23A76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="752" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22204FAB" w14:textId="77777777" w:rsidR="00CA6B31" w:rsidRDefault="00CA6B31" w:rsidP="00B23A76">
+            <w:r>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1840" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C9D1AD4" w14:textId="77777777" w:rsidR="00CA6B31" w:rsidRDefault="00CA6B31" w:rsidP="00B23A76"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3168F535" w14:textId="77777777" w:rsidR="00CA6B31" w:rsidRPr="007301D2" w:rsidRDefault="00CA6B31" w:rsidP="0001241A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-284"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D0555A4" w14:textId="77777777" w:rsidR="00432A1A" w:rsidRPr="004B231B" w:rsidRDefault="00FB08D2" w:rsidP="00432A1A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F4761" w:themeFill="accent1" w:themeFillShade="BF"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:br w:type="column"/>
       </w:r>
-      <w:r w:rsidR="00C87C09">
+      <w:r w:rsidR="00432A1A" w:rsidRPr="004B231B">
         <w:rPr>
-          <w:noProof/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:drawing>
-[...79 lines deleted...]
-        </w:drawing>
+        <w:t xml:space="preserve">Smethwick Pride in Place </w:t>
+      </w:r>
+      <w:r w:rsidR="00432A1A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>Full Application</w:t>
+      </w:r>
+      <w:r w:rsidR="00432A1A" w:rsidRPr="004B231B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BFC1BF1" w14:textId="55EF2207" w:rsidR="00FB08D2" w:rsidRDefault="00FB08D2" w:rsidP="00FB08D2"/>
-[...211 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="5C464720" w14:textId="02CB5F7B" w:rsidR="00FB08D2" w:rsidRDefault="00FB08D2" w:rsidP="00432A1A">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidR="00FB08D2" w:rsidRPr="00CB0C86">
+      <w:r w:rsidRPr="00CB0C86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">The following sections are to be completed </w:t>
       </w:r>
-      <w:r w:rsidR="00FB08D2">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">only </w:t>
       </w:r>
-      <w:r w:rsidR="00FB08D2" w:rsidRPr="00CB0C86">
+      <w:r w:rsidRPr="00CB0C86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">if your </w:t>
       </w:r>
       <w:r w:rsidR="009404F8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Expression of Interest</w:t>
       </w:r>
-      <w:r w:rsidR="00FB08D2">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been agreed in principle</w:t>
       </w:r>
-      <w:r w:rsidR="00FB08D2" w:rsidRPr="00CB0C86">
+      <w:r w:rsidRPr="00CB0C86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F237377" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRPr="00EA5C91" w:rsidRDefault="00FB08D2" w:rsidP="00C87C09">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="1A425F"/>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -6743,51 +6565,51 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>1A. Are there any changes to this application since the Proposal was agreed in principle</w:t>
             </w:r>
             <w:r w:rsidRPr="00B95354">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35F3A209" w14:textId="6E68E5B3" w:rsidR="00DA0109" w:rsidRPr="00226AA4" w:rsidRDefault="00FF17AB" w:rsidP="00DA0109">
+          <w:p w14:paraId="35F3A209" w14:textId="6E68E5B3" w:rsidR="00DA0109" w:rsidRPr="00226AA4" w:rsidRDefault="003747D7" w:rsidP="00DA0109">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-1836992245"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA0109">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
@@ -7024,53 +6846,53 @@
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> partner delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Please include roles and responsibilities where possible.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB08D2" w:rsidRPr="00226AA4" w14:paraId="3A8FE641" w14:textId="77777777" w:rsidTr="00DE725D">
+      <w:tr w:rsidR="00FB08D2" w:rsidRPr="00226AA4" w14:paraId="3A8FE641" w14:textId="77777777" w:rsidTr="00432A1A">
         <w:trPr>
-          <w:trHeight w:val="2432"/>
+          <w:trHeight w:val="2928"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73D48219" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRPr="00126DE3" w:rsidRDefault="00FB08D2" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB08D2" w:rsidRPr="00665B26" w14:paraId="6AF74F20" w14:textId="77777777" w:rsidTr="00DE725D">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11062" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
           <w:p w14:paraId="6BBDC9E5" w14:textId="15D078F1" w:rsidR="00FB08D2" w:rsidRPr="00A63286" w:rsidRDefault="00FB08D2" w:rsidP="0053403E">
@@ -7108,53 +6930,53 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. How does your </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA5FCB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">organisation plan to promote and raise awareness of this project? </w:t>
             </w:r>
             <w:r w:rsidR="00614FBD" w:rsidRPr="00DA5FCB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(e.g. social media)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB08D2" w14:paraId="1282939A" w14:textId="77777777" w:rsidTr="00DE725D">
+      <w:tr w:rsidR="00FB08D2" w14:paraId="1282939A" w14:textId="77777777" w:rsidTr="00432A1A">
         <w:trPr>
-          <w:trHeight w:val="1983"/>
+          <w:trHeight w:val="2574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CA35F0F" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRPr="00126DE3" w:rsidRDefault="00FB08D2" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB08D2" w:rsidRPr="00A63286" w14:paraId="6736164E" w14:textId="77777777" w:rsidTr="00DE725D">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11062" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
           <w:p w14:paraId="073DC187" w14:textId="4C2FF90E" w:rsidR="00FB08D2" w:rsidRPr="00A63286" w:rsidRDefault="00FB08D2" w:rsidP="0053403E">
@@ -10381,51 +10203,51 @@
           </w:p>
           <w:p w14:paraId="4896B494" w14:textId="77777777" w:rsidR="00126DE3" w:rsidRPr="00126DE3" w:rsidRDefault="00126DE3" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6B5CD18A" w14:textId="77777777" w:rsidR="00126DE3" w:rsidRDefault="00126DE3" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009527F2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Applicants are encouraged to support the local economy by spending grant funding within Smethwick, Sandwell or the wider local area (West Midlands Combined Authority Area). See </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="00E76EB9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:t>Payments, procurement and local spend guidance document</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="009527F2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> for more information.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15FFE7B3" w14:textId="589A727F" w:rsidR="00126DE3" w:rsidRPr="00126DE3" w:rsidRDefault="00126DE3" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
@@ -10489,51 +10311,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE5F54">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">5B. Will this project receive funding from other sources? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="669B28EB" w14:textId="3FAC07F7" w:rsidR="00FB08D2" w:rsidRPr="005C56F5" w:rsidRDefault="00FF17AB" w:rsidP="0053403E">
+          <w:p w14:paraId="669B28EB" w14:textId="3FAC07F7" w:rsidR="00FB08D2" w:rsidRPr="005C56F5" w:rsidRDefault="003747D7" w:rsidP="0053403E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-235946291"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AE5F54">
@@ -11066,51 +10888,51 @@
             <w:r w:rsidR="00FB08D2" w:rsidRPr="007122AA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>required if selecting ‘yes’.</w:t>
             </w:r>
             <w:r w:rsidR="00DF13B6" w:rsidRPr="00825793">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2121" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32A9ED9F" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRPr="00EC13B7" w:rsidRDefault="00FF17AB" w:rsidP="0053403E">
+          <w:p w14:paraId="32A9ED9F" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRPr="00EC13B7" w:rsidRDefault="003747D7" w:rsidP="0053403E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-622694373"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FB08D2">
@@ -12022,51 +11844,51 @@
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>belief (choose one):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB08D2" w:rsidRPr="005C56F5" w14:paraId="35575D23" w14:textId="77777777" w:rsidTr="0053403E">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="020EB90D" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRDefault="00FF17AB" w:rsidP="0053403E">
+          <w:p w14:paraId="020EB90D" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRDefault="003747D7" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1329054428"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FB08D2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -12084,51 +11906,51 @@
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00FB08D2" w:rsidRPr="00685253">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I have listed above the names of Sandwell Council Officers or Councillors with an involvement in this project or grant application</w:t>
             </w:r>
             <w:r w:rsidR="00FB08D2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09DDCB64" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRPr="00B52369" w:rsidRDefault="00FB08D2" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1CD0807E" w14:textId="4C5F6703" w:rsidR="00FB08D2" w:rsidRDefault="00FF17AB" w:rsidP="0053403E">
+          <w:p w14:paraId="1CD0807E" w14:textId="4C5F6703" w:rsidR="00FB08D2" w:rsidRDefault="003747D7" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="493529393"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FB08D2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -12261,51 +12083,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Data protection</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39A47EC1" w14:textId="161F98D3" w:rsidR="00FB08D2" w:rsidRPr="00685253" w:rsidRDefault="00FB08D2" w:rsidP="00FB08D2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-284"/>
       </w:pPr>
       <w:r w:rsidRPr="00685253">
         <w:t>The Data Controller for any personal information held for this purpose is Sandwell Metropolitan Borough Council, Council House, Freeth Street, Oldbury B69 3DB, Tel 0121 569 2200.</w:t>
       </w:r>
       <w:r w:rsidR="00AE5F54">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00685253">
         <w:t xml:space="preserve">The Data Protection Officer can be contacted at the above address and through email at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00685253">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>dataprotection_officer@sandwell.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00685253">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="769F965D" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRPr="00685253" w:rsidRDefault="00FB08D2" w:rsidP="00FB08D2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-284"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63586F56" w14:textId="511AF46C" w:rsidR="00FB08D2" w:rsidRPr="00685253" w:rsidRDefault="00FB08D2" w:rsidP="00FB08D2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-284"/>
       </w:pPr>
       <w:r w:rsidRPr="00685253">
         <w:t>Any personal information on this form/</w:t>
       </w:r>
@@ -12338,51 +12160,51 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685253">
         <w:t>Any personal information provided under consent will only be used and shared for the purposes outlined on this form, however when a legal duty is placed upon the Council then the Council will consider the sharing of your information in accordance with that duty (e.g. police, etc.).</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00685253">
         <w:t xml:space="preserve">You have the right to withdraw your consent at any time, should you wish to do so please </w:t>
       </w:r>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00685253">
         <w:t>ontact</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE5F54">
         <w:t>: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00AE5F54">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Smethwick_pfn@sandwell.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AE5F54">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FD12EEF" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRDefault="00FB08D2" w:rsidP="00FB08D2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67023DD2" w14:textId="3722CB9C" w:rsidR="00FB08D2" w:rsidRDefault="00FB08D2" w:rsidP="00AE5F54">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="1A425F"/>
         <w:ind w:left="-284"/>
         <w:rPr>
@@ -13009,56 +12831,65 @@
                 <w:b/>
               </w:rPr>
               <w:t>must sign this application form</w:t>
             </w:r>
             <w:r w:rsidR="00FF6F52">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00126DE3" w:rsidRPr="00114131">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e.g. </w:t>
             </w:r>
             <w:r w:rsidR="00126DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Director, Head of Service, Finance Business Partner </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00114131">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>and also the main contact/</w:t>
+              <w:t>and also</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00114131">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the main contact/</w:t>
             </w:r>
             <w:r w:rsidR="00126DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00114131">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">project lead (if he/she) is not one of those authorised representatives. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB08D2" w:rsidRPr="00470103" w14:paraId="7C8ABD98" w14:textId="77777777" w:rsidTr="00AE5F54">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
@@ -14163,51 +13994,51 @@
             <w:tcW w:w="10212" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D4516CD" w14:textId="5A7455C0" w:rsidR="00FB08D2" w:rsidRPr="00570F3D" w:rsidRDefault="00FB08D2" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00570F3D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evidence of costs/ quotes </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E887471" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRDefault="00FF17AB" w:rsidP="0053403E">
+          <w:p w14:paraId="2E887471" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRDefault="003747D7" w:rsidP="0053403E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-809630055"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FB08D2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -14229,51 +14060,51 @@
           <w:tcPr>
             <w:tcW w:w="10212" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6085F9D0" w14:textId="7CF87F9E" w:rsidR="00FB08D2" w:rsidRPr="00F50343" w:rsidRDefault="00FB08D2" w:rsidP="0053403E">
             <w:r w:rsidRPr="00F50343">
               <w:t xml:space="preserve">Evidence of match funding where </w:t>
             </w:r>
             <w:r w:rsidR="003F1F23">
               <w:t>applied/</w:t>
             </w:r>
             <w:r w:rsidR="00126DE3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F50343">
               <w:t>secured (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0ECD94C8" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRDefault="00FF17AB" w:rsidP="0053403E">
+          <w:p w14:paraId="0ECD94C8" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRDefault="003747D7" w:rsidP="0053403E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-36902362"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FB08D2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -14286,51 +14117,51 @@
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB08D2" w:rsidRPr="00226AA4" w14:paraId="27DFAF8C" w14:textId="77777777" w:rsidTr="00AE5F54">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10212" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F324C43" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRPr="00F50343" w:rsidRDefault="00FB08D2" w:rsidP="0053403E">
             <w:r w:rsidRPr="00F50343">
               <w:t>Any additional papers used to answer the questions above.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67A45F0F" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRDefault="00FF17AB" w:rsidP="0053403E">
+          <w:p w14:paraId="67A45F0F" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRDefault="003747D7" w:rsidP="0053403E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="37634565"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FB08D2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -14451,51 +14282,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">application </w:t>
       </w:r>
       <w:r w:rsidRPr="007301D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">form </w:t>
       </w:r>
       <w:r w:rsidR="00565AD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">and supporting documents </w:t>
       </w:r>
       <w:r w:rsidRPr="007301D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">to: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00AE71BB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Smethwick_pfn</w:t>
         </w:r>
         <w:r w:rsidRPr="007301D2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>@sandwell.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -14597,56 +14428,50 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03AC00C8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="682272F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -17718,212 +17543,220 @@
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="666636153">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="140270051">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1897082234">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="890072499">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1644576860">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1768496572">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00226AA4"/>
     <w:rsid w:val="0001241A"/>
     <w:rsid w:val="00013C31"/>
     <w:rsid w:val="000273D7"/>
     <w:rsid w:val="000468AC"/>
     <w:rsid w:val="0006042E"/>
     <w:rsid w:val="000703B2"/>
     <w:rsid w:val="000857AD"/>
     <w:rsid w:val="00090250"/>
     <w:rsid w:val="000A0330"/>
     <w:rsid w:val="0011418F"/>
     <w:rsid w:val="00126DE3"/>
     <w:rsid w:val="00154829"/>
     <w:rsid w:val="00164B0D"/>
     <w:rsid w:val="001876B8"/>
     <w:rsid w:val="00191495"/>
     <w:rsid w:val="001A3E23"/>
     <w:rsid w:val="001B05AB"/>
     <w:rsid w:val="001C63FC"/>
     <w:rsid w:val="001D23D2"/>
     <w:rsid w:val="001D267D"/>
     <w:rsid w:val="001D76AA"/>
     <w:rsid w:val="001F7605"/>
     <w:rsid w:val="00216938"/>
     <w:rsid w:val="00226AA4"/>
     <w:rsid w:val="00237BA8"/>
+    <w:rsid w:val="00241262"/>
     <w:rsid w:val="002508E9"/>
     <w:rsid w:val="002515DA"/>
     <w:rsid w:val="0026544A"/>
     <w:rsid w:val="002714C5"/>
     <w:rsid w:val="002A458E"/>
     <w:rsid w:val="002F120D"/>
     <w:rsid w:val="00301458"/>
     <w:rsid w:val="00315396"/>
     <w:rsid w:val="00323616"/>
     <w:rsid w:val="0033141E"/>
     <w:rsid w:val="00362BCE"/>
     <w:rsid w:val="00362E47"/>
+    <w:rsid w:val="003747D7"/>
     <w:rsid w:val="003E3A37"/>
     <w:rsid w:val="003F05AA"/>
     <w:rsid w:val="003F1F23"/>
     <w:rsid w:val="00405067"/>
+    <w:rsid w:val="00432A1A"/>
     <w:rsid w:val="004407A7"/>
     <w:rsid w:val="00457033"/>
     <w:rsid w:val="004844B0"/>
     <w:rsid w:val="0048605D"/>
     <w:rsid w:val="004B7E8D"/>
     <w:rsid w:val="004E37B4"/>
     <w:rsid w:val="004E6615"/>
     <w:rsid w:val="00502A7D"/>
     <w:rsid w:val="00502BBE"/>
     <w:rsid w:val="005119D2"/>
     <w:rsid w:val="0053403E"/>
     <w:rsid w:val="00547AE1"/>
     <w:rsid w:val="00565AD0"/>
     <w:rsid w:val="00570F3D"/>
     <w:rsid w:val="00580B4D"/>
     <w:rsid w:val="00584C0F"/>
     <w:rsid w:val="00586A48"/>
     <w:rsid w:val="00590ED6"/>
     <w:rsid w:val="005A71C6"/>
     <w:rsid w:val="005B3217"/>
     <w:rsid w:val="005C1A81"/>
     <w:rsid w:val="005C1B10"/>
     <w:rsid w:val="005C320B"/>
     <w:rsid w:val="005C3B63"/>
     <w:rsid w:val="005D2ED6"/>
     <w:rsid w:val="005E196C"/>
     <w:rsid w:val="005E40B5"/>
     <w:rsid w:val="005E771E"/>
     <w:rsid w:val="0060469C"/>
     <w:rsid w:val="00614FBD"/>
+    <w:rsid w:val="00615270"/>
     <w:rsid w:val="00615C56"/>
     <w:rsid w:val="00623135"/>
     <w:rsid w:val="00635E27"/>
     <w:rsid w:val="006440B6"/>
     <w:rsid w:val="00646D1C"/>
     <w:rsid w:val="00651569"/>
     <w:rsid w:val="0066011B"/>
     <w:rsid w:val="006640D6"/>
     <w:rsid w:val="00672295"/>
     <w:rsid w:val="0067503C"/>
     <w:rsid w:val="006974EF"/>
     <w:rsid w:val="006B043A"/>
     <w:rsid w:val="006D5C31"/>
     <w:rsid w:val="007116FA"/>
     <w:rsid w:val="007338B0"/>
+    <w:rsid w:val="0073452A"/>
     <w:rsid w:val="0074056D"/>
     <w:rsid w:val="0074290F"/>
     <w:rsid w:val="00752E2D"/>
     <w:rsid w:val="00757CE9"/>
     <w:rsid w:val="007715C4"/>
     <w:rsid w:val="0077357B"/>
     <w:rsid w:val="00780C77"/>
     <w:rsid w:val="00791A6E"/>
     <w:rsid w:val="00797187"/>
     <w:rsid w:val="007C7AEE"/>
     <w:rsid w:val="007D508F"/>
     <w:rsid w:val="007F0F58"/>
     <w:rsid w:val="00823C9B"/>
     <w:rsid w:val="008249FB"/>
     <w:rsid w:val="008367B4"/>
     <w:rsid w:val="0084588D"/>
     <w:rsid w:val="00864321"/>
     <w:rsid w:val="00873310"/>
+    <w:rsid w:val="008B054E"/>
     <w:rsid w:val="008B4FD4"/>
     <w:rsid w:val="008C23F2"/>
     <w:rsid w:val="008F4B27"/>
     <w:rsid w:val="0090538B"/>
     <w:rsid w:val="009271A6"/>
     <w:rsid w:val="00935296"/>
     <w:rsid w:val="00935E18"/>
     <w:rsid w:val="009404F8"/>
     <w:rsid w:val="009471A7"/>
     <w:rsid w:val="00966E9F"/>
     <w:rsid w:val="0097429D"/>
     <w:rsid w:val="00983A41"/>
     <w:rsid w:val="00992711"/>
     <w:rsid w:val="009A5FDB"/>
     <w:rsid w:val="009B78C8"/>
     <w:rsid w:val="009C54C6"/>
     <w:rsid w:val="009F322E"/>
     <w:rsid w:val="00A4487A"/>
     <w:rsid w:val="00A44F53"/>
     <w:rsid w:val="00A46BED"/>
     <w:rsid w:val="00A709B6"/>
     <w:rsid w:val="00A71068"/>
     <w:rsid w:val="00A83838"/>
     <w:rsid w:val="00A9116B"/>
     <w:rsid w:val="00AE5F54"/>
     <w:rsid w:val="00AF482B"/>
     <w:rsid w:val="00B20791"/>
     <w:rsid w:val="00B40CF3"/>
     <w:rsid w:val="00B52369"/>
     <w:rsid w:val="00B615F3"/>
     <w:rsid w:val="00B6310C"/>
     <w:rsid w:val="00B65924"/>
     <w:rsid w:val="00B72884"/>
     <w:rsid w:val="00B80D3F"/>
     <w:rsid w:val="00BA6608"/>
     <w:rsid w:val="00BC0B4E"/>
     <w:rsid w:val="00BC79E9"/>
     <w:rsid w:val="00BD09B8"/>
     <w:rsid w:val="00BE1AEA"/>
     <w:rsid w:val="00C3079C"/>
     <w:rsid w:val="00C3545C"/>
     <w:rsid w:val="00C4305A"/>
     <w:rsid w:val="00C87697"/>
     <w:rsid w:val="00C87C09"/>
     <w:rsid w:val="00C957F0"/>
+    <w:rsid w:val="00CA6B31"/>
     <w:rsid w:val="00CC1A45"/>
     <w:rsid w:val="00CD25FF"/>
     <w:rsid w:val="00CF5EBB"/>
     <w:rsid w:val="00D14D74"/>
     <w:rsid w:val="00D271FF"/>
     <w:rsid w:val="00D55059"/>
     <w:rsid w:val="00D5602E"/>
     <w:rsid w:val="00D715A3"/>
     <w:rsid w:val="00DA0109"/>
     <w:rsid w:val="00DA5FCB"/>
     <w:rsid w:val="00DC743B"/>
     <w:rsid w:val="00DE08E9"/>
     <w:rsid w:val="00DE725D"/>
     <w:rsid w:val="00DF13B6"/>
     <w:rsid w:val="00E02172"/>
     <w:rsid w:val="00E03CA5"/>
     <w:rsid w:val="00E07446"/>
     <w:rsid w:val="00E14739"/>
     <w:rsid w:val="00E311AF"/>
     <w:rsid w:val="00E3122D"/>
     <w:rsid w:val="00E34A3B"/>
     <w:rsid w:val="00E37467"/>
     <w:rsid w:val="00E50F6F"/>
     <w:rsid w:val="00E641A7"/>
     <w:rsid w:val="00EA4366"/>
@@ -19083,51 +18916,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0001241A"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://canva.link/b74vdrhz6kvbebp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Annabel_Fuidge@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Smethwick_pfn@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Smethwick_pfn@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Smethwick_pfn@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canva.com/design/DAG99YlOha0/hdZfOPKuERNfXWiYUqGfPA/view?utm_content=DAG99YlOha0&amp;utm_campaign=designshare&amp;utm_medium=link2&amp;utm_source=uniquelinks&amp;utlId=h87f49ed5ff" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dataprotection_officer@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/Smethwick-LTP/downloads/file/9/smethwick-investment-boundary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://canva.link/so7rfykacdvppwu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canva.com/design/DAHK9pLUsms/tr0E0h3nJYqKlCjDoZ2_cw/view" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://canva.link/b74vdrhz6kvbebp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canva.com/design/DAHK9pLUsms/tr0E0h3nJYqKlCjDoZ2_cw/view" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Annabel_Fuidge@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Smethwick_pfn@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Smethwick_pfn@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canva.com/design/DAHK9bSindQ/o0sWLByPjJsnD3GPnh5cUA/view?utm_content=DAHK9bSindQ&amp;utm_campaign=designshare&amp;utm_medium=link2&amp;utm_source=uniquelinks&amp;utlId=hd22ae217ba" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Smethwick_pfn@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/Smethwick-LTP/downloads/file/9/smethwick-investment-boundary" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://canva.link/so7rfykacdvppwu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dataprotection_officer@sandwell.gov.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -19402,69 +19235,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE3E0C8B-B723-432A-B33F-D9131648E916}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2162</Words>
-  <Characters>12324</Characters>
+  <Words>2180</Words>
+  <Characters>12428</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>102</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>103</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sandwell Metropolitan Borough Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14458</CharactersWithSpaces>
+  <CharactersWithSpaces>14579</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Emma Parkes</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>