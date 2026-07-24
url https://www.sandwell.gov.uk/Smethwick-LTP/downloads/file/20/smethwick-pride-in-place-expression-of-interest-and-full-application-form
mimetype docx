--- v0 (2026-07-03)
+++ v1 (2026-07-24)
@@ -1018,355 +1018,200 @@
               <w:t>Contact Us - scvo.info</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="17E54A69" w14:textId="77777777" w:rsidR="00935296" w:rsidRDefault="00935296" w:rsidP="00935296">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="1A425F"/>
             <w:ind w:left="-284"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t>Grant Criteria</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7D47A1CA" w14:textId="694149A4" w:rsidR="00935296" w:rsidRPr="00A83838" w:rsidRDefault="00935296" w:rsidP="00A83838">
+        <w:p w14:paraId="7D47A1CA" w14:textId="694149A4" w:rsidR="00935296" w:rsidRPr="00904EA3" w:rsidRDefault="00935296" w:rsidP="00A83838">
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="22"/>
             </w:numPr>
             <w:spacing w:after="0"/>
-            <w:rPr>
-[...4 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00935296">
-[...3 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="00904EA3">
             <w:t xml:space="preserve">Projects must align with at least one </w:t>
           </w:r>
           <w:hyperlink r:id="rId10" w:history="1">
-            <w:r w:rsidRPr="00905273">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00904EA3">
               <w:t>Government pre-approved investment interventions</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidRPr="00935296">
-[...3 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="00904EA3">
             <w:t>.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="136146DF" w14:textId="36185D6A" w:rsidR="006322E1" w:rsidRPr="00AB22A8" w:rsidRDefault="006322E1" w:rsidP="00AB22A8">
+        <w:p w14:paraId="136146DF" w14:textId="36185D6A" w:rsidR="006322E1" w:rsidRPr="00904EA3" w:rsidRDefault="006322E1" w:rsidP="00AB22A8">
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="22"/>
             </w:numPr>
             <w:spacing w:after="0"/>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00935296">
-[...4 lines deleted...]
-            <w:t xml:space="preserve">Projects must </w:t>
+          <w:r w:rsidRPr="00904EA3">
+            <w:t xml:space="preserve">Projects must be delivered </w:t>
           </w:r>
-          <w:r>
-[...10 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidR="00905273" w:rsidRPr="00904EA3">
             <w:t>within the</w:t>
           </w:r>
-          <w:r>
-[...3 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="00904EA3">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:hyperlink r:id="rId11" w:history="1">
-            <w:r w:rsidR="00AB22A8" w:rsidRPr="00905273">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00AB22A8" w:rsidRPr="00904EA3">
               <w:t>Smethwick</w:t>
             </w:r>
-            <w:r w:rsidR="00905273" w:rsidRPr="00905273">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00905273" w:rsidRPr="00904EA3">
               <w:t xml:space="preserve"> Investment Boundary</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00AB22A8">
-[...11 lines deleted...]
-            <w:t xml:space="preserve">and should build on what’s already here. They shouldn’t repeat existing activities, unless they’re clearly improving the support, services or facilities already available. </w:t>
+          <w:r w:rsidR="00AB22A8" w:rsidRPr="00904EA3">
+            <w:t xml:space="preserve"> and should build on what’s already here. They shouldn’t repeat existing activities, unless they’re clearly improving the support, services or facilities already available. </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="039444B6" w14:textId="16EBF681" w:rsidR="00935296" w:rsidRPr="00A83838" w:rsidRDefault="00935296" w:rsidP="00935296">
+        <w:p w14:paraId="039444B6" w14:textId="16EBF681" w:rsidR="00935296" w:rsidRPr="00904EA3" w:rsidRDefault="00935296" w:rsidP="00935296">
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="22"/>
             </w:numPr>
             <w:spacing w:after="0"/>
-            <w:rPr>
-[...4 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00935296">
-[...3 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="00904EA3">
             <w:t>The applicant has evidence of consultation undertaken or of community buy-in/</w:t>
           </w:r>
-          <w:r w:rsidR="00AB22A8">
-[...3 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidR="00AB22A8" w:rsidRPr="00904EA3">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidRPr="00935296">
-[...3 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="00904EA3">
             <w:t>need for project</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="302C6985" w14:textId="1CA5F0A8" w:rsidR="00935296" w:rsidRPr="00A83838" w:rsidRDefault="00935296" w:rsidP="00935296">
+        <w:p w14:paraId="302C6985" w14:textId="1CA5F0A8" w:rsidR="00935296" w:rsidRPr="00904EA3" w:rsidRDefault="00935296" w:rsidP="00935296">
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="22"/>
             </w:numPr>
             <w:spacing w:after="0"/>
-            <w:rPr>
-[...4 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00935296">
-[...3 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="00904EA3">
             <w:t xml:space="preserve">Project benefits communities and residents in Smethwick. </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="28F04566" w14:textId="2162A2AB" w:rsidR="00935296" w:rsidRPr="00A83838" w:rsidRDefault="00935296" w:rsidP="00935296">
+        <w:p w14:paraId="28F04566" w14:textId="2162A2AB" w:rsidR="00935296" w:rsidRPr="00904EA3" w:rsidRDefault="00935296" w:rsidP="00935296">
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="22"/>
             </w:numPr>
             <w:spacing w:after="0"/>
-            <w:rPr>
-[...4 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00935296">
-[...3 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="00904EA3">
             <w:t>Any ongoing revenue requirements have been considered to sustain the project.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="67D17797" w14:textId="13807C86" w:rsidR="00935296" w:rsidRPr="00A83838" w:rsidRDefault="00935296" w:rsidP="00935296">
+        <w:p w14:paraId="67D17797" w14:textId="13807C86" w:rsidR="00935296" w:rsidRPr="00904EA3" w:rsidRDefault="00935296" w:rsidP="00935296">
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="22"/>
             </w:numPr>
             <w:spacing w:after="0"/>
-            <w:rPr>
-[...4 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00935296">
-[...3 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="00904EA3">
             <w:t>Projects can demonstrate the involvement of partner organisations in delivering the project</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="04413ED1" w14:textId="55378CB0" w:rsidR="00935296" w:rsidRPr="00A83838" w:rsidRDefault="00935296" w:rsidP="00935296">
+        <w:p w14:paraId="04413ED1" w14:textId="55378CB0" w:rsidR="00935296" w:rsidRPr="00904EA3" w:rsidRDefault="00935296" w:rsidP="00935296">
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="22"/>
             </w:numPr>
             <w:spacing w:after="0"/>
-            <w:rPr>
-[...4 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00935296">
-[...3 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="00904EA3">
             <w:t>Projects can demonstrate value for money.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4DCC975E" w14:textId="15DDC5B4" w:rsidR="009404F8" w:rsidRPr="0010388C" w:rsidRDefault="00935296" w:rsidP="0010388C">
+        <w:p w14:paraId="4DCC975E" w14:textId="15DDC5B4" w:rsidR="009404F8" w:rsidRPr="00904EA3" w:rsidRDefault="00935296" w:rsidP="0010388C">
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="22"/>
             </w:numPr>
             <w:spacing w:after="0"/>
-            <w:rPr>
-[...4 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00935296">
-[...3 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="00904EA3">
             <w:t>Where an organisation or</w:t>
           </w:r>
-          <w:r w:rsidR="00A83838">
-[...3 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidR="00A83838" w:rsidRPr="00904EA3">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidRPr="00935296">
-[...3 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="00904EA3">
             <w:t xml:space="preserve">partner is currently in the application process or has been successful in applying for </w:t>
           </w:r>
-          <w:r w:rsidR="004B1ADD">
-[...3 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidR="004B1ADD" w:rsidRPr="00904EA3">
             <w:t>Pride in Place</w:t>
           </w:r>
-          <w:r w:rsidRPr="00935296">
-[...3 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="00904EA3">
             <w:t xml:space="preserve"> funding, they </w:t>
           </w:r>
-          <w:r w:rsidR="00A83838">
-[...3 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidR="00A83838" w:rsidRPr="00904EA3">
             <w:t>are</w:t>
           </w:r>
-          <w:r w:rsidRPr="00935296">
-[...3 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="00904EA3">
             <w:t xml:space="preserve"> not able to reapply for a new project within that same municipal year. </w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="757B0FE2" w14:textId="3C0B8A29" w:rsidR="004B231B" w:rsidRPr="004B231B" w:rsidRDefault="004B231B" w:rsidP="004B231B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="247794"/>
         <w:ind w:left="-284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B231B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
@@ -2614,51 +2459,51 @@
             <w:r w:rsidR="000857AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Organisation type (Please tick all that apply)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B05AB" w14:paraId="3A3F39F6" w14:textId="77777777" w:rsidTr="006974EF">
         <w:trPr>
           <w:trHeight w:val="1354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63C6460E" w14:textId="49B7A256" w:rsidR="0006042E" w:rsidRPr="00570F3D" w:rsidRDefault="00A00ABA" w:rsidP="00226AA4">
+          <w:p w14:paraId="63C6460E" w14:textId="49B7A256" w:rsidR="0006042E" w:rsidRPr="00570F3D" w:rsidRDefault="00D54B65" w:rsidP="00226AA4">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1618127927"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E37467" w:rsidRPr="00570F3D">
                   <w:rPr>
@@ -2666,131 +2511,131 @@
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001B05AB" w:rsidRPr="00570F3D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00BC79E9" w:rsidRPr="00570F3D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Community Group</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0ECF6A56" w14:textId="71B3D6AA" w:rsidR="0006042E" w:rsidRDefault="00A00ABA" w:rsidP="00226AA4">
+          <w:p w14:paraId="0ECF6A56" w14:textId="71B3D6AA" w:rsidR="0006042E" w:rsidRDefault="00D54B65" w:rsidP="00226AA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1940050859"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0006042E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0006042E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   Community Interest Company (CIC)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BD21E2E" w14:textId="77777777" w:rsidR="00BC79E9" w:rsidRDefault="00A00ABA" w:rsidP="00BC79E9">
+          <w:p w14:paraId="5BD21E2E" w14:textId="77777777" w:rsidR="00BC79E9" w:rsidRDefault="00D54B65" w:rsidP="00BC79E9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-668489281"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001B05AB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001B05AB">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   Registered charity    </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0ACE2D49" w14:textId="1AFC135C" w:rsidR="00D715A3" w:rsidRPr="001B05AB" w:rsidRDefault="00A00ABA" w:rsidP="00226AA4">
+          <w:p w14:paraId="0ACE2D49" w14:textId="1AFC135C" w:rsidR="00D715A3" w:rsidRPr="001B05AB" w:rsidRDefault="00D54B65" w:rsidP="00226AA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="415063934"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BC79E9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -2798,91 +2643,91 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BC79E9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   School or Academy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07EBF9CD" w14:textId="373B0807" w:rsidR="001B05AB" w:rsidRDefault="00A00ABA" w:rsidP="00226AA4">
+          <w:p w14:paraId="07EBF9CD" w14:textId="373B0807" w:rsidR="001B05AB" w:rsidRDefault="00D54B65" w:rsidP="00226AA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="943959697"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001B05AB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001B05AB">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   Public Body       </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BA7AAED" w14:textId="04021B75" w:rsidR="001B05AB" w:rsidRDefault="00A00ABA" w:rsidP="00226AA4">
+          <w:p w14:paraId="6BA7AAED" w14:textId="04021B75" w:rsidR="001B05AB" w:rsidRDefault="00D54B65" w:rsidP="00226AA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="530462409"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00066AB5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -2902,51 +2747,51 @@
             <w:r w:rsidR="001B05AB" w:rsidRPr="00A9116B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DF13B6" w:rsidRPr="00A9116B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Business </w:t>
             </w:r>
             <w:r w:rsidR="00635E27" w:rsidRPr="00A9116B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>– (Energy Saving Grants only)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F87DD3D" w14:textId="4A69815E" w:rsidR="00BC79E9" w:rsidRPr="00570F3D" w:rsidRDefault="00A00ABA" w:rsidP="00226AA4">
+          <w:p w14:paraId="1F87DD3D" w14:textId="4A69815E" w:rsidR="00BC79E9" w:rsidRPr="00570F3D" w:rsidRDefault="00D54B65" w:rsidP="00226AA4">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="47D459" w:themeColor="accent3" w:themeTint="99"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="924848453"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BC79E9" w:rsidRPr="00570F3D">
                   <w:rPr>
@@ -3341,51 +3186,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. Are you VAT Registered? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71FC6DF9" w14:textId="41B5BE6C" w:rsidR="005C1A81" w:rsidRPr="00226AA4" w:rsidRDefault="00A00ABA" w:rsidP="00DB4EDE">
+          <w:p w14:paraId="71FC6DF9" w14:textId="41B5BE6C" w:rsidR="005C1A81" w:rsidRPr="00226AA4" w:rsidRDefault="00D54B65" w:rsidP="00DB4EDE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="890227827"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005C1A81">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -3613,51 +3458,51 @@
             <w:r w:rsidR="00362E47" w:rsidRPr="003E3A37">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> e.g. constitution, articles of association</w:t>
             </w:r>
             <w:r w:rsidR="00362E47">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39EDA598" w14:textId="15CC7B32" w:rsidR="00362E47" w:rsidRPr="00226AA4" w:rsidRDefault="00A00ABA" w:rsidP="0053403E">
+          <w:p w14:paraId="39EDA598" w14:textId="15CC7B32" w:rsidR="00362E47" w:rsidRPr="00226AA4" w:rsidRDefault="00D54B65" w:rsidP="0053403E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1276014179"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00405067">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -3805,51 +3650,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>director</w:t>
             </w:r>
             <w:r w:rsidRPr="00570F3D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> which consists of at least 3 members with designated roles?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0942E6A2" w14:textId="5A08766F" w:rsidR="008C23F2" w:rsidRDefault="00A00ABA" w:rsidP="008C23F2">
+          <w:p w14:paraId="0942E6A2" w14:textId="5A08766F" w:rsidR="008C23F2" w:rsidRDefault="00D54B65" w:rsidP="008C23F2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="2126038279"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008C23F2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -3989,51 +3834,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> have a bank account in the organisations </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA5C91">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>name?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54D8E3ED" w14:textId="48FD522F" w:rsidR="008C23F2" w:rsidRPr="00226AA4" w:rsidRDefault="00A00ABA" w:rsidP="008C23F2">
+          <w:p w14:paraId="54D8E3ED" w14:textId="48FD522F" w:rsidR="008C23F2" w:rsidRPr="00226AA4" w:rsidRDefault="00D54B65" w:rsidP="008C23F2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="15193389"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008C23F2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -4136,51 +3981,51 @@
               </w:rPr>
               <w:t>. If yes, d</w:t>
             </w:r>
             <w:r w:rsidRPr="003E3A37">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>oes your organisation have at least two unrelated signatories on the bank account?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5693DBC5" w14:textId="66246A86" w:rsidR="008C23F2" w:rsidRDefault="00A00ABA" w:rsidP="008C23F2">
+          <w:p w14:paraId="5693DBC5" w14:textId="66246A86" w:rsidR="008C23F2" w:rsidRDefault="00D54B65" w:rsidP="008C23F2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1430271190"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008C23F2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -4283,51 +4128,51 @@
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="000857AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Can your organisation provide bank statements from the last three months?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E14F69E" w14:textId="08F03A31" w:rsidR="008C23F2" w:rsidRDefault="00A00ABA" w:rsidP="008C23F2">
+          <w:p w14:paraId="7E14F69E" w14:textId="08F03A31" w:rsidR="008C23F2" w:rsidRDefault="00D54B65" w:rsidP="008C23F2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1456295061"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008C23F2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -4602,51 +4447,51 @@
               <w:t>Safeguarding Policies must be evidenced as supporting documentation</w:t>
             </w:r>
             <w:r w:rsidR="00CF5EBB">
               <w:t xml:space="preserve"> during the full application stage</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD3BC4">
               <w:t xml:space="preserve"> if the project involves activities with children and vulnerable adults.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00405067" w:rsidRPr="00323616" w14:paraId="29E92CDB" w14:textId="77777777" w:rsidTr="004B231B">
         <w:trPr>
           <w:trHeight w:val="976"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24DE87DC" w14:textId="77777777" w:rsidR="00905273" w:rsidRDefault="00A00ABA" w:rsidP="00405067">
+          <w:p w14:paraId="24DE87DC" w14:textId="77777777" w:rsidR="00905273" w:rsidRDefault="00D54B65" w:rsidP="00405067">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1753729920"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00405067">
                   <w:rPr>
@@ -4685,51 +4530,51 @@
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00905273">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidR="00905273" w:rsidRPr="00DA5FCB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>andatory)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BB31137" w14:textId="50E2B5FD" w:rsidR="00405067" w:rsidRPr="00323616" w:rsidRDefault="00A00ABA" w:rsidP="00405067">
+          <w:p w14:paraId="1BB31137" w14:textId="50E2B5FD" w:rsidR="00405067" w:rsidRPr="00323616" w:rsidRDefault="00D54B65" w:rsidP="00405067">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1969705656"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00905273">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -4758,51 +4603,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00966E9F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>where applicable)</w:t>
             </w:r>
             <w:r w:rsidR="008C23F2" w:rsidRPr="00C84EBE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="47D459" w:themeColor="accent3" w:themeTint="99"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28CA8DC8" w14:textId="780B4728" w:rsidR="00405067" w:rsidRPr="00905273" w:rsidRDefault="00A00ABA" w:rsidP="00405067">
+          <w:p w14:paraId="28CA8DC8" w14:textId="780B4728" w:rsidR="00405067" w:rsidRPr="00905273" w:rsidRDefault="00D54B65" w:rsidP="00405067">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1938330696"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00405067" w:rsidRPr="00323616">
                   <w:rPr>
@@ -4855,51 +4700,51 @@
               </w:rPr>
               <w:t>here applicable</w:t>
             </w:r>
             <w:r w:rsidR="00405067" w:rsidRPr="00405067">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A10B2AB" w14:textId="6D8EB23F" w:rsidR="00405067" w:rsidRDefault="00A00ABA" w:rsidP="00405067">
+          <w:p w14:paraId="3A10B2AB" w14:textId="6D8EB23F" w:rsidR="00405067" w:rsidRDefault="00D54B65" w:rsidP="00405067">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-548151631"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00405067" w:rsidRPr="00323616">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -4910,51 +4755,51 @@
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00405067">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00405067" w:rsidRPr="00CD3BC4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Privacy Policy (Data protection)</w:t>
             </w:r>
             <w:r w:rsidR="00DF13B6" w:rsidRPr="00C84EBE">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F2CB756" w14:textId="77777777" w:rsidR="009C54C6" w:rsidRDefault="00A00ABA" w:rsidP="009C54C6">
+          <w:p w14:paraId="7F2CB756" w14:textId="77777777" w:rsidR="009C54C6" w:rsidRDefault="00D54B65" w:rsidP="009C54C6">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="2020654575"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00405067" w:rsidRPr="00323616">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -4966,51 +4811,51 @@
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00405067" w:rsidRPr="00323616">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00405067">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Equality and Diversity</w:t>
             </w:r>
             <w:r w:rsidR="00DF13B6" w:rsidRPr="00C84EBE">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44486F78" w14:textId="06301F48" w:rsidR="005C1A81" w:rsidRPr="00323616" w:rsidRDefault="00A00ABA" w:rsidP="009C54C6">
+          <w:p w14:paraId="44486F78" w14:textId="06301F48" w:rsidR="005C1A81" w:rsidRPr="00323616" w:rsidRDefault="00D54B65" w:rsidP="009C54C6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1226648055"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005C1A81" w:rsidRPr="00323616">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -6521,51 +6366,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006974EF" w:rsidRPr="006974EF">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>or scale up an existing project or service.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CC2BFCE" w14:textId="7E47CD34" w:rsidR="00315396" w:rsidRPr="00226AA4" w:rsidRDefault="00A00ABA" w:rsidP="0053403E">
+          <w:p w14:paraId="6CC2BFCE" w14:textId="7E47CD34" w:rsidR="00315396" w:rsidRPr="00226AA4" w:rsidRDefault="00D54B65" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-378003616"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00864321">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -6847,51 +6692,51 @@
         <w:gridCol w:w="697"/>
         <w:gridCol w:w="148"/>
         <w:gridCol w:w="424"/>
         <w:gridCol w:w="286"/>
         <w:gridCol w:w="2696"/>
         <w:gridCol w:w="706"/>
         <w:gridCol w:w="1704"/>
       </w:tblGrid>
       <w:tr w:rsidR="008C23F2" w14:paraId="0AF9FBA2" w14:textId="77777777" w:rsidTr="006640D6">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11071" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDF0F7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="207D88E8" w14:textId="42CDC330" w:rsidR="008C23F2" w:rsidRDefault="008C23F2" w:rsidP="0053403E">
+          <w:p w14:paraId="207D88E8" w14:textId="76A8AAB0" w:rsidR="008C23F2" w:rsidRDefault="008C23F2" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00DA5FCB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r>
@@ -6906,269 +6751,279 @@
             <w:r w:rsidR="00BC0B4E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>theme</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> your project fits within</w:t>
             </w:r>
             <w:r w:rsidR="00BC0B4E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - </w:t>
+              <w:t xml:space="preserve"> -</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BC0B4E" w:rsidRPr="00BC0B4E">
+              <w:r w:rsidR="00BC0B4E" w:rsidRPr="008630BC">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidR="00BC0B4E" w:rsidRPr="008630BC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Investment themes and priorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C23F2" w14:paraId="0C528DB2" w14:textId="77777777" w:rsidTr="006640D6">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5679" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3337370A" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRPr="00323616" w:rsidRDefault="00A00ABA" w:rsidP="0053403E">
+          <w:p w14:paraId="3337370A" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRPr="00323616" w:rsidRDefault="00D54B65" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-314029749"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008C23F2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008C23F2" w:rsidRPr="00323616">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="008C23F2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Regeneration, high streets and heritage</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68475585" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRPr="00323616" w:rsidRDefault="00A00ABA" w:rsidP="0053403E">
+          <w:p w14:paraId="68475585" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRPr="00323616" w:rsidRDefault="00D54B65" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="560071166"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008C23F2" w:rsidRPr="00323616">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008C23F2" w:rsidRPr="00323616">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="008C23F2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Community cohesion</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13A8B5D2" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRPr="00323616" w:rsidRDefault="00A00ABA" w:rsidP="0053403E">
+          <w:p w14:paraId="13A8B5D2" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRPr="00323616" w:rsidRDefault="00D54B65" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1401293715"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008C23F2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008C23F2" w:rsidRPr="00323616">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="008C23F2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Health and wellbeing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A53FF59" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRDefault="00A00ABA" w:rsidP="0053403E">
+          <w:p w14:paraId="4A53FF59" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRDefault="00D54B65" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1718167259"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008C23F2" w:rsidRPr="00323616">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008C23F2" w:rsidRPr="00323616">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="008C23F2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Safety and security</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1377CCCE" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRPr="00864321" w:rsidRDefault="00A00ABA" w:rsidP="0053403E">
+          <w:p w14:paraId="1377CCCE" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRPr="00864321" w:rsidRDefault="00D54B65" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="878208718"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008C23F2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -7183,185 +7038,185 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="008C23F2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Education and opportunity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5392" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75F8BBA5" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRPr="00323616" w:rsidRDefault="00A00ABA" w:rsidP="0053403E">
+          <w:p w14:paraId="75F8BBA5" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRPr="00323616" w:rsidRDefault="00D54B65" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1359470295"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008C23F2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008C23F2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Housing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6243ADB6" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRDefault="00A00ABA" w:rsidP="0053403E">
+          <w:p w14:paraId="6243ADB6" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRDefault="00D54B65" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1519037622"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008C23F2" w:rsidRPr="00323616">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008C23F2" w:rsidRPr="00323616">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="008C23F2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Transport</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="596C1A39" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRDefault="00A00ABA" w:rsidP="0053403E">
+          <w:p w14:paraId="596C1A39" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRDefault="00D54B65" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="461539926"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008C23F2" w:rsidRPr="00323616">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008C23F2" w:rsidRPr="00323616">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="008C23F2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Work, productivity and skills</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2336E742" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRDefault="00A00ABA" w:rsidP="0053403E">
+          <w:p w14:paraId="2336E742" w14:textId="77777777" w:rsidR="008C23F2" w:rsidRDefault="00D54B65" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1886069322"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008C23F2" w:rsidRPr="00323616">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -7693,51 +7548,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>tick all that apply.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009404F8" w14:paraId="381F7F47" w14:textId="77777777" w:rsidTr="007410A4">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11071" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E4F027D" w14:textId="06F7BD0F" w:rsidR="009404F8" w:rsidRPr="00DA5FCB" w:rsidRDefault="00A00ABA" w:rsidP="009404F8">
+          <w:p w14:paraId="7E4F027D" w14:textId="06F7BD0F" w:rsidR="009404F8" w:rsidRPr="00DA5FCB" w:rsidRDefault="00D54B65" w:rsidP="009404F8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1455687158"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009404F8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -8227,51 +8082,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Other funding sources:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6661" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F93E555" w14:textId="2AA2EB5D" w:rsidR="00DA5FCB" w:rsidRPr="004E6615" w:rsidRDefault="00BE3797" w:rsidP="00DA5FCB">
+          <w:p w14:paraId="4F93E555" w14:textId="59E29501" w:rsidR="00DA5FCB" w:rsidRPr="004E6615" w:rsidRDefault="00BE3797" w:rsidP="00DA5FCB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE3797" w:rsidRPr="00226AA4" w14:paraId="14F0B800" w14:textId="77777777" w:rsidTr="00BE3797">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
@@ -8412,51 +8267,51 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ick all that apply and provide approximate costs. Please note this is high-level and not a breakdown of exact expenditure.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA5FCB" w:rsidRPr="00323616" w14:paraId="33997D4C" w14:textId="77777777" w:rsidTr="006640D6">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31367659" w14:textId="1C691AC4" w:rsidR="00DA5FCB" w:rsidRDefault="00A00ABA" w:rsidP="00DA5FCB">
+          <w:p w14:paraId="31367659" w14:textId="1C691AC4" w:rsidR="00DA5FCB" w:rsidRDefault="00D54B65" w:rsidP="00DA5FCB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1861554342"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA5FCB">
                   <w:rPr>
@@ -8507,51 +8362,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4112" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55688B04" w14:textId="73A25B70" w:rsidR="00DA5FCB" w:rsidRPr="00623135" w:rsidRDefault="00A00ABA" w:rsidP="00DA5FCB">
+          <w:p w14:paraId="55688B04" w14:textId="73A25B70" w:rsidR="00DA5FCB" w:rsidRPr="00623135" w:rsidRDefault="00D54B65" w:rsidP="00DA5FCB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="321556449"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA5FCB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -8597,51 +8452,51 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA5FCB" w:rsidRPr="00323616" w14:paraId="2F7F9564" w14:textId="77777777" w:rsidTr="006640D6">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10822160" w14:textId="77BE10DC" w:rsidR="00DA5FCB" w:rsidRDefault="00A00ABA" w:rsidP="00DA5FCB">
+          <w:p w14:paraId="10822160" w14:textId="77BE10DC" w:rsidR="00DA5FCB" w:rsidRDefault="00D54B65" w:rsidP="00DA5FCB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1170372398"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA5FCB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -8683,51 +8538,51 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4112" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F7C43DB" w14:textId="6BE92820" w:rsidR="00DA5FCB" w:rsidRPr="00623135" w:rsidRDefault="00A00ABA" w:rsidP="00DA5FCB">
+          <w:p w14:paraId="1F7C43DB" w14:textId="6BE92820" w:rsidR="00DA5FCB" w:rsidRPr="00623135" w:rsidRDefault="00D54B65" w:rsidP="00DA5FCB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="318856220"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA5FCB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -8781,51 +8636,51 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA5FCB" w:rsidRPr="00323616" w14:paraId="461B5D66" w14:textId="77777777" w:rsidTr="006640D6">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="592285B7" w14:textId="0EDF9D27" w:rsidR="00DA5FCB" w:rsidRDefault="00A00ABA" w:rsidP="00DA5FCB">
+          <w:p w14:paraId="592285B7" w14:textId="0EDF9D27" w:rsidR="00DA5FCB" w:rsidRDefault="00D54B65" w:rsidP="00DA5FCB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-804160078"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA5FCB" w:rsidRPr="00323616">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -8889,51 +8744,51 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4112" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2807E3D7" w14:textId="48E7E324" w:rsidR="00DA5FCB" w:rsidRPr="00623135" w:rsidRDefault="00A00ABA" w:rsidP="00DA5FCB">
+          <w:p w14:paraId="2807E3D7" w14:textId="48E7E324" w:rsidR="00DA5FCB" w:rsidRPr="00623135" w:rsidRDefault="00D54B65" w:rsidP="00DA5FCB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1801753645"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA5FCB" w:rsidRPr="00323616">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -8987,51 +8842,51 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA5FCB" w:rsidRPr="00323616" w14:paraId="7E99F4C8" w14:textId="77777777" w:rsidTr="006640D6">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E4A61E3" w14:textId="0B0F8E75" w:rsidR="00DA5FCB" w:rsidRDefault="00A00ABA" w:rsidP="00DA5FCB">
+          <w:p w14:paraId="0E4A61E3" w14:textId="0B0F8E75" w:rsidR="00DA5FCB" w:rsidRDefault="00D54B65" w:rsidP="00DA5FCB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="379823947"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA5FCB" w:rsidRPr="00323616">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -9095,51 +8950,51 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4112" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A092239" w14:textId="72457A35" w:rsidR="00DA5FCB" w:rsidRPr="00623135" w:rsidRDefault="00A00ABA" w:rsidP="00DA5FCB">
+          <w:p w14:paraId="6A092239" w14:textId="72457A35" w:rsidR="00DA5FCB" w:rsidRPr="00623135" w:rsidRDefault="00D54B65" w:rsidP="00DA5FCB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-213112683"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA5FCB" w:rsidRPr="00323616">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -9193,51 +9048,51 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA5FCB" w:rsidRPr="00323616" w14:paraId="6DFD5DCD" w14:textId="77777777" w:rsidTr="006640D6">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09CFA169" w14:textId="13C34EED" w:rsidR="00DA5FCB" w:rsidRDefault="00A00ABA" w:rsidP="00DA5FCB">
+          <w:p w14:paraId="09CFA169" w14:textId="13C34EED" w:rsidR="00DA5FCB" w:rsidRDefault="00D54B65" w:rsidP="00DA5FCB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="377281705"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA5FCB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -9293,51 +9148,51 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4112" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A765A31" w14:textId="6E6E2D0D" w:rsidR="00DA5FCB" w:rsidRPr="00623135" w:rsidRDefault="00A00ABA" w:rsidP="00DA5FCB">
+          <w:p w14:paraId="4A765A31" w14:textId="6E6E2D0D" w:rsidR="00DA5FCB" w:rsidRPr="00623135" w:rsidRDefault="00D54B65" w:rsidP="00DA5FCB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1788268806"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA5FCB" w:rsidRPr="00323616">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -9825,51 +9680,51 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA0109">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>If yes, please describe partners and their role</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C0BA675" w14:textId="2D3CB860" w:rsidR="00DA5FCB" w:rsidRPr="00DA0109" w:rsidRDefault="00DA5FCB" w:rsidP="00DA5FCB">
+          <w:p w14:paraId="0C0BA675" w14:textId="647B3F79" w:rsidR="00DA5FCB" w:rsidRPr="00DA0109" w:rsidRDefault="00DA5FCB" w:rsidP="00DA5FCB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1552BA7A" w14:textId="67D14902" w:rsidR="0074056D" w:rsidRPr="006640D6" w:rsidRDefault="0074056D" w:rsidP="00BE1AEA">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24902CD2" w14:textId="4FC7CAD3" w:rsidR="0074056D" w:rsidRPr="00C87C09" w:rsidRDefault="0074056D" w:rsidP="00C87C09">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -10245,120 +10100,202 @@
     </w:p>
     <w:p w14:paraId="4B3DFE1C" w14:textId="2676ED2C" w:rsidR="0074056D" w:rsidRDefault="0074056D" w:rsidP="00C87C09">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="247794"/>
         <w:ind w:left="-284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00757CE9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>[End of Expression of Interest Form]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B9FA03" w14:textId="7F59372B" w:rsidR="00905273" w:rsidRPr="007301D2" w:rsidRDefault="004B231B" w:rsidP="00905273">
+    <w:p w14:paraId="02B9FA03" w14:textId="009FDCE5" w:rsidR="00905273" w:rsidRDefault="00905273" w:rsidP="00905273">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-284"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00905273" w:rsidRPr="007301D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007301D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Email the completed </w:t>
       </w:r>
-      <w:r w:rsidR="00905273">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Expression of Interest F</w:t>
       </w:r>
-      <w:r w:rsidR="00905273" w:rsidRPr="007301D2">
+      <w:r w:rsidRPr="007301D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>orm</w:t>
       </w:r>
-      <w:r w:rsidR="00905273">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> to:</w:t>
       </w:r>
-      <w:r w:rsidR="00905273" w:rsidRPr="007301D2">
+      <w:r w:rsidRPr="007301D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00905273" w:rsidRPr="00AE71BB">
+        <w:r w:rsidRPr="00AE71BB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Smethwick_pfn</w:t>
         </w:r>
-        <w:r w:rsidR="00905273" w:rsidRPr="007301D2">
+        <w:r w:rsidRPr="007301D2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>@sandwell.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00905273">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="002577ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6DBF8933" w14:textId="33B8FA37" w:rsidR="004B231B" w:rsidRDefault="004B231B" w:rsidP="004B231B"/>
+    <w:p w14:paraId="2E0380BD" w14:textId="1D199345" w:rsidR="002577ED" w:rsidRPr="002577ED" w:rsidRDefault="002577ED" w:rsidP="00905273">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-284"/>
+      </w:pPr>
+      <w:r>
+        <w:t>For Programme Management Office use only:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2269"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="2353"/>
+        <w:gridCol w:w="752"/>
+        <w:gridCol w:w="1840"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002577ED" w14:paraId="58F64455" w14:textId="51325743" w:rsidTr="002577ED">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C9F844" w14:textId="24B93020" w:rsidR="002577ED" w:rsidRDefault="002577ED" w:rsidP="004B231B">
+            <w:r>
+              <w:t>Application Ref:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D461834" w14:textId="4F52E24E" w:rsidR="002577ED" w:rsidRDefault="002577ED" w:rsidP="004B231B"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="151B5205" w14:textId="554EE1C1" w:rsidR="002577ED" w:rsidRDefault="002577ED" w:rsidP="004B231B">
+            <w:r>
+              <w:t>Logged by:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2353" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54263619" w14:textId="77777777" w:rsidR="002577ED" w:rsidRDefault="002577ED" w:rsidP="004B231B"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="752" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE41E90" w14:textId="411EEE9E" w:rsidR="002577ED" w:rsidRDefault="002577ED" w:rsidP="004B231B">
+            <w:r>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1840" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="134A88C6" w14:textId="77777777" w:rsidR="002577ED" w:rsidRDefault="002577ED" w:rsidP="004B231B"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="5D936559" w14:textId="74392703" w:rsidR="004B231B" w:rsidRPr="004B231B" w:rsidRDefault="004B231B" w:rsidP="004B231B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="0F4761" w:themeFill="accent1" w:themeFillShade="BF"/>
         <w:ind w:left="-284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B231B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Smethwick Pride in Place </w:t>
       </w:r>
       <w:r>
@@ -10499,51 +10436,51 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>1A. Are there any changes to this application since the Proposal was agreed in principle</w:t>
             </w:r>
             <w:r w:rsidRPr="00B95354">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35F3A209" w14:textId="6E68E5B3" w:rsidR="00DA0109" w:rsidRPr="00226AA4" w:rsidRDefault="00A00ABA" w:rsidP="00DA0109">
+          <w:p w14:paraId="35F3A209" w14:textId="6E68E5B3" w:rsidR="00DA0109" w:rsidRPr="00226AA4" w:rsidRDefault="00D54B65" w:rsidP="00DA0109">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-1836992245"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA0109">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
@@ -14165,51 +14102,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE5F54">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">5B. Will this project receive funding from other sources? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="669B28EB" w14:textId="36BF575D" w:rsidR="00FB08D2" w:rsidRPr="005C56F5" w:rsidRDefault="00A00ABA" w:rsidP="0053403E">
+          <w:p w14:paraId="669B28EB" w14:textId="36BF575D" w:rsidR="00FB08D2" w:rsidRPr="005C56F5" w:rsidRDefault="00D54B65" w:rsidP="0053403E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-235946291"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AE5F54">
@@ -14740,51 +14677,51 @@
             <w:r w:rsidR="00FB08D2" w:rsidRPr="007122AA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>required if selecting ‘yes’.</w:t>
             </w:r>
             <w:r w:rsidR="00DF13B6" w:rsidRPr="00825793">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2121" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32A9ED9F" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRPr="00EC13B7" w:rsidRDefault="00A00ABA" w:rsidP="0053403E">
+          <w:p w14:paraId="32A9ED9F" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRPr="00EC13B7" w:rsidRDefault="00D54B65" w:rsidP="0053403E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-622694373"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FB08D2">
@@ -15607,51 +15544,51 @@
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>belief (choose one):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB08D2" w:rsidRPr="005C56F5" w14:paraId="35575D23" w14:textId="77777777" w:rsidTr="0053403E">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="020EB90D" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRDefault="00A00ABA" w:rsidP="0053403E">
+          <w:p w14:paraId="020EB90D" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRDefault="00D54B65" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1329054428"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FB08D2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -15669,51 +15606,51 @@
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00FB08D2" w:rsidRPr="00685253">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I have listed above the names of Sandwell Council Officers or Councillors with an involvement in this project or grant application</w:t>
             </w:r>
             <w:r w:rsidR="00FB08D2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09DDCB64" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRDefault="00FB08D2" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1CD0807E" w14:textId="78FA7B24" w:rsidR="00FB08D2" w:rsidRDefault="00A00ABA" w:rsidP="0053403E">
+          <w:p w14:paraId="1CD0807E" w14:textId="78FA7B24" w:rsidR="00FB08D2" w:rsidRDefault="00D54B65" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="493529393"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FB08D2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
@@ -17728,71 +17665,74 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Documents submitted to support your application</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB08D2" w:rsidRPr="00226AA4" w14:paraId="25D693B8" w14:textId="77777777" w:rsidTr="00905273">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10354" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A439CD4" w14:textId="41B01374" w:rsidR="00FB08D2" w:rsidRPr="00F50343" w:rsidRDefault="00FB08D2" w:rsidP="0053403E">
+          <w:p w14:paraId="3A439CD4" w14:textId="40E01765" w:rsidR="00FB08D2" w:rsidRPr="00F50343" w:rsidRDefault="00FB08D2" w:rsidP="0053403E">
             <w:r w:rsidRPr="00F50343">
               <w:t>The la</w:t>
             </w:r>
             <w:r w:rsidR="00A71068">
               <w:t xml:space="preserve">st </w:t>
             </w:r>
             <w:r w:rsidR="00A71068" w:rsidRPr="00F50343">
               <w:t>3 months’ worth of bank statements</w:t>
             </w:r>
             <w:r w:rsidR="00A71068">
               <w:t xml:space="preserve"> from all accounts in your organisations name </w:t>
             </w:r>
+            <w:r w:rsidR="0093144D">
+              <w:t>(including statement from bank showing two unrelated signatories)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EE44276" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRPr="00226AA4" w:rsidRDefault="00A00ABA" w:rsidP="0053403E">
+          <w:p w14:paraId="4EE44276" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRPr="00226AA4" w:rsidRDefault="00D54B65" w:rsidP="0053403E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1604335196"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FB08D2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -17814,51 +17754,51 @@
           <w:tcPr>
             <w:tcW w:w="10354" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CCAD03A" w14:textId="46814138" w:rsidR="00FB08D2" w:rsidRPr="00F50343" w:rsidRDefault="008249FB" w:rsidP="0053403E">
             <w:r w:rsidRPr="00570F3D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">A signed copy of </w:t>
             </w:r>
             <w:r>
               <w:t>y</w:t>
             </w:r>
             <w:r w:rsidR="00FB08D2" w:rsidRPr="00F50343">
               <w:t>our organisation’s governing documents (set of rules/ terms of reference/ constitution, articles of association).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BA33655" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRDefault="00A00ABA" w:rsidP="0053403E">
+          <w:p w14:paraId="6BA33655" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRDefault="00D54B65" w:rsidP="0053403E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="901024155"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FB08D2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -17881,51 +17821,51 @@
             <w:tcW w:w="10354" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D4516CD" w14:textId="5A7455C0" w:rsidR="00FB08D2" w:rsidRPr="00570F3D" w:rsidRDefault="00FB08D2" w:rsidP="0053403E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00570F3D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evidence of costs/ quotes </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E887471" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRDefault="00A00ABA" w:rsidP="0053403E">
+          <w:p w14:paraId="2E887471" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRDefault="00D54B65" w:rsidP="0053403E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-809630055"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FB08D2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -17968,51 +17908,51 @@
             <w:r w:rsidRPr="00F50343">
               <w:t>olicy, Health &amp; Safety</w:t>
             </w:r>
             <w:r w:rsidR="00905273">
               <w:t xml:space="preserve"> policy</w:t>
             </w:r>
             <w:r w:rsidR="00BB4536" w:rsidRPr="00BB4536">
               <w:t xml:space="preserve">, Procurement </w:t>
             </w:r>
             <w:r w:rsidR="00905273">
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="00BB4536" w:rsidRPr="00BB4536">
               <w:t>olicy</w:t>
             </w:r>
             <w:r w:rsidR="00905273">
               <w:t xml:space="preserve"> etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56A201BC" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRDefault="00A00ABA" w:rsidP="0053403E">
+          <w:p w14:paraId="56A201BC" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRDefault="00D54B65" w:rsidP="0053403E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-801843723"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FB08D2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -18025,51 +17965,51 @@
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB08D2" w:rsidRPr="00226AA4" w14:paraId="34E56CA6" w14:textId="77777777" w:rsidTr="00905273">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10354" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D8B15DE" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRPr="00F50343" w:rsidRDefault="00FB08D2" w:rsidP="0053403E">
             <w:r w:rsidRPr="00F50343">
               <w:t>Names, addresses, and roles of your management committee / trustees.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BD2E69B" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRDefault="00A00ABA" w:rsidP="0053403E">
+          <w:p w14:paraId="0BD2E69B" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRDefault="00D54B65" w:rsidP="0053403E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="776989855"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FB08D2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -18091,51 +18031,51 @@
           <w:tcPr>
             <w:tcW w:w="10354" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6085F9D0" w14:textId="743B12FF" w:rsidR="00FB08D2" w:rsidRPr="00F50343" w:rsidRDefault="00FB08D2" w:rsidP="0053403E">
             <w:r w:rsidRPr="00F50343">
               <w:t xml:space="preserve">Evidence of match funding where </w:t>
             </w:r>
             <w:r w:rsidR="003F1F23">
               <w:t>applied/</w:t>
             </w:r>
             <w:r w:rsidR="00905273">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F50343">
               <w:t>secured (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0ECD94C8" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRDefault="00A00ABA" w:rsidP="0053403E">
+          <w:p w14:paraId="0ECD94C8" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRDefault="00D54B65" w:rsidP="0053403E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-36902362"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FB08D2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -18148,51 +18088,51 @@
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB08D2" w:rsidRPr="00226AA4" w14:paraId="27DFAF8C" w14:textId="77777777" w:rsidTr="00905273">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10354" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F324C43" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRPr="00F50343" w:rsidRDefault="00FB08D2" w:rsidP="0053403E">
             <w:r w:rsidRPr="00F50343">
               <w:t>Any additional papers used to answer the questions above.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67A45F0F" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRDefault="00A00ABA" w:rsidP="0053403E">
+          <w:p w14:paraId="67A45F0F" w14:textId="77777777" w:rsidR="00FB08D2" w:rsidRDefault="00D54B65" w:rsidP="0053403E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="37634565"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FB08D2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -21574,270 +21514,286 @@
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="666636153">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="140270051">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1897082234">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="890072499">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1644576860">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1768496572">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00226AA4"/>
     <w:rsid w:val="00013C31"/>
     <w:rsid w:val="000273D7"/>
     <w:rsid w:val="000468AC"/>
+    <w:rsid w:val="00050FC1"/>
     <w:rsid w:val="0006042E"/>
     <w:rsid w:val="00066AB5"/>
     <w:rsid w:val="0007187F"/>
     <w:rsid w:val="000770EF"/>
     <w:rsid w:val="000857AD"/>
     <w:rsid w:val="00090250"/>
     <w:rsid w:val="000A0330"/>
     <w:rsid w:val="000A6590"/>
     <w:rsid w:val="000E7181"/>
     <w:rsid w:val="0010388C"/>
     <w:rsid w:val="00154829"/>
     <w:rsid w:val="00164B0D"/>
+    <w:rsid w:val="0017192C"/>
     <w:rsid w:val="001876B8"/>
     <w:rsid w:val="00191495"/>
     <w:rsid w:val="0019460D"/>
     <w:rsid w:val="001A3E23"/>
     <w:rsid w:val="001B05AB"/>
     <w:rsid w:val="001D23D2"/>
     <w:rsid w:val="001D267D"/>
     <w:rsid w:val="001D76AA"/>
     <w:rsid w:val="00216938"/>
     <w:rsid w:val="00221F65"/>
     <w:rsid w:val="00226AA4"/>
     <w:rsid w:val="00237BA8"/>
     <w:rsid w:val="002508E9"/>
     <w:rsid w:val="002515DA"/>
+    <w:rsid w:val="002577ED"/>
     <w:rsid w:val="0026544A"/>
     <w:rsid w:val="002714C5"/>
     <w:rsid w:val="002A458E"/>
     <w:rsid w:val="002E7D47"/>
     <w:rsid w:val="002F120D"/>
+    <w:rsid w:val="003139F9"/>
     <w:rsid w:val="00315396"/>
     <w:rsid w:val="00321838"/>
     <w:rsid w:val="00323616"/>
     <w:rsid w:val="0033141E"/>
+    <w:rsid w:val="00350BE5"/>
     <w:rsid w:val="00362E47"/>
     <w:rsid w:val="0038110E"/>
     <w:rsid w:val="003E3A37"/>
     <w:rsid w:val="003F1F23"/>
     <w:rsid w:val="00405067"/>
     <w:rsid w:val="004407A7"/>
     <w:rsid w:val="00457033"/>
     <w:rsid w:val="00464CED"/>
     <w:rsid w:val="00473A78"/>
     <w:rsid w:val="00481679"/>
     <w:rsid w:val="004844B0"/>
     <w:rsid w:val="0048605D"/>
     <w:rsid w:val="004B1ADD"/>
     <w:rsid w:val="004B231B"/>
     <w:rsid w:val="004E6615"/>
     <w:rsid w:val="00502A7D"/>
     <w:rsid w:val="00502BBE"/>
     <w:rsid w:val="0053403E"/>
     <w:rsid w:val="00570F3D"/>
     <w:rsid w:val="00571054"/>
     <w:rsid w:val="00584C0F"/>
     <w:rsid w:val="00586A48"/>
     <w:rsid w:val="00590ED6"/>
     <w:rsid w:val="005977C4"/>
     <w:rsid w:val="005A71C6"/>
     <w:rsid w:val="005B3217"/>
     <w:rsid w:val="005B3F31"/>
     <w:rsid w:val="005C1A81"/>
     <w:rsid w:val="005C1B10"/>
     <w:rsid w:val="005C320B"/>
     <w:rsid w:val="005C3B63"/>
     <w:rsid w:val="005D2ED6"/>
     <w:rsid w:val="005E196C"/>
     <w:rsid w:val="005E40B5"/>
     <w:rsid w:val="005E771E"/>
     <w:rsid w:val="0060469C"/>
     <w:rsid w:val="00614FBD"/>
+    <w:rsid w:val="00615270"/>
     <w:rsid w:val="00615C56"/>
     <w:rsid w:val="00623135"/>
     <w:rsid w:val="006322E1"/>
     <w:rsid w:val="00635E27"/>
     <w:rsid w:val="006440B6"/>
     <w:rsid w:val="00646D1C"/>
     <w:rsid w:val="00651569"/>
     <w:rsid w:val="0066011B"/>
+    <w:rsid w:val="006627DA"/>
     <w:rsid w:val="00662E70"/>
     <w:rsid w:val="006640D6"/>
     <w:rsid w:val="00672295"/>
     <w:rsid w:val="006974EF"/>
     <w:rsid w:val="006B043A"/>
     <w:rsid w:val="006D5C31"/>
     <w:rsid w:val="0070331B"/>
     <w:rsid w:val="007116FA"/>
     <w:rsid w:val="007338B0"/>
     <w:rsid w:val="0074056D"/>
     <w:rsid w:val="0074290F"/>
     <w:rsid w:val="00752E2D"/>
     <w:rsid w:val="00757CE9"/>
     <w:rsid w:val="007663DF"/>
     <w:rsid w:val="0077357B"/>
     <w:rsid w:val="00780C77"/>
     <w:rsid w:val="00797187"/>
     <w:rsid w:val="007C7AEE"/>
     <w:rsid w:val="007D508F"/>
+    <w:rsid w:val="007F160B"/>
     <w:rsid w:val="00823C9B"/>
     <w:rsid w:val="008249FB"/>
     <w:rsid w:val="008367B4"/>
     <w:rsid w:val="0084140E"/>
+    <w:rsid w:val="008630BC"/>
     <w:rsid w:val="00864321"/>
     <w:rsid w:val="00873310"/>
     <w:rsid w:val="0088734C"/>
     <w:rsid w:val="008B4FD4"/>
     <w:rsid w:val="008C23F2"/>
     <w:rsid w:val="008F4B27"/>
+    <w:rsid w:val="00904EA3"/>
     <w:rsid w:val="00905273"/>
     <w:rsid w:val="0090538B"/>
     <w:rsid w:val="009271A6"/>
+    <w:rsid w:val="0093144D"/>
     <w:rsid w:val="00935296"/>
     <w:rsid w:val="009404F8"/>
     <w:rsid w:val="009471A7"/>
     <w:rsid w:val="009527F2"/>
     <w:rsid w:val="00963AE6"/>
     <w:rsid w:val="00966E9F"/>
     <w:rsid w:val="0097429D"/>
     <w:rsid w:val="00983A41"/>
     <w:rsid w:val="00992711"/>
     <w:rsid w:val="009B78C8"/>
     <w:rsid w:val="009C54C6"/>
     <w:rsid w:val="009F322E"/>
     <w:rsid w:val="00A00ABA"/>
+    <w:rsid w:val="00A052FC"/>
     <w:rsid w:val="00A4487A"/>
     <w:rsid w:val="00A44F53"/>
     <w:rsid w:val="00A46BED"/>
     <w:rsid w:val="00A518F2"/>
     <w:rsid w:val="00A709B6"/>
     <w:rsid w:val="00A71068"/>
     <w:rsid w:val="00A83838"/>
     <w:rsid w:val="00A9116B"/>
     <w:rsid w:val="00AB22A8"/>
     <w:rsid w:val="00AB6123"/>
     <w:rsid w:val="00AC4483"/>
     <w:rsid w:val="00AE5F54"/>
     <w:rsid w:val="00AF3505"/>
     <w:rsid w:val="00AF482B"/>
+    <w:rsid w:val="00B17345"/>
     <w:rsid w:val="00B36E34"/>
     <w:rsid w:val="00B40CF3"/>
     <w:rsid w:val="00B469F1"/>
     <w:rsid w:val="00B615F3"/>
     <w:rsid w:val="00B65924"/>
     <w:rsid w:val="00B72884"/>
     <w:rsid w:val="00B80D3F"/>
     <w:rsid w:val="00BA6608"/>
     <w:rsid w:val="00BB4536"/>
     <w:rsid w:val="00BC0B4E"/>
     <w:rsid w:val="00BC79E9"/>
     <w:rsid w:val="00BD09B8"/>
     <w:rsid w:val="00BE1AEA"/>
     <w:rsid w:val="00BE3797"/>
     <w:rsid w:val="00C3079C"/>
     <w:rsid w:val="00C3545C"/>
     <w:rsid w:val="00C4305A"/>
     <w:rsid w:val="00C87697"/>
     <w:rsid w:val="00C87C09"/>
     <w:rsid w:val="00C957F0"/>
     <w:rsid w:val="00CC1A45"/>
     <w:rsid w:val="00CD25FF"/>
     <w:rsid w:val="00CF5EBB"/>
     <w:rsid w:val="00D14D74"/>
     <w:rsid w:val="00D23BBC"/>
     <w:rsid w:val="00D271FF"/>
     <w:rsid w:val="00D33F9A"/>
+    <w:rsid w:val="00D441C0"/>
+    <w:rsid w:val="00D54B65"/>
     <w:rsid w:val="00D55059"/>
     <w:rsid w:val="00D5602E"/>
     <w:rsid w:val="00D715A3"/>
     <w:rsid w:val="00D8100A"/>
     <w:rsid w:val="00DA0109"/>
     <w:rsid w:val="00DA5FCB"/>
     <w:rsid w:val="00DB64A9"/>
     <w:rsid w:val="00DC743B"/>
     <w:rsid w:val="00DE08E9"/>
     <w:rsid w:val="00DE725D"/>
     <w:rsid w:val="00DE7A28"/>
     <w:rsid w:val="00DF13B6"/>
     <w:rsid w:val="00E02172"/>
     <w:rsid w:val="00E03CA5"/>
     <w:rsid w:val="00E07446"/>
     <w:rsid w:val="00E14739"/>
     <w:rsid w:val="00E311AF"/>
     <w:rsid w:val="00E3122D"/>
     <w:rsid w:val="00E34A3B"/>
     <w:rsid w:val="00E37467"/>
     <w:rsid w:val="00E448DD"/>
     <w:rsid w:val="00E50F6F"/>
     <w:rsid w:val="00E641A7"/>
     <w:rsid w:val="00E72B9E"/>
     <w:rsid w:val="00E76EB9"/>
     <w:rsid w:val="00EA4F3B"/>
     <w:rsid w:val="00EA5C91"/>
     <w:rsid w:val="00EC13B7"/>
     <w:rsid w:val="00ED192B"/>
     <w:rsid w:val="00EF0D13"/>
     <w:rsid w:val="00F17F99"/>
     <w:rsid w:val="00F60E55"/>
     <w:rsid w:val="00F6179A"/>
     <w:rsid w:val="00FA5EB9"/>
     <w:rsid w:val="00FB08D2"/>
     <w:rsid w:val="00FB68F3"/>
     <w:rsid w:val="00FC59AF"/>
+    <w:rsid w:val="00FF578C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2DBFDD9D"/>
@@ -22961,51 +22917,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E76EB9"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://canva.link/b74vdrhz6kvbebp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Smethwick_pfn@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Annabel_Fuidge@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canva.com/design/DAG99YlOha0/hdZfOPKuERNfXWiYUqGfPA/view?utm_content=DAG99YlOha0&amp;utm_campaign=designshare&amp;utm_medium=link2&amp;utm_source=uniquelinks&amp;utlId=h87f49ed5ff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Smethwick_pfn@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Smethwick_pfn@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/Smethwick-LTP/downloads/file/9/smethwick-investment-boundary" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dataprotection_officer@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://canva.link/so7rfykacdvppwu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scvo.info/contact-us/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canva.com/design/DAHK9pLUsms/tr0E0h3nJYqKlCjDoZ2_cw/view" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://canva.link/b74vdrhz6kvbebp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Smethwick_pfn@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Annabel_Fuidge@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canva.com/design/DAHK9bSindQ/o0sWLByPjJsnD3GPnh5cUA/view?utm_content=DAHK9bSindQ&amp;utm_campaign=designshare&amp;utm_medium=link2&amp;utm_source=uniquelinks&amp;utlId=hd22ae217ba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Smethwick_pfn@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Smethwick_pfn@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwell.gov.uk/Smethwick-LTP/downloads/file/9/smethwick-investment-boundary" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dataprotection_officer@sandwell.gov.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://canva.link/so7rfykacdvppwu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scvo.info/contact-us/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canva.com/design/DAHK9pLUsms/tr0E0h3nJYqKlCjDoZ2_cw/view" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -23280,69 +23236,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE3E0C8B-B723-432A-B33F-D9131648E916}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>2666</Words>
-  <Characters>15202</Characters>
+  <Words>2688</Words>
+  <Characters>15324</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>126</Lines>
+  <Lines>127</Lines>
   <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sandwell Metropolitan Borough Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17833</CharactersWithSpaces>
+  <CharactersWithSpaces>17977</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Emma Parkes</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>